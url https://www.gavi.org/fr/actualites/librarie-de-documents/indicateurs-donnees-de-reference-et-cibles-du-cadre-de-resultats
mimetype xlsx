--- v0 (2026-07-24)
+++ v1 (2026-09-23)
@@ -12,61 +12,61 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/GMS GAF Documents/Published/20260721-updated-version/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/GMS GAF Documents/Published/20260813-updated-version-not yet published/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="291" documentId="13_ncr:1_{C6DFF7AD-3EDB-4CBD-8AAD-1AFCF98A4424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{04DD1238-10F2-45B2-A819-56029A4B99E7}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="x7otMx/SZVb6L+UmMWxnazr8CsfTMuhowS9K/OOz9huanwyvtrZD+ZG/EjuwwFBIiMW6p76d2Rc3tMs/EDvbcw==" workbookSaltValue="Lxgabf7FkgSZwp2aJx5Dng==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="347" documentId="13_ncr:1_{C6DFF7AD-3EDB-4CBD-8AAD-1AFCF98A4424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EC8B4105-AA4C-49BA-A5B3-99B9EA41B450}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="I2yHwVTDt5fg9Me3dFEfZghi3o7qmBp6lRf3Fz4sMac3IMapJ7R8BO4AW/GOwZZmiUbP7BN3fER0qipYqRggnA==" workbookSaltValue="7vtZagLxFVCV0HooR30xDQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="7020" yWindow="-16350" windowWidth="29040" windowHeight="15720" tabRatio="775" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="775" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions - Cadre Résultats&gt;" sheetId="22" r:id="rId1"/>
     <sheet name="Détails de la Subvention" sheetId="21" r:id="rId2"/>
     <sheet name="Cadre de Résultats" sheetId="20" r:id="rId3"/>
     <sheet name="Indicateurs - Référence" sheetId="23" r:id="rId4"/>
     <sheet name="Acronymes" sheetId="25" r:id="rId5"/>
     <sheet name="DropDowns and Filters" sheetId="16" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Chaîne_d’approvisionnement">'DropDowns and Filters'!$R$2:$R$17</definedName>
     <definedName name="Création_de_la_demande_et_mobilisation_communautaire">'DropDowns and Filters'!$U$2:$U$17</definedName>
     <definedName name="Données__suivi_et_apprentissage__MAPI">'DropDowns and Filters'!$S$2:$S$17</definedName>
     <definedName name="Essentiel">'DropDowns and Filters'!$C$2:$C$53</definedName>
     <definedName name="Financement_de_la_santé">'DropDowns and Filters'!$W$2:$W$17</definedName>
     <definedName name="Fort_impact">'DropDowns and Filters'!$D$2:$D$53</definedName>
     <definedName name="Fragiles_et_en_conflit">'DropDowns and Filters'!$B$2:$B$17</definedName>
     <definedName name="Gestion_des_ressources_humaines">'DropDowns and Filters'!$Q$2:$Q$17</definedName>
     <definedName name="Gouvernance__politique__planification_stratégique_et_gestion_des_programmes">'DropDowns and Filters'!$V$2:$V$17</definedName>
     <definedName name="Niveau_de_résultats">'DropDowns and Filters'!$O$2:$O$17</definedName>
     <definedName name="Phase_catalytique">'DropDowns and Filters'!$F$2:$F$53</definedName>
     <definedName name="Prestation_de_services">'DropDowns and Filters'!$P$2:$P$17</definedName>
     <definedName name="Segment_de_pays">'DropDowns and Filters'!$A$2:$A$53</definedName>
     <definedName name="Surveillance">'DropDowns and Filters'!$T$2:$T$17</definedName>
     <definedName name="Transition_accélérée">'DropDowns and Filters'!$E$2:$E52</definedName>
@@ -99,51 +99,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="822" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="511">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Indicateurs, données de référence et cibles du cadre de résultats au titre de Gavi 6.0</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(1) Cliquez sur les cellules contenant des chiffres rouges entre parenthèses pour faire apparaître les instructions.</t>
     </r>
   </si>
   <si>
@@ -1168,62 +1168,50 @@
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF31483D"/>
         <rFont val="Malgun Gothic"/>
         <family val="2"/>
       </rPr>
       <t>Périodicité du budget</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF31483D"/>
         <rFont val="Franklin Gothic Demi"/>
         <family val="2"/>
       </rPr>
       <t>N°</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <b/>
-[...10 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <color rgb="FF31483D"/>
         <rFont val="Malgun Gothic"/>
         <family val="2"/>
       </rPr>
       <t>Gouvernement national</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF31483D"/>
         <rFont val="Malgun Gothic"/>
         <family val="2"/>
       </rPr>
       <t>UNICEF</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF31483D"/>
         <rFont val="Malgun Gothic"/>
@@ -1654,62 +1642,50 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Pourcentage de districts ou autre unité admin2 associés à au moins une alerte sur la qualité des données</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Données, suivi et apprentissage, MAPI</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Pourcentage d’examens de routine des performances programmatiques (aux niveaux national et infranational) qui se déroulent selon le calendrier prévu, comme indiqué dans la candidature du pays
-[...10 lines deleted...]
-      </rPr>
       <t>Gouvernance, politique, planification stratégique et gestion des programmes</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Indicateurs de triangulation (données tirées de sources internationales, aucun rapport requis)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Couverture vaccinale de DTC1</t>
     </r>
@@ -1785,60 +1761,50 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Étendue de la protection</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Indicateurs personnalisés (sélectionnés et communiqués par chaque bénéficiaire ; cibles et données de référence requises)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Calibri"/>
-[...8 lines deleted...]
-        <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Suggestion : données administratives, échantillonnage d’assurance qualité par lot, enquête auprès des ménages, ou autres</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Nombre d’enfants vaccinés avec DTC3 dans [région ciblée] </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Nombre d’enfants vaccinés avec VAR1 dans [région ciblée] </t>
@@ -2834,105 +2800,50 @@
       </rPr>
       <t>Financement de la santé</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Source des données</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Fragiles et en conflit</t>
-    </r>
-[...53 lines deleted...]
-      <t>Algérie</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Gouvernement national</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Trimestrielle</t>
     </r>
   </si>
   <si>
@@ -3084,105 +2995,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Enquête relative à la couverture post-campagne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Essentiel</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Burkina Faso</t>
-[...53 lines deleted...]
-      </rPr>
       <t>UNICEF</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Semestrielle</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre de nourrissons vaccinés à la naissance avec la dose de vaccin contre l’hépatite B nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
@@ -3302,105 +3158,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de financement de la vaccination mutualisé avec des financements destinés aux soins de santé primaires/à la couverture sanitaire universelle</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Échantillonnage d’assurance qualité par lot</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Cameroun</t>
-[...53 lines deleted...]
-      </rPr>
       <t>Division des approvisionnements de l’UNICEF</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Autre (veuillez préciser)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Annuelle</t>
     </r>
   </si>
@@ -3542,105 +3343,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Enquête auprès des ménages</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Transition accélérée</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>République centrafricaine</t>
-[...53 lines deleted...]
-      </rPr>
       <t>OMS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirougeoleux nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (fièvre jaune)</t>
     </r>
   </si>
   <si>
     <r>
@@ -3749,105 +3495,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>FASTR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Phase catalytique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Tchad</t>
-[...53 lines deleted...]
-      </rPr>
       <t>Centres de contrôle et de prévention des maladies</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la rougeole et la rubéole nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (méningite A)</t>
     </r>
   </si>
   <si>
     <r>
@@ -3945,105 +3636,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Le pays a-t-il inclus le nouveau vaccin dans le plan d’achat de vaccins de l’année suivante ?</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>HeRAMS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Haïti</t>
-[...53 lines deleted...]
-      </rPr>
       <t>Fondations CDC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de VPC nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (VMCM)</t>
     </r>
   </si>
   <si>
     <r>
@@ -4119,83 +3755,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage d’examens réguliers des programmes et des performances reposant sur des données et des éléments probants planifiés au regard des examens effectivement réalisés</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>AHEAD</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Mali</t>
-[...31 lines deleted...]
-      </rPr>
       <t>Banque mondiale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirotavirus nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (VTC)</t>
     </r>
   </si>
   <si>
     <r>
@@ -4244,83 +3847,50 @@
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de régions/divisions infranationales fournissant des vaccins nouvellement introduits</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>eJRF</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose du vaccin contre la fièvre jaune nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (encéphalite japonaise)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
@@ -4341,83 +3911,50 @@
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’agentes et agents de santé déployés dans les communautés à faible couverture vaccinale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SGIS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antipaludique nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (VCO)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
@@ -4427,951 +3964,269 @@
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale de VAR1 (source alternative)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Thrive 360</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la méningite A nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (VPC)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale de VAR2 (si introduit) (source alternative)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de VMCM nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale dans les régions ciblées par le DTC1</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Enquête sur les facteurs comportementaux et sociaux</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirabique nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale dans les régions ciblées par le DTC3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Compte à rebours</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre l’encéphalite japonaise nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale dans les régions ciblées par le VAR1</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>WUENIC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin anti-VRS nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale dans les régions ciblées par le VAR2 (si introduit)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de VTC nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de districts ciblés dépassant le seuil établi pour l’échantillonnage d’assurance qualité par lot</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...31 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de rappel d’un vaccin contenant DTC (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage d’enfants précédemment non vaccinés atteints par les campagnes de prévention contre la rougeole</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...20 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de VPI nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de districts bénéficiant d’une subvention de Gavi où la couverture vaccinale du DTP3 atteint 70 % chez les nourrissons et où le DTP3 a été administré à 70 % des enfants zéro dose âgés de 1 à 2 ans</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...20 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la dengue nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
-    <r>
-[...405 lines deleted...]
-  <si>
     <t>Acronymes</t>
   </si>
   <si>
     <t>Signification</t>
   </si>
   <si>
     <t>eJRF</t>
   </si>
   <si>
     <t>Formulaire électronique de rapports conjoints</t>
   </si>
   <si>
     <t>eSIGL</t>
   </si>
   <si>
     <t>Système électronique d’information de gestion logistique</t>
   </si>
   <si>
     <t>FASTR</t>
   </si>
   <si>
     <t xml:space="preserve">Évaluations fréquentes et outils systémiques pour la résilience </t>
   </si>
   <si>
     <t>HeRAMS</t>
@@ -5515,50 +4370,346 @@
     <t>Prestation de services</t>
   </si>
   <si>
     <t>Gestion des ressources humaines</t>
   </si>
   <si>
     <t>Chaîne d’approvisionnement</t>
   </si>
   <si>
     <t>Bénéficiaire des fonds (Details de la Subvention)</t>
   </si>
   <si>
     <t>Bénéficiaire des fonds (Cadre de Resultats)</t>
   </si>
   <si>
     <t>Sélectionnez une option dans la liste déroulante</t>
   </si>
   <si>
     <t>Autre – à identifier ultérieurement</t>
   </si>
   <si>
     <t>Secteur privé – à identifier ultérieurement</t>
   </si>
   <si>
     <t>Organisation de la société civile – à identifier ultérieurement</t>
+  </si>
+  <si>
+    <t>Afghanistan</t>
+  </si>
+  <si>
+    <t>Burundi</t>
+  </si>
+  <si>
+    <t>Angola</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Belize</t>
+  </si>
+  <si>
+    <t>Burkina Faso</t>
+  </si>
+  <si>
+    <t>Benin</t>
+  </si>
+  <si>
+    <t>Congo, Democratic Republic of the</t>
+  </si>
+  <si>
+    <t>Congo, Republic of</t>
+  </si>
+  <si>
+    <t>Bolivia (Plurinational State of)</t>
+  </si>
+  <si>
+    <t>Central African Republic</t>
+  </si>
+  <si>
+    <t>Comoros</t>
+  </si>
+  <si>
+    <t>Ethiopia</t>
+  </si>
+  <si>
+    <t>Côte d'Ivoire</t>
+  </si>
+  <si>
+    <t>Bhutan</t>
+  </si>
+  <si>
+    <t>Cameroon</t>
+  </si>
+  <si>
+    <t>Eritrea</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Djibouti</t>
+  </si>
+  <si>
+    <t>Cabo Verde</t>
+  </si>
+  <si>
+    <t>Haiti</t>
+  </si>
+  <si>
+    <t>Guinea</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Dominica</t>
+  </si>
+  <si>
+    <t>Mali</t>
+  </si>
+  <si>
+    <t>Gambia</t>
+  </si>
+  <si>
+    <t>Sao Tome and Principe</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Myanmar</t>
+  </si>
+  <si>
+    <t>Guinea-Bissau</t>
+  </si>
+  <si>
+    <t>Fiji</t>
+  </si>
+  <si>
+    <t>Mozambique</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>Micronesia (Federated States of)</t>
+  </si>
+  <si>
+    <t>Niger</t>
+  </si>
+  <si>
+    <t>Kyrgyzstan</t>
+  </si>
+  <si>
+    <t>Grenada</t>
+  </si>
+  <si>
+    <t>Papua New Guinea</t>
+  </si>
+  <si>
+    <t>Cambodia</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>Sudan</t>
+  </si>
+  <si>
+    <t>Lao People's Democratic Republic</t>
+  </si>
+  <si>
+    <t>Honduras</t>
+  </si>
+  <si>
+    <t>Somalia</t>
+  </si>
+  <si>
+    <t>Liberia</t>
+  </si>
+  <si>
+    <t>South Sudan</t>
+  </si>
+  <si>
+    <t>Lesotho</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Syrian Arab Republic</t>
+  </si>
+  <si>
+    <t>Madagascar</t>
+  </si>
+  <si>
+    <t>Kiribati</t>
+  </si>
+  <si>
+    <t>Chad</t>
+  </si>
+  <si>
+    <t>Mauritania</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>Yemen</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>Saint Lucia</t>
+  </si>
+  <si>
+    <t>Nepal</t>
+  </si>
+  <si>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>Democratic People's Republic of Korea</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>Rwanda</t>
+  </si>
+  <si>
+    <t>Maldives</t>
+  </si>
+  <si>
+    <t>Senegal</t>
+  </si>
+  <si>
+    <t>Marshall Islands</t>
+  </si>
+  <si>
+    <t>Solomon Islands</t>
+  </si>
+  <si>
+    <t>Namibia</t>
+  </si>
+  <si>
+    <t>Sierra Leone</t>
+  </si>
+  <si>
+    <t>Nicaragua</t>
+  </si>
+  <si>
+    <t>Togo</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>Palestinian Territory</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Suriname</t>
+  </si>
+  <si>
+    <t>United Republic of Tanzania</t>
+  </si>
+  <si>
+    <t>Eswatini</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>Tonga</t>
+  </si>
+  <si>
+    <t>Zambia</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>Zimbabwe</t>
+  </si>
+  <si>
+    <t>Tuvalu</t>
+  </si>
+  <si>
+    <t>Uzbekistan</t>
+  </si>
+  <si>
+    <t>Saint Vincent and the Grenadines</t>
+  </si>
+  <si>
+    <t>Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Vanuatu</t>
+  </si>
+  <si>
+    <t>Samoa</t>
+  </si>
+  <si>
+    <t>Kosovo</t>
+  </si>
+  <si>
+    <t>EXEMPLE :
+30%</t>
+  </si>
+  <si>
+    <t>Réduction en pourcentage par rapport à la valeur de référence</t>
+  </si>
+  <si>
+    <t>Veuillez saisir la réduction en pourcentage visée par rapport à la valeur de référence de base (p. ex. 10 %, 20 %, 30 %).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nombre d’enfants vaccinés avec DTC1 dans [région ciblée] </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pourcentage d’examens de routine des performances programmatiques (aux niveaux national et infranational) qui se déroulent selon le calendrier prévu, comme indiqué dans la candidature du pays
+</t>
+  </si>
+  <si>
+    <t>Pourcentage d’examens de routine des performances programmatiques (aux niveaux national et infranational) qui se déroulent selon le calendrier prévu, comme indiqué dans la candidature du pays</t>
+  </si>
+  <si>
+    <t>Bénéficiaire des fonds (Décaissement de Gavi à)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot; (&quot;#,##0.00&quot;)&quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -6208,53 +5359,50 @@
     <xf numFmtId="14" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="6" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -6452,50 +5600,53 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="18" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -6931,1147 +6082,1172 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F77798BB-363E-43A9-88AF-7F3E28F89D6B}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:Q47"/>
+  <dimension ref="A1:Q48"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="53.07421875" style="27" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="16384" width="9.23046875" style="28"/>
+    <col min="1" max="1" width="53.07421875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="23.23046875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="9.23046875" style="27"/>
+    <col min="4" max="4" width="19.3046875" style="27" customWidth="1"/>
+    <col min="5" max="5" width="16.4609375" style="27" customWidth="1"/>
+    <col min="6" max="12" width="9.23046875" style="27"/>
+    <col min="13" max="13" width="42.765625" style="67" customWidth="1"/>
+    <col min="14" max="16384" width="9.23046875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...13 lines deleted...]
-      <c r="Q1" s="44"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="82"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
     </row>
     <row r="2" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="58" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="29"/>
-[...5 lines deleted...]
-      <c r="H3" s="30">
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="29">
         <v>2026</v>
       </c>
-      <c r="I3" s="30">
+      <c r="I3" s="29">
         <v>2027</v>
       </c>
-      <c r="J3" s="30">
+      <c r="J3" s="29">
         <v>2028</v>
       </c>
-      <c r="K3" s="30">
+      <c r="K3" s="29">
         <v>2029</v>
       </c>
-      <c r="L3" s="30">
+      <c r="L3" s="29">
         <v>2030</v>
       </c>
-      <c r="M3" s="69"/>
+      <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:17" ht="108.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="44" t="s">
+        <v>402</v>
+      </c>
+      <c r="C4" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="41" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="62.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="54"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>505</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="60" t="s">
+        <v>504</v>
+      </c>
+      <c r="M5" s="69" t="s">
         <v>506</v>
       </c>
-      <c r="C4" s="42" t="s">
-[...42 lines deleted...]
-      <c r="E5" s="31" t="s">
+    </row>
+    <row r="6" spans="1:17" ht="26" x14ac:dyDescent="0.35">
+      <c r="A6" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="31"/>
+      <c r="D6" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="39" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="39" t="s">
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="69"/>
+    </row>
+    <row r="7" spans="1:17" ht="26" x14ac:dyDescent="0.35">
+      <c r="A7" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="46"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="33"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="69"/>
+    </row>
+    <row r="8" spans="1:17" ht="26" x14ac:dyDescent="0.35">
+      <c r="A8" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="46"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="33"/>
+      <c r="G8" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" s="69"/>
+    </row>
+    <row r="9" spans="1:17" ht="26" x14ac:dyDescent="0.35">
+      <c r="A9" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="46"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="62" x14ac:dyDescent="0.35">
+      <c r="A10" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="46"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="K10" s="32"/>
+      <c r="L10" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="M10" s="60" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="41.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="46"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="69"/>
+    </row>
+    <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A12" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="46"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="69"/>
+    </row>
+    <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A13" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="46"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="69"/>
+    </row>
+    <row r="14" spans="1:17" ht="93" x14ac:dyDescent="0.35">
+      <c r="A14" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="46"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="69"/>
+    </row>
+    <row r="15" spans="1:17" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="46"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="35"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="35"/>
+      <c r="M15" s="69"/>
+    </row>
+    <row r="16" spans="1:17" ht="41.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="46"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="H5" s="33"/>
-[...14 lines deleted...]
-      <c r="D6" s="31" t="s">
+      <c r="G16" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="62" t="s">
+        <v>42</v>
+      </c>
+      <c r="I16" s="36">
+        <v>100</v>
+      </c>
+      <c r="J16" s="36">
+        <v>100</v>
+      </c>
+      <c r="K16" s="36">
+        <v>100</v>
+      </c>
+      <c r="L16" s="36">
+        <v>100</v>
+      </c>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13" ht="62" x14ac:dyDescent="0.35">
+      <c r="A17" s="45" t="s">
+        <v>509</v>
+      </c>
+      <c r="B17" s="46"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="31" t="s">
-[...185 lines deleted...]
-      <c r="E14" s="31" t="s">
+      <c r="E17" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="F14" s="35"/>
-[...65 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A18" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="57" t="s">
+      <c r="B18" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="C17" s="38"/>
-[...12 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="C18" s="37"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="34"/>
-      <c r="C18" s="56" t="s">
+      <c r="B19" s="33"/>
+      <c r="C19" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="34"/>
-[...11 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A20" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="34"/>
-[...13 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="B20" s="33"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="37"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A21" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="34"/>
-[...1 lines deleted...]
-      <c r="D20" s="57" t="s">
+      <c r="B21" s="33"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="E20" s="34"/>
-[...10 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A22" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="34"/>
-[...2 lines deleted...]
-      <c r="E21" s="57" t="s">
+      <c r="B22" s="33"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="F21" s="57"/>
-[...9 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="F22" s="56"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="32"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="69"/>
+    </row>
+    <row r="23" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A23" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="34"/>
-[...13 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="B23" s="33"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="63"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="69"/>
+    </row>
+    <row r="24" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="34"/>
-[...13 lines deleted...]
-      <c r="A24" s="54" t="s">
+      <c r="B24" s="33"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="65"/>
-[...13 lines deleted...]
-      <c r="A25" s="65" t="s">
+      <c r="B25" s="64"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="64"/>
+      <c r="E25" s="64"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="66"/>
+      <c r="L25" s="66"/>
+      <c r="M25" s="69"/>
+    </row>
+    <row r="26" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A26" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B26" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="C25" s="66" t="s">
+      <c r="C26" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="D25" s="65" t="s">
+      <c r="D26" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="E25" s="65" t="s">
+      <c r="E26" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="F25" s="65">
+      <c r="F26" s="64">
         <v>2025</v>
       </c>
-      <c r="G25" s="66">
+      <c r="G26" s="65">
         <v>75</v>
       </c>
-      <c r="H25" s="67"/>
-[...3 lines deleted...]
-      <c r="L25" s="67">
+      <c r="H26" s="66"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66">
         <v>95</v>
       </c>
-      <c r="M25" s="70"/>
-[...2 lines deleted...]
-      <c r="A26" s="65" t="s">
+      <c r="M26" s="69"/>
+    </row>
+    <row r="27" spans="1:13" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B27" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="66" t="s">
+      <c r="C27" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="D26" s="65" t="s">
+      <c r="D27" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="E26" s="65" t="s">
+      <c r="E27" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="F26" s="65" t="s">
+      <c r="F27" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="G26" s="66" t="s">
+      <c r="G27" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="H26" s="67" t="s">
+      <c r="H27" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="I26" s="67"/>
-[...1 lines deleted...]
-      <c r="K26" s="67">
+      <c r="I27" s="66"/>
+      <c r="J27" s="66"/>
+      <c r="K27" s="66">
         <v>80</v>
       </c>
-      <c r="L26" s="67"/>
-      <c r="M26" s="71" t="s">
+      <c r="L27" s="66"/>
+      <c r="M27" s="70" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A27" s="54" t="s">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="34"/>
-[...13 lines deleted...]
-      <c r="A28" s="54" t="s">
+      <c r="B28" s="33"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="69"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="34"/>
-[...13 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="B29" s="33"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="69"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="34"/>
-[...13 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="B30" s="33"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="32"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="32"/>
+      <c r="K30" s="32"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="69"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="34"/>
-[...13 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="B31" s="33"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="69"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B31" s="34"/>
-[...13 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="B32" s="33"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="32"/>
+      <c r="K32" s="32"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="69"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B32" s="34"/>
-[...13 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="B33" s="33"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="69"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="34"/>
-[...13 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="B34" s="33"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="32"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="32"/>
+      <c r="K34" s="32"/>
+      <c r="L34" s="32"/>
+      <c r="M34" s="69"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B34" s="34"/>
-[...13 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="B35" s="33"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="69"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B35" s="34"/>
-[...13 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="B36" s="33"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="32"/>
+      <c r="K36" s="32"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="69"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A37" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B36" s="34"/>
-[...13 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="B37" s="33"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="32"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="32"/>
+      <c r="M37" s="69"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A38" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="34"/>
-[...13 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="B38" s="33"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="33"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="69"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A39" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="34"/>
-[...13 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="B39" s="33"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="69"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="34"/>
-[...13 lines deleted...]
-      <c r="A40" s="54" t="s">
+      <c r="B40" s="33"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="32"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="32"/>
+      <c r="K40" s="32"/>
+      <c r="L40" s="32"/>
+      <c r="M40" s="69"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="34"/>
-[...13 lines deleted...]
-      <c r="A41" s="54" t="s">
+      <c r="B41" s="33"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="32"/>
+      <c r="K41" s="32"/>
+      <c r="L41" s="32"/>
+      <c r="M41" s="69"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B41" s="34"/>
-[...13 lines deleted...]
-      <c r="A42" s="54" t="s">
+      <c r="B42" s="33"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="32"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="32"/>
+      <c r="K42" s="32"/>
+      <c r="L42" s="32"/>
+      <c r="M42" s="69"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B42" s="34"/>
-[...13 lines deleted...]
-      <c r="A43" s="54" t="s">
+      <c r="B43" s="33"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="32"/>
+      <c r="K43" s="32"/>
+      <c r="L43" s="32"/>
+      <c r="M43" s="69"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B43" s="34"/>
-[...13 lines deleted...]
-      <c r="A44" s="54" t="s">
+      <c r="B44" s="33"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="32"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="32"/>
+      <c r="K44" s="32"/>
+      <c r="L44" s="32"/>
+      <c r="M44" s="69"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="34"/>
-[...13 lines deleted...]
-      <c r="A45" s="54" t="s">
+      <c r="B45" s="33"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="33"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="32"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="69"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B45" s="34"/>
-[...13 lines deleted...]
-      <c r="A46" s="54" t="s">
+      <c r="B46" s="33"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="33"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="32"/>
+      <c r="I46" s="32"/>
+      <c r="J46" s="32"/>
+      <c r="K46" s="32"/>
+      <c r="L46" s="32"/>
+      <c r="M46" s="69"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B46" s="34"/>
-[...13 lines deleted...]
-      <c r="A47" s="54" t="s">
+      <c r="B47" s="33"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="32"/>
+      <c r="J47" s="32"/>
+      <c r="K47" s="32"/>
+      <c r="L47" s="32"/>
+      <c r="M47" s="69"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B47" s="34"/>
-[...10 lines deleted...]
-      <c r="M47" s="70"/>
+      <c r="B48" s="33"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="33"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="32"/>
+      <c r="I48" s="32"/>
+      <c r="J48" s="32"/>
+      <c r="K48" s="32"/>
+      <c r="L48" s="32"/>
+      <c r="M48" s="69"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="pvoe5svcFpt2UGBsAxujmnhVBgjNTjghZ8U9/0HoM45qVIbqx6YfXHPn5zQbpCyS+GSIuqlSjrwyf95p1XlJTw==" saltValue="aAVe41cGTIppIA/gjwnujQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="k28KMPtvMzvawemlCg2dJuj/f1bH767Bv5+x0GEzueyHRMejnxltbQrLyF/KjNDCC8VngCOtenIL/4y/lzddNw==" saltValue="NBvlpPx++75if1wanznJOQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="23" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="22" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="21" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="1256" yWindow="709" count="13">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A17 A19:A22 A24:A47" xr:uid="{76BCA381-5BC3-4931-9B4A-B4F476BF7275}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B17," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18 A20:A23 A25:A48" xr:uid="{76BCA381-5BC3-4931-9B4A-B4F476BF7275}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Suivez les numéros dans les cellules pour obtenir des instructions sur la façon de remplir ce modèle. Ces numéros seront surlignés en rouge. Cliquez sur la cellule correspondant au numéro pour afficher les instructions." sqref="A2" xr:uid="{97EA0439-1E2E-4F37-8539-80B4C4856001}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="L’onglet « Détails de la Subvention » doit être rempli en premier. Cet onglet doit reprendre les mêmes informations, dans les mêmes champs, que celles renseignées dans le modèle de budget." sqref="A3" xr:uid="{156E6E9F-7F59-46E4-B29A-80ABE0AEDF9C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Les cellules blanches sont préremplies par Gavi. Il ne faut pas les modifier. Elles contiennent des indicateurs standard prédéfinis, leurs sources, les types de données, les objectifs implicites, ainsi que les années et valeurs de référence." sqref="A5" xr:uid="{269D1A03-A7D9-4EE5-88C1-F0DE9BBF9B9D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Les cellules gris foncé ne nécessitent aucune information. Elles ne doivent pas être modifiées." sqref="B6" xr:uid="{D3D0A494-EEE1-4BE8-B314-686B3929A700}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Les cellules bleu clair nécessitent des informations de la part des pays et des bénéficiaires. Les informations requises est clairement indiquées par l'intitulé de la colonne." sqref="F7" xr:uid="{A9A75255-C95A-47E9-9672-031061496DE9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Dans les cellules bleu clair de cette colonne, saisissez les valeurs de référence des indicateurs concernés." sqref="G8" xr:uid="{A107BBFD-4285-455C-82CA-E758DA7F57F5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Il n’est pas nécessaire de fixer des objectifs pour chaque année de subvention. Il suffit d’en fixer pour la dernière année de la période stratégique (2030), même si des objectifs pour les années précédentes peuvent également être définis." sqref="L8" xr:uid="{584E54D2-9774-4201-9128-BE9F26EB5F44}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Des commentaires textuels peuvent être ajoutés pour aider Gavi et les autres parties prenantes à comprendre le contexte pertinent des cibles, des indicateurs ou des autres informations fournies par ce modèle." sqref="M9" xr:uid="{FB4D2E5D-7808-4486-A5BD-B6BA412D77FF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Pour cet indicateur, la cible est implicite et a donc été fournie par Gavi." sqref="H16" xr:uid="{1345745E-51EE-4632-9B71-42DBED13C866}"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Une fois le domaine du cadre de programme sélectionné dans la colonne B, choisissez un indicateur personnalisé dans la liste déroulante de la colonne A. Les indicateurs sur mesures peuvent également être saisis manuellement si nécessaire." sqref="A18" xr:uid="{C8F00CAA-1304-4DD8-9674-6F1247342AC1}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Une fois le domaine du cadre de programme sélectionné dans la colonne B, choisissez un indicateur personnalisé dans la liste déroulante de la colonne A. Les indicateurs sur mesures peuvent également être saisis manuellement si nécessaire." sqref="A19" xr:uid="{C8F00CAA-1304-4DD8-9674-6F1247342AC1}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B19," ","_"),",","_"))</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="La liste de tous les indicateurs personnalisés suggérés est consultable ou accessible via l'onglet « Indicateurs – Référence ». N'oubliez pas que vous pouvez également saisir manuellement des indicateurs sur mesures supplémentaire." sqref="A23" xr:uid="{B81B7759-1E56-4DFC-81E4-27FBA35D4222}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B23," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="La liste de tous les indicateurs personnalisés suggérés est consultable ou accessible via l'onglet « Indicateurs – Référence ». N'oubliez pas que vous pouvez également saisir manuellement des indicateurs sur mesures supplémentaire." sqref="A24" xr:uid="{B81B7759-1E56-4DFC-81E4-27FBA35D4222}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B24," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Pour les indicateurs dont Gavi fournit les années de référence, les valeurs de référence ou les cibles automatisées, ces données seront automatiquement importées dans le GMS à partir de sources mondiales telles que WUENIC. Aucune saisie n'est requise." sqref="F5" xr:uid="{FE1EC44E-E224-43A0-99A8-FB16D950533E}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="1256" yWindow="709" count="12">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{8A11E73A-0375-4FF6-8C14-8B5D1A298E7A}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D21:D47 D17:D19</xm:sqref>
+          <xm:sqref>D22:D48 D18:D20</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{12BB7A2E-96B7-4D4E-B583-A694E6AC4C46}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B26:B47 B18:B23</xm:sqref>
+          <xm:sqref>B27:B48 B19:B24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{106AD0CB-2517-4CF1-8E9E-4841471B6492}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
           <xm:sqref>A14</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Pour cet indicateur et ceux situés juste en dessous, les antigènes doivent être sélectionnés dans la liste déroulante. Trois lignes sont prévues. Si d'autres introductions sont envisagées, insérez de nouvelles lignes ci-dessous et copiez-y la ligne 13." xr:uid="{AF6FEEF3-DD84-496F-84E4-F0C0234425C4}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$L$2:$L$19</xm:f>
           </x14:formula1>
           <xm:sqref>A11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{335D96D6-7DA5-4E1F-B417-03373B9EC810}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E17:E20 E22:E47</xm:sqref>
+          <xm:sqref>E18:E21 E23:E48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Pour configurer des indicateurs personnalisés, veuillez sélectionner dans la liste déroulante le domaine du cadre programmatique auquel ils s'appliquent. Cela déterminera les indicateurs personnalisés disponibles dans la colonne de gauche." xr:uid="{2F396132-05DF-4494-81CB-6B8281DB9C34}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B17</xm:sqref>
+          <xm:sqref>B18</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Saisissez la source de données souhaitée pour l'indicateur personnalisé. Vous pouvez la sélectionner dans la liste déroulante ou la saisir manuellement si elle n'est pas affichée." xr:uid="{4397A8D1-7CC3-4783-8C1F-AB29274B9DD6}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D20</xm:sqref>
+          <xm:sqref>D21</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Indiquez le type de données qui servira à mesurer l'indicateur (par exemple : pourcentage, nombre, autre). Vous pouvez également saisir les informations manuellement si l'option souhaitée n'est pas disponible dans la liste déroulante." xr:uid="{F35890FE-9279-43D6-922F-CEB713B6A2C7}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E21</xm:sqref>
+          <xm:sqref>E22</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{221C6842-E127-4442-B2E2-F204D2D3F9E5}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B24:B25</xm:sqref>
+          <xm:sqref>B25:B26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{20A4722C-8621-4FF3-A003-01C01894D9BD}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$L$2:$L$19</xm:f>
           </x14:formula1>
           <xm:sqref>A12:A13</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{085AE2D2-9666-4DCA-A2BB-2EFE379D53F7}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
-          <xm:sqref>C17 C19:C47</xm:sqref>
+          <xm:sqref>C18 C20:C48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Désignez le bénéficiaire du fonds qui sera chargé du suivi et de la communication des résultats relatifs à cet indicateur. L’indicateur choisi doit refléter les activités budgétaires dont ce même bénéficiaire est responsable de la mise en œuvre." xr:uid="{37B04FC9-8242-46F7-A9C7-150B9A35C3B3}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
-          <xm:sqref>C18</xm:sqref>
+          <xm:sqref>C19</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0FDB8BB-E41B-49F2-B5BA-EDDF8AB583CC}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="98" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+    <sheetView tabSelected="1" zoomScale="98" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.23046875" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="42.23046875" customWidth="1"/>
     <col min="4" max="4" width="20.07421875" customWidth="1"/>
     <col min="5" max="5" width="60.53515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="54.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="107"/>
       <c r="C1" s="107"/>
       <c r="D1" s="107"/>
       <c r="E1" s="108"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="109"/>
       <c r="B2" s="110"/>
       <c r="C2" s="110"/>
       <c r="D2" s="110"/>
@@ -8154,256 +7330,256 @@
       <c r="B11" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="14" t="s">
         <v>70</v>
       </c>
       <c r="E11" s="11"/>
     </row>
     <row r="12" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A12" s="7"/>
       <c r="B12" s="15" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="11"/>
     </row>
     <row r="13" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A13" s="7"/>
       <c r="B13" s="9"/>
       <c r="C13" s="10"/>
       <c r="D13" s="9"/>
       <c r="E13" s="11"/>
     </row>
-    <row r="14" spans="1:5" ht="21" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:5" ht="32" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="C14" s="20" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="22"/>
+      <c r="C14" s="105" t="s">
+        <v>510</v>
+      </c>
+      <c r="D14" s="20"/>
+      <c r="E14" s="21"/>
     </row>
     <row r="15" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A15" s="1"/>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A16" s="1"/>
       <c r="B16" s="12">
         <v>1</v>
       </c>
       <c r="C16" s="18" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="12">
         <v>2</v>
       </c>
       <c r="C17" s="18" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
       <c r="B18" s="12">
         <v>3</v>
       </c>
       <c r="C18" s="18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
       <c r="B19" s="12">
         <v>4</v>
       </c>
       <c r="C19" s="18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="12">
         <v>5</v>
       </c>
       <c r="C20" s="18" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A21" s="1"/>
       <c r="B21" s="12">
         <v>6</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="12">
         <v>7</v>
       </c>
       <c r="C22" s="18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A23" s="1"/>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="18"/>
       <c r="D23" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A24" s="1"/>
       <c r="B24" s="12">
         <v>9</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A25" s="1"/>
       <c r="B25" s="12">
         <v>10</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A26" s="1"/>
       <c r="B26" s="12">
         <v>11</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="12">
         <v>12</v>
       </c>
       <c r="C27" s="18"/>
       <c r="D27" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A28" s="1"/>
       <c r="B28" s="12">
         <v>13</v>
       </c>
       <c r="C28" s="18"/>
       <c r="D28" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A29" s="1"/>
       <c r="B29" s="12">
         <v>14</v>
       </c>
       <c r="C29" s="18"/>
       <c r="D29" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A30" s="1"/>
       <c r="B30" s="12">
         <v>15</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="6" t="s">
-        <v>513</v>
+        <v>409</v>
       </c>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5" ht="21.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="23"/>
-[...3 lines deleted...]
-      <c r="E31" s="26"/>
+      <c r="A31" s="22"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/4qMOYJK9Wwdy7ZTFD7f67oxlyIcwnrLwecweHe4Fa45qZUx+SU4b39wiAmGnJWd3Kkc64WhgrRw6ProvnGjtA==" saltValue="Ofz+SpAcYZmFkqJUAvm3rA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="43uWqcRXiWkf3IfMhtQq9AkwRqa8N2EBiNixevF8INBcbvVSre/ehDi6fMXpxcPbdb6lit5WjTRlsasySzDdNQ==" saltValue="CCA0XI7Ej6QkaXGUYBjWDA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B8:E8"/>
   </mergeCells>
   <conditionalFormatting sqref="C10">
     <cfRule type="expression" dxfId="20" priority="60">
       <formula>NOT(ISBLANK($C$10))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11:C12">
     <cfRule type="expression" dxfId="19" priority="59">
       <formula>NOT(ISBLANK($C$11))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
     <cfRule type="expression" dxfId="18" priority="57">
       <formula>NOT(ISBLANK(C$16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17">
     <cfRule type="expression" dxfId="17" priority="55">
       <formula>NOT(ISBLANK(C$17))</formula>
     </cfRule>
   </conditionalFormatting>
@@ -8493,2392 +7669,2415 @@
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D9A15189-0E50-46CB-9989-E86DB4B4151A}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$J$2:$J$4</xm:f>
           </x14:formula1>
           <xm:sqref>C12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{27823F51-0021-409D-9CD2-9E9B74C59458}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
           <xm:sqref>C16:C30</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EC37404-608F-4610-A132-250E3430F8D2}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:Q47"/>
+  <dimension ref="A1:Q48"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="C17" sqref="C17"/>
+      <selection pane="bottomRight" activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="54.765625" style="27" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16384" width="9.23046875" style="28"/>
+    <col min="1" max="1" width="54.765625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="23.23046875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="17.4609375" style="27" customWidth="1"/>
+    <col min="4" max="4" width="24.53515625" style="27" customWidth="1"/>
+    <col min="5" max="5" width="12.765625" style="27" customWidth="1"/>
+    <col min="6" max="7" width="16.84375" style="27" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.07421875" style="27" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="9.23046875" style="27"/>
+    <col min="11" max="11" width="10.07421875" style="27" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.23046875" style="27" customWidth="1"/>
+    <col min="13" max="13" width="47.23046875" style="67" customWidth="1"/>
+    <col min="14" max="16384" width="9.23046875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...13 lines deleted...]
-      <c r="Q1" s="44"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="79"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A3" s="29"/>
-[...6 lines deleted...]
-      <c r="H3" s="30">
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="29">
         <v>2026</v>
       </c>
-      <c r="I3" s="30">
+      <c r="I3" s="29">
         <v>2027</v>
       </c>
-      <c r="J3" s="30">
+      <c r="J3" s="29">
         <v>2028</v>
       </c>
-      <c r="K3" s="30">
+      <c r="K3" s="29">
         <v>2029</v>
       </c>
-      <c r="L3" s="30">
+      <c r="L3" s="29">
         <v>2030</v>
       </c>
-      <c r="M3" s="69"/>
+      <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:17" ht="62" x14ac:dyDescent="0.35">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="42" t="s">
+      <c r="D4" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="42" t="s">
+      <c r="E4" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="42" t="s">
+      <c r="F4" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="42" t="s">
+      <c r="G4" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="43" t="s">
+      <c r="H4" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="43" t="s">
+      <c r="I4" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="43" t="s">
+      <c r="J4" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="43" t="s">
+      <c r="K4" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="43" t="s">
+      <c r="L4" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="42" t="s">
+      <c r="M4" s="41" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="D5" s="31" t="s">
+    <row r="5" spans="1:17" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="46"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="E5" s="30" t="s">
+        <v>505</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="85" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A6" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="46"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="39" t="s">
+      <c r="F6" s="86"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="85"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A7" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="46"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="86"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="83"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="85"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A8" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="46"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="86"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="85"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A9" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="46"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="86"/>
+      <c r="G9" s="87"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="85"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A10" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="46"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="86"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="83"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="85"/>
+    </row>
+    <row r="11" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A11" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="46"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="83"/>
+      <c r="I11" s="83"/>
+      <c r="J11" s="83"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="84"/>
+      <c r="M11" s="85"/>
+    </row>
+    <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A12" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="46"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="83"/>
+      <c r="I12" s="83"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="84"/>
+      <c r="M12" s="85"/>
+    </row>
+    <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A13" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="46"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="83"/>
+      <c r="I13" s="83"/>
+      <c r="J13" s="83"/>
+      <c r="K13" s="83"/>
+      <c r="L13" s="84"/>
+      <c r="M13" s="85"/>
+    </row>
+    <row r="14" spans="1:17" ht="62" x14ac:dyDescent="0.35">
+      <c r="A14" s="103" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="46"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="104" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="83"/>
+      <c r="K14" s="83"/>
+      <c r="L14" s="83"/>
+      <c r="M14" s="85"/>
+    </row>
+    <row r="15" spans="1:17" ht="62" x14ac:dyDescent="0.35">
+      <c r="A15" s="103" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="46"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="104" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="35"/>
+      <c r="I15" s="35"/>
+      <c r="J15" s="35"/>
+      <c r="K15" s="35"/>
+      <c r="L15" s="35"/>
+      <c r="M15" s="85"/>
+    </row>
+    <row r="16" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A16" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="46"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="39" t="s">
+      <c r="G16" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="H5" s="84"/>
-[...12 lines deleted...]
-      <c r="D6" s="31" t="s">
+      <c r="H16" s="36">
+        <v>100</v>
+      </c>
+      <c r="I16" s="36">
+        <v>100</v>
+      </c>
+      <c r="J16" s="36">
+        <v>100</v>
+      </c>
+      <c r="K16" s="36">
+        <v>100</v>
+      </c>
+      <c r="L16" s="36">
+        <v>100</v>
+      </c>
+      <c r="M16" s="85"/>
+    </row>
+    <row r="17" spans="1:13" ht="62" x14ac:dyDescent="0.35">
+      <c r="A17" s="45" t="s">
+        <v>509</v>
+      </c>
+      <c r="B17" s="46"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="104" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="31" t="s">
-[...167 lines deleted...]
-      <c r="E14" s="105" t="s">
+      <c r="E17" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="F14" s="35"/>
-[...65 lines deleted...]
-      <c r="A17" s="89" t="s">
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="85"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A18" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="87"/>
-[...13 lines deleted...]
-      <c r="A18" s="89" t="s">
+      <c r="B18" s="86"/>
+      <c r="C18" s="89"/>
+      <c r="D18" s="86"/>
+      <c r="E18" s="86"/>
+      <c r="F18" s="86"/>
+      <c r="G18" s="89"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="90"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="90"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="85"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A19" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="87"/>
-[...13 lines deleted...]
-      <c r="A19" s="89" t="s">
+      <c r="B19" s="86"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="86"/>
+      <c r="E19" s="86"/>
+      <c r="F19" s="86"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="85"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="87"/>
-[...13 lines deleted...]
-      <c r="A20" s="89" t="s">
+      <c r="B20" s="86"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="84"/>
+      <c r="I20" s="84"/>
+      <c r="J20" s="84"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="85"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="87"/>
-[...13 lines deleted...]
-      <c r="A21" s="89" t="s">
+      <c r="B21" s="86"/>
+      <c r="C21" s="89"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="86"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="89"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="84"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="85"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A22" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="87"/>
-[...13 lines deleted...]
-      <c r="A22" s="89" t="s">
+      <c r="B22" s="86"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="86"/>
+      <c r="E22" s="86"/>
+      <c r="F22" s="86"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="84"/>
+      <c r="I22" s="84"/>
+      <c r="J22" s="84"/>
+      <c r="K22" s="84"/>
+      <c r="L22" s="84"/>
+      <c r="M22" s="85"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A23" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="87"/>
-[...13 lines deleted...]
-      <c r="A23" s="89" t="s">
+      <c r="B23" s="86"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="86"/>
+      <c r="F23" s="86"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="84"/>
+      <c r="I23" s="84"/>
+      <c r="J23" s="84"/>
+      <c r="K23" s="84"/>
+      <c r="L23" s="84"/>
+      <c r="M23" s="85"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="87"/>
-[...13 lines deleted...]
-      <c r="A24" s="89" t="s">
+      <c r="B24" s="86"/>
+      <c r="C24" s="89"/>
+      <c r="D24" s="86"/>
+      <c r="E24" s="86"/>
+      <c r="F24" s="86"/>
+      <c r="G24" s="89"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="84"/>
+      <c r="J24" s="84"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="84"/>
+      <c r="M24" s="85"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="87"/>
-[...13 lines deleted...]
-      <c r="A25" s="89" t="s">
+      <c r="B25" s="86"/>
+      <c r="C25" s="89"/>
+      <c r="D25" s="86"/>
+      <c r="E25" s="86"/>
+      <c r="F25" s="86"/>
+      <c r="G25" s="89"/>
+      <c r="H25" s="84"/>
+      <c r="I25" s="84"/>
+      <c r="J25" s="84"/>
+      <c r="K25" s="84"/>
+      <c r="L25" s="84"/>
+      <c r="M25" s="85"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A26" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B25" s="87"/>
-[...13 lines deleted...]
-      <c r="A26" s="89" t="s">
+      <c r="B26" s="86"/>
+      <c r="C26" s="89"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="86"/>
+      <c r="F26" s="86"/>
+      <c r="G26" s="89"/>
+      <c r="H26" s="84"/>
+      <c r="I26" s="84"/>
+      <c r="J26" s="84"/>
+      <c r="K26" s="84"/>
+      <c r="L26" s="84"/>
+      <c r="M26" s="85"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="87"/>
-[...13 lines deleted...]
-      <c r="A27" s="89" t="s">
+      <c r="B27" s="86"/>
+      <c r="C27" s="89"/>
+      <c r="D27" s="86"/>
+      <c r="E27" s="86"/>
+      <c r="F27" s="86"/>
+      <c r="G27" s="89"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="85"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="87"/>
-[...13 lines deleted...]
-      <c r="A28" s="89" t="s">
+      <c r="B28" s="86"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="86"/>
+      <c r="E28" s="86"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="84"/>
+      <c r="I28" s="84"/>
+      <c r="J28" s="84"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="84"/>
+      <c r="M28" s="85"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="87"/>
-[...13 lines deleted...]
-      <c r="A29" s="89" t="s">
+      <c r="B29" s="86"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="86"/>
+      <c r="E29" s="86"/>
+      <c r="F29" s="86"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="84"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="84"/>
+      <c r="K29" s="84"/>
+      <c r="L29" s="84"/>
+      <c r="M29" s="85"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="87"/>
-[...13 lines deleted...]
-      <c r="A30" s="89" t="s">
+      <c r="B30" s="86"/>
+      <c r="C30" s="89"/>
+      <c r="D30" s="86"/>
+      <c r="E30" s="86"/>
+      <c r="F30" s="86"/>
+      <c r="G30" s="89"/>
+      <c r="H30" s="84"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="85"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="87"/>
-[...13 lines deleted...]
-      <c r="A31" s="89" t="s">
+      <c r="B31" s="86"/>
+      <c r="C31" s="89"/>
+      <c r="D31" s="86"/>
+      <c r="E31" s="86"/>
+      <c r="F31" s="86"/>
+      <c r="G31" s="89"/>
+      <c r="H31" s="84"/>
+      <c r="I31" s="84"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="84"/>
+      <c r="M31" s="85"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B31" s="87"/>
-[...13 lines deleted...]
-      <c r="A32" s="89" t="s">
+      <c r="B32" s="86"/>
+      <c r="C32" s="89"/>
+      <c r="D32" s="86"/>
+      <c r="E32" s="86"/>
+      <c r="F32" s="86"/>
+      <c r="G32" s="89"/>
+      <c r="H32" s="84"/>
+      <c r="I32" s="84"/>
+      <c r="J32" s="84"/>
+      <c r="K32" s="84"/>
+      <c r="L32" s="84"/>
+      <c r="M32" s="85"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B32" s="87"/>
-[...13 lines deleted...]
-      <c r="A33" s="89" t="s">
+      <c r="B33" s="86"/>
+      <c r="C33" s="89"/>
+      <c r="D33" s="86"/>
+      <c r="E33" s="86"/>
+      <c r="F33" s="86"/>
+      <c r="G33" s="89"/>
+      <c r="H33" s="84"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="84"/>
+      <c r="K33" s="84"/>
+      <c r="L33" s="84"/>
+      <c r="M33" s="85"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="87"/>
-[...13 lines deleted...]
-      <c r="A34" s="89" t="s">
+      <c r="B34" s="86"/>
+      <c r="C34" s="89"/>
+      <c r="D34" s="86"/>
+      <c r="E34" s="86"/>
+      <c r="F34" s="86"/>
+      <c r="G34" s="89"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="85"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B34" s="87"/>
-[...13 lines deleted...]
-      <c r="A35" s="89" t="s">
+      <c r="B35" s="86"/>
+      <c r="C35" s="89"/>
+      <c r="D35" s="86"/>
+      <c r="E35" s="86"/>
+      <c r="F35" s="86"/>
+      <c r="G35" s="89"/>
+      <c r="H35" s="84"/>
+      <c r="I35" s="84"/>
+      <c r="J35" s="84"/>
+      <c r="K35" s="84"/>
+      <c r="L35" s="84"/>
+      <c r="M35" s="85"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B35" s="87"/>
-[...13 lines deleted...]
-      <c r="A36" s="89" t="s">
+      <c r="B36" s="86"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="86"/>
+      <c r="E36" s="86"/>
+      <c r="F36" s="86"/>
+      <c r="G36" s="89"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="85"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A37" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B36" s="87"/>
-[...13 lines deleted...]
-      <c r="A37" s="89" t="s">
+      <c r="B37" s="86"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="86"/>
+      <c r="E37" s="86"/>
+      <c r="F37" s="86"/>
+      <c r="G37" s="89"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+      <c r="M37" s="85"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A38" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="87"/>
-[...13 lines deleted...]
-      <c r="A38" s="89" t="s">
+      <c r="B38" s="86"/>
+      <c r="C38" s="89"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="86"/>
+      <c r="F38" s="86"/>
+      <c r="G38" s="89"/>
+      <c r="H38" s="84"/>
+      <c r="I38" s="84"/>
+      <c r="J38" s="84"/>
+      <c r="K38" s="84"/>
+      <c r="L38" s="84"/>
+      <c r="M38" s="85"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A39" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="87"/>
-[...13 lines deleted...]
-      <c r="A39" s="89" t="s">
+      <c r="B39" s="86"/>
+      <c r="C39" s="89"/>
+      <c r="D39" s="86"/>
+      <c r="E39" s="86"/>
+      <c r="F39" s="86"/>
+      <c r="G39" s="89"/>
+      <c r="H39" s="84"/>
+      <c r="I39" s="84"/>
+      <c r="J39" s="84"/>
+      <c r="K39" s="84"/>
+      <c r="L39" s="84"/>
+      <c r="M39" s="85"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="87"/>
-[...13 lines deleted...]
-      <c r="A40" s="89" t="s">
+      <c r="B40" s="86"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="86"/>
+      <c r="E40" s="86"/>
+      <c r="F40" s="86"/>
+      <c r="G40" s="89"/>
+      <c r="H40" s="84"/>
+      <c r="I40" s="84"/>
+      <c r="J40" s="84"/>
+      <c r="K40" s="84"/>
+      <c r="L40" s="84"/>
+      <c r="M40" s="85"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="87"/>
-[...13 lines deleted...]
-      <c r="A41" s="89" t="s">
+      <c r="B41" s="86"/>
+      <c r="C41" s="89"/>
+      <c r="D41" s="86"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="86"/>
+      <c r="G41" s="89"/>
+      <c r="H41" s="84"/>
+      <c r="I41" s="84"/>
+      <c r="J41" s="84"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="84"/>
+      <c r="M41" s="85"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B41" s="87"/>
-[...13 lines deleted...]
-      <c r="A42" s="89" t="s">
+      <c r="B42" s="86"/>
+      <c r="C42" s="89"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="89"/>
+      <c r="H42" s="84"/>
+      <c r="I42" s="84"/>
+      <c r="J42" s="84"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="84"/>
+      <c r="M42" s="85"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B42" s="87"/>
-[...13 lines deleted...]
-      <c r="A43" s="89" t="s">
+      <c r="B43" s="86"/>
+      <c r="C43" s="89"/>
+      <c r="D43" s="86"/>
+      <c r="E43" s="86"/>
+      <c r="F43" s="86"/>
+      <c r="G43" s="89"/>
+      <c r="H43" s="84"/>
+      <c r="I43" s="84"/>
+      <c r="J43" s="84"/>
+      <c r="K43" s="84"/>
+      <c r="L43" s="84"/>
+      <c r="M43" s="85"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B43" s="87"/>
-[...13 lines deleted...]
-      <c r="A44" s="89" t="s">
+      <c r="B44" s="86"/>
+      <c r="C44" s="89"/>
+      <c r="D44" s="86"/>
+      <c r="E44" s="86"/>
+      <c r="F44" s="86"/>
+      <c r="G44" s="89"/>
+      <c r="H44" s="84"/>
+      <c r="I44" s="84"/>
+      <c r="J44" s="84"/>
+      <c r="K44" s="84"/>
+      <c r="L44" s="84"/>
+      <c r="M44" s="85"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="87"/>
-[...13 lines deleted...]
-      <c r="A45" s="89" t="s">
+      <c r="B45" s="86"/>
+      <c r="C45" s="89"/>
+      <c r="D45" s="86"/>
+      <c r="E45" s="86"/>
+      <c r="F45" s="86"/>
+      <c r="G45" s="89"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="84"/>
+      <c r="J45" s="84"/>
+      <c r="K45" s="84"/>
+      <c r="L45" s="84"/>
+      <c r="M45" s="85"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B45" s="87"/>
-[...13 lines deleted...]
-      <c r="A46" s="89" t="s">
+      <c r="B46" s="86"/>
+      <c r="C46" s="89"/>
+      <c r="D46" s="86"/>
+      <c r="E46" s="86"/>
+      <c r="F46" s="86"/>
+      <c r="G46" s="89"/>
+      <c r="H46" s="84"/>
+      <c r="I46" s="84"/>
+      <c r="J46" s="84"/>
+      <c r="K46" s="84"/>
+      <c r="L46" s="84"/>
+      <c r="M46" s="85"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B46" s="87"/>
-[...13 lines deleted...]
-      <c r="A47" s="89" t="s">
+      <c r="B47" s="86"/>
+      <c r="C47" s="89"/>
+      <c r="D47" s="86"/>
+      <c r="E47" s="86"/>
+      <c r="F47" s="86"/>
+      <c r="G47" s="89"/>
+      <c r="H47" s="84"/>
+      <c r="I47" s="84"/>
+      <c r="J47" s="84"/>
+      <c r="K47" s="84"/>
+      <c r="L47" s="84"/>
+      <c r="M47" s="85"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="B47" s="87"/>
-[...10 lines deleted...]
-      <c r="M47" s="86"/>
+      <c r="B48" s="86"/>
+      <c r="C48" s="89"/>
+      <c r="D48" s="86"/>
+      <c r="E48" s="86"/>
+      <c r="F48" s="86"/>
+      <c r="G48" s="89"/>
+      <c r="H48" s="84"/>
+      <c r="I48" s="84"/>
+      <c r="J48" s="84"/>
+      <c r="K48" s="84"/>
+      <c r="L48" s="84"/>
+      <c r="M48" s="85"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7Roy+ojgccAhW9ZSk0eMG5xLuk4RERAGQ3+qmbNmG4RDM7/5NYew1mHYB4ZM8Hk8j0Cd91ei64DWCZDJZwdyyg==" saltValue="LrYDxDPqlckaT0R4mlpECA==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1lXfFAMlw/sQabLhM4bNFWw0tOikFfQWpneBmn/Iiwduaig/gXxwZr5ZyCiTD6Ho9GgWYDl5Tc8Z1iOdbz7HVA==" saltValue="Ojse9tWtSXNVt0ZPeKVd+w==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="2" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="1" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="0" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A17:A47" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B17," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18:A48" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{828F662E-D0FC-480B-892D-92822AE611F4}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E17:E47</xm:sqref>
+          <xm:sqref>E18:E48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E2C86203-7D85-4E59-91B0-579E9B9CEAC2}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
           <xm:sqref>A14</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7ED1AB86-6BD1-4AF6-93F7-38D335C8F4E6}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B17:B47</xm:sqref>
+          <xm:sqref>B18:B48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{F0025C61-1D6A-4A3C-BC3E-647292693AC1}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D17:D47</xm:sqref>
+          <xm:sqref>D18:D48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Veuillez sélectionner un bénéficiaire des fonds dans l'onglet « Détails de la Subvention »" xr:uid="{450A275D-5AAF-4CE3-AE83-4B4BA383BCCF}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$H$2:$H$60</xm:f>
           </x14:formula1>
-          <xm:sqref>C17:C47</xm:sqref>
+          <xm:sqref>C18:C48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{0CD7ABEF-ACC7-4399-B5E5-C660E076EA81}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$L$2:$L$19</xm:f>
           </x14:formula1>
           <xm:sqref>A11:A13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{186609AD-3A28-4BB1-8088-EEBB7F749209}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:F95"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:F3"/>
+    <sheetView topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="62.765625" style="72" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.23046875" style="72"/>
+    <col min="1" max="1" width="62.765625" style="71" customWidth="1"/>
+    <col min="2" max="2" width="9.23046875" style="71"/>
+    <col min="3" max="3" width="15.4609375" style="71" customWidth="1"/>
+    <col min="4" max="5" width="9.23046875" style="71"/>
+    <col min="6" max="6" width="60.69140625" style="71" customWidth="1"/>
+    <col min="7" max="16384" width="9.23046875" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23" x14ac:dyDescent="0.35">
-      <c r="A1" s="75" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="76"/>
+      <c r="A1" s="74" t="s">
+        <v>401</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="114" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B2" s="115"/>
       <c r="C2" s="115"/>
       <c r="D2" s="115"/>
       <c r="E2" s="115"/>
       <c r="F2" s="116"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="117" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B3" s="118"/>
       <c r="C3" s="118"/>
       <c r="D3" s="118"/>
       <c r="E3" s="118"/>
       <c r="F3" s="119"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A4" s="74" t="s">
+      <c r="A4" s="73" t="s">
+        <v>84</v>
+      </c>
+      <c r="B4" s="124" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C4" s="124"/>
       <c r="D4" s="124" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E4" s="124"/>
       <c r="F4" s="124"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A5" s="74" t="s">
-        <v>88</v>
+      <c r="A5" s="73" t="s">
+        <v>87</v>
       </c>
       <c r="B5" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C5" s="124"/>
       <c r="D5" s="124" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E5" s="124"/>
       <c r="F5" s="124"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A6" s="74" t="s">
-        <v>90</v>
+      <c r="A6" s="73" t="s">
+        <v>89</v>
       </c>
       <c r="B6" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C6" s="124"/>
       <c r="D6" s="124" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E6" s="124"/>
       <c r="F6" s="124"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A7" s="74" t="s">
-        <v>91</v>
+      <c r="A7" s="73" t="s">
+        <v>90</v>
       </c>
       <c r="B7" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C7" s="124"/>
       <c r="D7" s="124" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E7" s="124"/>
       <c r="F7" s="124"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A8" s="74" t="s">
-        <v>92</v>
+      <c r="A8" s="73" t="s">
+        <v>91</v>
       </c>
       <c r="B8" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C8" s="124"/>
       <c r="D8" s="124" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E8" s="124"/>
       <c r="F8" s="124"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A9" s="74" t="s">
-        <v>93</v>
+      <c r="A9" s="73" t="s">
+        <v>92</v>
       </c>
       <c r="B9" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C9" s="124"/>
       <c r="D9" s="124" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E9" s="124"/>
       <c r="F9" s="124"/>
     </row>
     <row r="10" spans="1:6" ht="124" x14ac:dyDescent="0.35">
-      <c r="A10" s="74" t="s">
-        <v>94</v>
+      <c r="A10" s="73" t="s">
+        <v>93</v>
       </c>
       <c r="B10" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C10" s="124"/>
       <c r="D10" s="124" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E10" s="124"/>
       <c r="F10" s="124"/>
     </row>
     <row r="11" spans="1:6" ht="93" x14ac:dyDescent="0.35">
-      <c r="A11" s="74" t="s">
-        <v>95</v>
+      <c r="A11" s="73" t="s">
+        <v>94</v>
       </c>
       <c r="B11" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C11" s="124"/>
       <c r="D11" s="123" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E11" s="123"/>
       <c r="F11" s="123"/>
     </row>
     <row r="12" spans="1:6" ht="62" x14ac:dyDescent="0.35">
-      <c r="A12" s="74" t="s">
-        <v>97</v>
+      <c r="A12" s="73" t="s">
+        <v>96</v>
       </c>
       <c r="B12" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C12" s="124"/>
       <c r="D12" s="124" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E12" s="124"/>
       <c r="F12" s="124"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="74" t="s">
-        <v>99</v>
+      <c r="A13" s="73" t="s">
+        <v>98</v>
       </c>
       <c r="B13" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C13" s="124"/>
       <c r="D13" s="124" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E13" s="124"/>
       <c r="F13" s="124"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="73" t="s">
+        <v>508</v>
+      </c>
+      <c r="B14" s="123" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" s="123"/>
+      <c r="D14" s="124" t="s">
+        <v>88</v>
+      </c>
+      <c r="E14" s="124"/>
+      <c r="F14" s="124"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="72" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="76"/>
+      <c r="C15" s="76"/>
+      <c r="D15" s="76"/>
+      <c r="E15" s="76"/>
+      <c r="F15" s="76"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="73" t="s">
         <v>101</v>
       </c>
-      <c r="B14" s="77"/>
-[...6 lines deleted...]
-      <c r="A15" s="74" t="s">
+      <c r="B16" s="124" t="s">
         <v>102</v>
-      </c>
-[...15 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C16" s="124"/>
       <c r="D16" s="124" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E16" s="124"/>
       <c r="F16" s="124"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A17" s="74" t="s">
-        <v>106</v>
+      <c r="A17" s="73" t="s">
+        <v>104</v>
       </c>
       <c r="B17" s="124" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C17" s="124"/>
       <c r="D17" s="124" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E17" s="124"/>
       <c r="F17" s="124"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A18" s="74" t="s">
-        <v>109</v>
+      <c r="A18" s="73" t="s">
+        <v>105</v>
       </c>
       <c r="B18" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C18" s="124"/>
       <c r="D18" s="124" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E18" s="124"/>
       <c r="F18" s="124"/>
     </row>
-    <row r="19" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>110</v>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="73" t="s">
+        <v>108</v>
       </c>
       <c r="B19" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C19" s="124"/>
       <c r="D19" s="124" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E19" s="124"/>
       <c r="F19" s="124"/>
     </row>
     <row r="20" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A20" s="74" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="123"/>
+      <c r="A20" s="73" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="124"/>
       <c r="D20" s="124" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E20" s="124"/>
       <c r="F20" s="124"/>
     </row>
-    <row r="21" spans="1:6" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>113</v>
+    <row r="21" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A21" s="73" t="s">
+        <v>110</v>
       </c>
       <c r="B21" s="123" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C21" s="123"/>
       <c r="D21" s="124" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="E21" s="124"/>
       <c r="F21" s="124"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="117" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B22" s="118"/>
       <c r="C22" s="118"/>
       <c r="D22" s="118"/>
       <c r="E22" s="118"/>
       <c r="F22" s="119"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A23" s="74" t="s">
-        <v>116</v>
+      <c r="A23" s="73" t="s">
+        <v>114</v>
       </c>
       <c r="B23" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C23" s="124"/>
       <c r="D23" s="124" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E23" s="124"/>
       <c r="F23" s="124"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A24" s="74" t="s">
-        <v>118</v>
+      <c r="A24" s="73" t="s">
+        <v>116</v>
       </c>
       <c r="B24" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C24" s="124"/>
       <c r="D24" s="124" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E24" s="124"/>
       <c r="F24" s="124"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A25" s="74" t="s">
-        <v>119</v>
+      <c r="A25" s="73" t="s">
+        <v>117</v>
       </c>
       <c r="B25" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C25" s="124"/>
       <c r="D25" s="124" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E25" s="124"/>
       <c r="F25" s="124"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A26" s="74" t="s">
-        <v>120</v>
+      <c r="A26" s="73" t="s">
+        <v>118</v>
       </c>
       <c r="B26" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C26" s="124"/>
       <c r="D26" s="124" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E26" s="124"/>
       <c r="F26" s="124"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A27" s="74" t="s">
-        <v>121</v>
+      <c r="A27" s="73" t="s">
+        <v>119</v>
       </c>
       <c r="B27" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C27" s="124"/>
       <c r="D27" s="124" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E27" s="124"/>
       <c r="F27" s="124"/>
     </row>
     <row r="28" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A28" s="74" t="s">
-        <v>122</v>
+      <c r="A28" s="73" t="s">
+        <v>120</v>
       </c>
       <c r="B28" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C28" s="124"/>
       <c r="D28" s="124" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E28" s="124"/>
       <c r="F28" s="124"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A29" s="74" t="s">
-        <v>123</v>
+      <c r="A29" s="73" t="s">
+        <v>121</v>
       </c>
       <c r="B29" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C29" s="124"/>
       <c r="D29" s="124" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E29" s="124"/>
       <c r="F29" s="124"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="117" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B30" s="118"/>
       <c r="C30" s="118"/>
       <c r="D30" s="118"/>
       <c r="E30" s="118"/>
       <c r="F30" s="119"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A31" s="78" t="s">
-        <v>125</v>
+      <c r="A31" s="77" t="s">
+        <v>507</v>
       </c>
       <c r="B31" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C31" s="124"/>
       <c r="D31" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E31" s="123"/>
       <c r="F31" s="123"/>
     </row>
     <row r="32" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="78" t="s">
-        <v>127</v>
+      <c r="A32" s="77" t="s">
+        <v>124</v>
       </c>
       <c r="B32" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C32" s="124"/>
       <c r="D32" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E32" s="123"/>
       <c r="F32" s="123"/>
     </row>
     <row r="33" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="78" t="s">
-        <v>128</v>
+      <c r="A33" s="77" t="s">
+        <v>125</v>
       </c>
       <c r="B33" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C33" s="124"/>
       <c r="D33" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E33" s="123"/>
       <c r="F33" s="123"/>
     </row>
     <row r="34" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="78" t="s">
-        <v>129</v>
+      <c r="A34" s="77" t="s">
+        <v>126</v>
       </c>
       <c r="B34" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C34" s="124"/>
       <c r="D34" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E34" s="123"/>
       <c r="F34" s="123"/>
     </row>
     <row r="35" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="78" t="s">
-        <v>130</v>
+      <c r="A35" s="77" t="s">
+        <v>127</v>
       </c>
       <c r="B35" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C35" s="124"/>
       <c r="D35" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E35" s="123"/>
       <c r="F35" s="123"/>
     </row>
     <row r="36" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="78" t="s">
-        <v>131</v>
+      <c r="A36" s="77" t="s">
+        <v>128</v>
       </c>
       <c r="B36" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C36" s="124"/>
       <c r="D36" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E36" s="123"/>
       <c r="F36" s="123"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A37" s="78" t="s">
-        <v>132</v>
+      <c r="A37" s="77" t="s">
+        <v>129</v>
       </c>
       <c r="B37" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C37" s="124"/>
       <c r="D37" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E37" s="123"/>
       <c r="F37" s="123"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A38" s="78" t="s">
-        <v>133</v>
+      <c r="A38" s="77" t="s">
+        <v>130</v>
       </c>
       <c r="B38" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C38" s="124"/>
       <c r="D38" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E38" s="123"/>
       <c r="F38" s="123"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A39" s="78" t="s">
-        <v>134</v>
+      <c r="A39" s="77" t="s">
+        <v>131</v>
       </c>
       <c r="B39" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C39" s="124"/>
       <c r="D39" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E39" s="123"/>
       <c r="F39" s="123"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A40" s="78" t="s">
-        <v>135</v>
+      <c r="A40" s="77" t="s">
+        <v>132</v>
       </c>
       <c r="B40" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C40" s="124"/>
       <c r="D40" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E40" s="123"/>
       <c r="F40" s="123"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A41" s="78" t="s">
-        <v>136</v>
+      <c r="A41" s="77" t="s">
+        <v>133</v>
       </c>
       <c r="B41" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C41" s="124"/>
       <c r="D41" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E41" s="123"/>
       <c r="F41" s="123"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A42" s="78" t="s">
-        <v>137</v>
+      <c r="A42" s="77" t="s">
+        <v>134</v>
       </c>
       <c r="B42" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C42" s="124"/>
       <c r="D42" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E42" s="123"/>
       <c r="F42" s="123"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A43" s="78" t="s">
-        <v>138</v>
+      <c r="A43" s="77" t="s">
+        <v>135</v>
       </c>
       <c r="B43" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C43" s="124"/>
       <c r="D43" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E43" s="123"/>
       <c r="F43" s="123"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A44" s="78" t="s">
-        <v>139</v>
+      <c r="A44" s="77" t="s">
+        <v>136</v>
       </c>
       <c r="B44" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C44" s="124"/>
       <c r="D44" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E44" s="123"/>
       <c r="F44" s="123"/>
     </row>
     <row r="45" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A45" s="78" t="s">
-        <v>140</v>
+      <c r="A45" s="77" t="s">
+        <v>137</v>
       </c>
       <c r="B45" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C45" s="124"/>
       <c r="D45" s="124" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E45" s="124"/>
       <c r="F45" s="124"/>
     </row>
     <row r="46" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A46" s="78" t="s">
-        <v>142</v>
+      <c r="A46" s="77" t="s">
+        <v>139</v>
       </c>
       <c r="B46" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C46" s="124"/>
       <c r="D46" s="124" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E46" s="124"/>
       <c r="F46" s="124"/>
     </row>
     <row r="47" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A47" s="78" t="s">
-        <v>144</v>
+      <c r="A47" s="77" t="s">
+        <v>141</v>
       </c>
       <c r="B47" s="124" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C47" s="124"/>
       <c r="D47" s="123" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E47" s="123"/>
       <c r="F47" s="123"/>
     </row>
     <row r="48" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A48" s="78" t="s">
-        <v>145</v>
+      <c r="A48" s="77" t="s">
+        <v>142</v>
       </c>
       <c r="B48" s="124" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C48" s="124"/>
       <c r="D48" s="123" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E48" s="123"/>
       <c r="F48" s="123"/>
     </row>
     <row r="49" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A49" s="78" t="s">
-        <v>147</v>
+      <c r="A49" s="77" t="s">
+        <v>144</v>
       </c>
       <c r="B49" s="124" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C49" s="124"/>
       <c r="D49" s="123" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E49" s="123"/>
       <c r="F49" s="123"/>
     </row>
     <row r="50" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A50" s="78" t="s">
-        <v>149</v>
+      <c r="A50" s="77" t="s">
+        <v>146</v>
       </c>
       <c r="B50" s="124" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C50" s="124"/>
       <c r="D50" s="123" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E50" s="123"/>
       <c r="F50" s="123"/>
     </row>
     <row r="51" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A51" s="78" t="s">
-        <v>151</v>
+      <c r="A51" s="77" t="s">
+        <v>148</v>
       </c>
       <c r="B51" s="124" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C51" s="124"/>
       <c r="D51" s="123" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E51" s="123"/>
       <c r="F51" s="123"/>
     </row>
     <row r="52" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A52" s="78" t="s">
-        <v>152</v>
+      <c r="A52" s="77" t="s">
+        <v>149</v>
       </c>
       <c r="B52" s="124" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C52" s="124"/>
       <c r="D52" s="123" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E52" s="123"/>
       <c r="F52" s="123"/>
     </row>
     <row r="53" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A53" s="78" t="s">
-        <v>153</v>
+      <c r="A53" s="77" t="s">
+        <v>150</v>
       </c>
       <c r="B53" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C53" s="123"/>
       <c r="D53" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E53" s="124"/>
       <c r="F53" s="124"/>
     </row>
     <row r="54" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A54" s="78" t="s">
-        <v>156</v>
+      <c r="A54" s="77" t="s">
+        <v>153</v>
       </c>
       <c r="B54" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C54" s="123"/>
       <c r="D54" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E54" s="124"/>
       <c r="F54" s="124"/>
     </row>
     <row r="55" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A55" s="78" t="s">
-        <v>157</v>
+      <c r="A55" s="77" t="s">
+        <v>154</v>
       </c>
       <c r="B55" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C55" s="123"/>
       <c r="D55" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E55" s="124"/>
       <c r="F55" s="124"/>
     </row>
     <row r="56" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A56" s="78" t="s">
-        <v>158</v>
+      <c r="A56" s="77" t="s">
+        <v>155</v>
       </c>
       <c r="B56" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C56" s="123"/>
       <c r="D56" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E56" s="124"/>
       <c r="F56" s="124"/>
     </row>
     <row r="57" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A57" s="78" t="s">
-        <v>159</v>
+      <c r="A57" s="77" t="s">
+        <v>156</v>
       </c>
       <c r="B57" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C57" s="123"/>
       <c r="D57" s="123" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E57" s="123"/>
       <c r="F57" s="123"/>
     </row>
     <row r="58" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A58" s="78" t="s">
-        <v>160</v>
+      <c r="A58" s="77" t="s">
+        <v>157</v>
       </c>
       <c r="B58" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C58" s="123"/>
       <c r="D58" s="123" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E58" s="123"/>
       <c r="F58" s="123"/>
     </row>
     <row r="59" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A59" s="78" t="s">
-        <v>161</v>
+      <c r="A59" s="77" t="s">
+        <v>158</v>
       </c>
       <c r="B59" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C59" s="123"/>
       <c r="D59" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E59" s="124"/>
       <c r="F59" s="124"/>
     </row>
     <row r="60" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A60" s="78" t="s">
-        <v>162</v>
+      <c r="A60" s="77" t="s">
+        <v>159</v>
       </c>
       <c r="B60" s="123" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C60" s="123"/>
       <c r="D60" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E60" s="124"/>
       <c r="F60" s="124"/>
     </row>
     <row r="61" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A61" s="78" t="s">
-        <v>163</v>
+      <c r="A61" s="77" t="s">
+        <v>160</v>
       </c>
       <c r="B61" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C61" s="124"/>
       <c r="D61" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E61" s="124"/>
       <c r="F61" s="124"/>
     </row>
     <row r="62" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A62" s="78" t="s">
-        <v>164</v>
+      <c r="A62" s="77" t="s">
+        <v>161</v>
       </c>
       <c r="B62" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C62" s="124"/>
       <c r="D62" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E62" s="124"/>
       <c r="F62" s="124"/>
     </row>
     <row r="63" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A63" s="78" t="s">
-        <v>165</v>
+      <c r="A63" s="77" t="s">
+        <v>162</v>
       </c>
       <c r="B63" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C63" s="124"/>
       <c r="D63" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E63" s="124"/>
       <c r="F63" s="124"/>
     </row>
     <row r="64" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A64" s="78" t="s">
-        <v>166</v>
+      <c r="A64" s="77" t="s">
+        <v>163</v>
       </c>
       <c r="B64" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C64" s="124"/>
       <c r="D64" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E64" s="124"/>
       <c r="F64" s="124"/>
     </row>
     <row r="65" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A65" s="78" t="s">
-        <v>167</v>
+      <c r="A65" s="77" t="s">
+        <v>164</v>
       </c>
       <c r="B65" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C65" s="124"/>
       <c r="D65" s="123" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E65" s="123"/>
       <c r="F65" s="123"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A66" s="78" t="s">
-        <v>169</v>
+      <c r="A66" s="77" t="s">
+        <v>166</v>
       </c>
       <c r="B66" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C66" s="124"/>
       <c r="D66" s="124" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E66" s="124"/>
       <c r="F66" s="124"/>
     </row>
     <row r="67" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
-      <c r="A67" s="78" t="s">
-        <v>171</v>
+      <c r="A67" s="77" t="s">
+        <v>168</v>
       </c>
       <c r="B67" s="124" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C67" s="124"/>
       <c r="D67" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E67" s="124"/>
       <c r="F67" s="124"/>
     </row>
     <row r="68" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A68" s="78" t="s">
-        <v>172</v>
+      <c r="A68" s="77" t="s">
+        <v>169</v>
       </c>
       <c r="B68" s="123" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C68" s="123"/>
       <c r="D68" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E68" s="124"/>
       <c r="F68" s="124"/>
     </row>
     <row r="69" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A69" s="78" t="s">
-        <v>173</v>
+      <c r="A69" s="77" t="s">
+        <v>170</v>
       </c>
       <c r="B69" s="123" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C69" s="123"/>
       <c r="D69" s="124" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E69" s="124"/>
       <c r="F69" s="124"/>
     </row>
     <row r="70" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A70" s="78" t="s">
-        <v>175</v>
+      <c r="A70" s="77" t="s">
+        <v>172</v>
       </c>
       <c r="B70" s="123" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C70" s="123"/>
       <c r="D70" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E70" s="124"/>
       <c r="F70" s="124"/>
     </row>
     <row r="71" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A71" s="78" t="s">
-        <v>176</v>
+      <c r="A71" s="77" t="s">
+        <v>173</v>
       </c>
       <c r="B71" s="123" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C71" s="123"/>
       <c r="D71" s="123" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E71" s="123"/>
       <c r="F71" s="123"/>
     </row>
     <row r="72" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A72" s="78" t="s">
-        <v>178</v>
+      <c r="A72" s="77" t="s">
+        <v>175</v>
       </c>
       <c r="B72" s="123" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C72" s="123"/>
       <c r="D72" s="123" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E72" s="123"/>
       <c r="F72" s="123"/>
     </row>
     <row r="73" spans="1:6" ht="62" x14ac:dyDescent="0.35">
-      <c r="A73" s="78" t="s">
-        <v>179</v>
+      <c r="A73" s="77" t="s">
+        <v>176</v>
       </c>
       <c r="B73" s="123" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C73" s="123"/>
       <c r="D73" s="123" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E73" s="123"/>
       <c r="F73" s="123"/>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A74" s="78" t="s">
-        <v>180</v>
+      <c r="A74" s="77" t="s">
+        <v>177</v>
       </c>
       <c r="B74" s="124" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C74" s="124"/>
       <c r="D74" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E74" s="124"/>
       <c r="F74" s="124"/>
     </row>
     <row r="75" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A75" s="78" t="s">
-        <v>182</v>
+      <c r="A75" s="77" t="s">
+        <v>179</v>
       </c>
       <c r="B75" s="124" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C75" s="124"/>
       <c r="D75" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E75" s="124"/>
       <c r="F75" s="124"/>
     </row>
     <row r="76" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A76" s="78" t="s">
-        <v>183</v>
+      <c r="A76" s="77" t="s">
+        <v>180</v>
       </c>
       <c r="B76" s="124" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C76" s="124"/>
       <c r="D76" s="124" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E76" s="124"/>
       <c r="F76" s="124"/>
     </row>
     <row r="77" spans="1:6" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A77" s="78" t="s">
-        <v>184</v>
+      <c r="A77" s="77" t="s">
+        <v>181</v>
       </c>
       <c r="B77" s="123" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C77" s="123"/>
       <c r="D77" s="123" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E77" s="123"/>
       <c r="F77" s="123"/>
     </row>
     <row r="78" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A78" s="78" t="s">
-        <v>187</v>
+      <c r="A78" s="77" t="s">
+        <v>184</v>
       </c>
       <c r="B78" s="123" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C78" s="123"/>
       <c r="D78" s="123" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E78" s="123"/>
       <c r="F78" s="123"/>
     </row>
     <row r="79" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A79" s="78" t="s">
-        <v>188</v>
+      <c r="A79" s="77" t="s">
+        <v>185</v>
       </c>
       <c r="B79" s="123" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C79" s="123"/>
       <c r="D79" s="123" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E79" s="123"/>
       <c r="F79" s="123"/>
     </row>
     <row r="80" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A80" s="78" t="s">
-        <v>189</v>
+      <c r="A80" s="77" t="s">
+        <v>186</v>
       </c>
       <c r="B80" s="123" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C80" s="123"/>
       <c r="D80" s="123" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E80" s="123"/>
       <c r="F80" s="123"/>
     </row>
     <row r="81" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A81" s="78" t="s">
-        <v>190</v>
+      <c r="A81" s="77" t="s">
+        <v>187</v>
       </c>
       <c r="B81" s="123" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C81" s="123"/>
       <c r="D81" s="123" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E81" s="123"/>
       <c r="F81" s="123"/>
     </row>
     <row r="82" spans="1:6" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A82" s="78" t="s">
-        <v>191</v>
+      <c r="A82" s="77" t="s">
+        <v>188</v>
       </c>
       <c r="B82" s="123" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C82" s="123"/>
       <c r="D82" s="123" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E82" s="123"/>
       <c r="F82" s="123"/>
     </row>
     <row r="83" spans="1:6" ht="59.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A83" s="78" t="s">
-        <v>192</v>
+      <c r="A83" s="77" t="s">
+        <v>189</v>
       </c>
       <c r="B83" s="123" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C83" s="123"/>
       <c r="D83" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E83" s="123"/>
       <c r="F83" s="123"/>
     </row>
     <row r="84" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A84" s="78" t="s">
-        <v>193</v>
+      <c r="A84" s="77" t="s">
+        <v>190</v>
       </c>
       <c r="B84" s="123" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C84" s="123"/>
       <c r="D84" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E84" s="123"/>
       <c r="F84" s="123"/>
     </row>
     <row r="85" spans="1:6" ht="66.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A85" s="78" t="s">
-        <v>194</v>
+      <c r="A85" s="77" t="s">
+        <v>191</v>
       </c>
       <c r="B85" s="123" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C85" s="123"/>
       <c r="D85" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E85" s="123"/>
       <c r="F85" s="123"/>
     </row>
     <row r="86" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A86" s="78" t="s">
-        <v>195</v>
+      <c r="A86" s="77" t="s">
+        <v>192</v>
       </c>
       <c r="B86" s="123" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C86" s="123"/>
       <c r="D86" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E86" s="123"/>
       <c r="F86" s="123"/>
     </row>
     <row r="87" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="78" t="s">
-        <v>196</v>
+      <c r="A87" s="77" t="s">
+        <v>193</v>
       </c>
       <c r="B87" s="123" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C87" s="123"/>
       <c r="D87" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E87" s="123"/>
       <c r="F87" s="123"/>
     </row>
     <row r="88" spans="1:6" ht="62.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A88" s="78" t="s">
-        <v>197</v>
+      <c r="A88" s="77" t="s">
+        <v>194</v>
       </c>
       <c r="B88" s="123" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C88" s="123"/>
       <c r="D88" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E88" s="123"/>
       <c r="F88" s="123"/>
     </row>
     <row r="89" spans="1:6" ht="61.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A89" s="78" t="s">
-        <v>198</v>
+      <c r="A89" s="77" t="s">
+        <v>195</v>
       </c>
       <c r="B89" s="123" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C89" s="123"/>
       <c r="D89" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E89" s="123"/>
       <c r="F89" s="123"/>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A90" s="78" t="s">
-        <v>199</v>
+      <c r="A90" s="77" t="s">
+        <v>196</v>
       </c>
       <c r="B90" s="124" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C90" s="124"/>
       <c r="D90" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E90" s="123"/>
       <c r="F90" s="123"/>
     </row>
     <row r="91" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A91" s="78" t="s">
-        <v>201</v>
+      <c r="A91" s="77" t="s">
+        <v>198</v>
       </c>
       <c r="B91" s="124" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C91" s="124"/>
       <c r="D91" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E91" s="123"/>
       <c r="F91" s="123"/>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A92" s="78" t="s">
-        <v>202</v>
+      <c r="A92" s="77" t="s">
+        <v>199</v>
       </c>
       <c r="B92" s="124" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C92" s="124"/>
       <c r="D92" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E92" s="123"/>
       <c r="F92" s="123"/>
     </row>
     <row r="93" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A93" s="78" t="s">
-        <v>203</v>
+      <c r="A93" s="77" t="s">
+        <v>200</v>
       </c>
       <c r="B93" s="124" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C93" s="124"/>
       <c r="D93" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E93" s="123"/>
       <c r="F93" s="123"/>
     </row>
     <row r="94" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A94" s="78" t="s">
-        <v>204</v>
+      <c r="A94" s="77" t="s">
+        <v>201</v>
       </c>
       <c r="B94" s="124" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C94" s="124"/>
       <c r="D94" s="123" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E94" s="123"/>
       <c r="F94" s="123"/>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A95" s="120"/>
       <c r="B95" s="121"/>
       <c r="C95" s="121"/>
       <c r="D95" s="121"/>
       <c r="E95" s="121"/>
       <c r="F95" s="122"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Yq429wyMXVGljzEqzeZOke6kZZ13vTSbgiQfB27A14KWjpsvWknTVw0XF7U0CYmr43BqWWzBRJ3cMrb2ulwMzQ==" saltValue="NHlyZCfuW3RckwqhbSIsxg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ACnE4szYfP2QkrR2cc1MIxzCPjwD8GfZcqJLDrzMjCtO4SENRppwG5H6tqzJ2JEGwp9JYvqIOGn5wG9Rdd6MIQ==" saltValue="zQEIwYN7/Kh5R+r8gRDPOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="181">
-    <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B14:C14"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
-    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D9:F9"/>
-    <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
-    <mergeCell ref="D17:F17"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D14:F14"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
-    <mergeCell ref="D15:F15"/>
     <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D17:F17"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="D26:F26"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D29:F29"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B55:C55"/>
@@ -10987,1273 +10186,1220 @@
     <mergeCell ref="D86:F86"/>
     <mergeCell ref="D87:F87"/>
     <mergeCell ref="D88:F88"/>
     <mergeCell ref="D89:F89"/>
     <mergeCell ref="D78:F78"/>
     <mergeCell ref="D79:F79"/>
     <mergeCell ref="D80:F80"/>
     <mergeCell ref="D81:F81"/>
     <mergeCell ref="D82:F82"/>
     <mergeCell ref="D83:F83"/>
     <mergeCell ref="D72:F72"/>
     <mergeCell ref="D73:F73"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63303111-5B03-4B33-B8DC-A5C3C2926218}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.23046875" style="94" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.765625" style="93"/>
+    <col min="1" max="1" width="13.23046875" style="93" customWidth="1"/>
+    <col min="2" max="2" width="49.07421875" style="93" customWidth="1"/>
+    <col min="3" max="16384" width="8.765625" style="92"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="103" t="s">
-[...3 lines deleted...]
-        <v>455</v>
+      <c r="A1" s="102" t="s">
+        <v>350</v>
+      </c>
+      <c r="B1" s="101" t="s">
+        <v>351</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A2" s="101" t="s">
-[...3 lines deleted...]
-        <v>457</v>
+      <c r="A2" s="100" t="s">
+        <v>352</v>
+      </c>
+      <c r="B2" s="99" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="98" t="s">
-[...3 lines deleted...]
-        <v>459</v>
+      <c r="A3" s="97" t="s">
+        <v>354</v>
+      </c>
+      <c r="B3" s="96" t="s">
+        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A4" s="98" t="s">
-[...3 lines deleted...]
-        <v>461</v>
+      <c r="A4" s="97" t="s">
+        <v>356</v>
+      </c>
+      <c r="B4" s="96" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="28" x14ac:dyDescent="0.3">
-      <c r="A5" s="98" t="s">
-[...3 lines deleted...]
-        <v>463</v>
+      <c r="A5" s="97" t="s">
+        <v>358</v>
+      </c>
+      <c r="B5" s="96" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A6" s="98" t="s">
-[...3 lines deleted...]
-        <v>465</v>
+      <c r="A6" s="97" t="s">
+        <v>360</v>
+      </c>
+      <c r="B6" s="96" t="s">
+        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A7" s="98" t="s">
-[...3 lines deleted...]
-        <v>467</v>
+      <c r="A7" s="97" t="s">
+        <v>362</v>
+      </c>
+      <c r="B7" s="96" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A8" s="98" t="s">
-[...3 lines deleted...]
-        <v>469</v>
+      <c r="A8" s="97" t="s">
+        <v>364</v>
+      </c>
+      <c r="B8" s="96" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A9" s="98" t="s">
-[...3 lines deleted...]
-        <v>471</v>
+      <c r="A9" s="97" t="s">
+        <v>366</v>
+      </c>
+      <c r="B9" s="96" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A10" s="98" t="s">
-[...3 lines deleted...]
-        <v>473</v>
+      <c r="A10" s="97" t="s">
+        <v>368</v>
+      </c>
+      <c r="B10" s="96" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A11" s="98" t="s">
-[...3 lines deleted...]
-        <v>475</v>
+      <c r="A11" s="97" t="s">
+        <v>370</v>
+      </c>
+      <c r="B11" s="96" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A12" s="98" t="s">
-[...3 lines deleted...]
-        <v>477</v>
+      <c r="A12" s="97" t="s">
+        <v>372</v>
+      </c>
+      <c r="B12" s="96" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="28" x14ac:dyDescent="0.3">
-      <c r="A13" s="98" t="s">
-[...3 lines deleted...]
-        <v>479</v>
+      <c r="A13" s="97" t="s">
+        <v>374</v>
+      </c>
+      <c r="B13" s="96" t="s">
+        <v>375</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A14" s="98"/>
-[...6 lines deleted...]
-      <c r="B15" s="97"/>
+      <c r="A14" s="97"/>
+      <c r="B14" s="96"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="98" t="s">
+        <v>376</v>
+      </c>
+      <c r="B15" s="96"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A16" s="98" t="s">
-[...3 lines deleted...]
-        <v>482</v>
+      <c r="A16" s="97" t="s">
+        <v>377</v>
+      </c>
+      <c r="B16" s="96" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="28" x14ac:dyDescent="0.3">
-      <c r="A17" s="98" t="s">
-[...3 lines deleted...]
-        <v>484</v>
+      <c r="A17" s="97" t="s">
+        <v>379</v>
+      </c>
+      <c r="B17" s="96" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="28" x14ac:dyDescent="0.3">
-      <c r="A18" s="98" t="s">
-[...3 lines deleted...]
-        <v>486</v>
+      <c r="A18" s="97" t="s">
+        <v>381</v>
+      </c>
+      <c r="B18" s="96" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A19" s="98" t="s">
-[...3 lines deleted...]
-        <v>488</v>
+      <c r="A19" s="97" t="s">
+        <v>383</v>
+      </c>
+      <c r="B19" s="96" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A20" s="98" t="s">
-[...3 lines deleted...]
-        <v>490</v>
+      <c r="A20" s="97" t="s">
+        <v>385</v>
+      </c>
+      <c r="B20" s="96" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A21" s="98" t="s">
-[...3 lines deleted...]
-        <v>492</v>
+      <c r="A21" s="97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B21" s="96" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A22" s="98" t="s">
-[...3 lines deleted...]
-        <v>494</v>
+      <c r="A22" s="97" t="s">
+        <v>389</v>
+      </c>
+      <c r="B22" s="96" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A23" s="98" t="s">
-[...3 lines deleted...]
-        <v>496</v>
+      <c r="A23" s="97" t="s">
+        <v>391</v>
+      </c>
+      <c r="B23" s="96" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A24" s="98" t="s">
-[...3 lines deleted...]
-        <v>498</v>
+      <c r="A24" s="97" t="s">
+        <v>393</v>
+      </c>
+      <c r="B24" s="96" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A25" s="98" t="s">
-[...3 lines deleted...]
-        <v>500</v>
+      <c r="A25" s="97" t="s">
+        <v>395</v>
+      </c>
+      <c r="B25" s="96" t="s">
+        <v>396</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A26" s="98" t="s">
-[...3 lines deleted...]
-        <v>502</v>
+      <c r="A26" s="97" t="s">
+        <v>397</v>
+      </c>
+      <c r="B26" s="96" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="96" t="s">
-[...3 lines deleted...]
-        <v>504</v>
+      <c r="A27" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B27" s="94" t="s">
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C375A9D-4D59-4C8A-BB78-F5B83FA72BA0}">
-  <dimension ref="A1:AG46"/>
+  <dimension ref="A1:AG36"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView topLeftCell="A9" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14" style="28" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="27.23046875" style="28" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14" style="27" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.23046875" style="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.765625" customWidth="1"/>
-    <col min="4" max="6" width="26.53515625" style="28" bestFit="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="34" max="16384" width="9.23046875" style="28"/>
+    <col min="4" max="6" width="26.53515625" style="27" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="30.07421875" style="27" customWidth="1"/>
+    <col min="9" max="9" width="21.53515625" style="27" customWidth="1"/>
+    <col min="10" max="10" width="14.53515625" style="27" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16.765625" style="27" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="29.53515625" style="27" customWidth="1"/>
+    <col min="13" max="13" width="33" style="27" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="53.765625" style="27" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="75.765625" style="27" customWidth="1"/>
+    <col min="16" max="16" width="77.53515625" style="27" customWidth="1"/>
+    <col min="17" max="17" width="46.23046875" style="27" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="31.4609375" style="27" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="51.765625" style="27" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="37.84375" style="27" customWidth="1"/>
+    <col min="21" max="21" width="62.4609375" style="27" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="79.23046875" style="27" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="34.765625" style="27" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="59.84375" style="27" customWidth="1"/>
+    <col min="25" max="28" width="34.765625" style="27" customWidth="1"/>
+    <col min="29" max="29" width="30.765625" style="27" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="18.53515625" style="27" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="25" style="27" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="18.23046875" style="27" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="27.23046875" style="27" bestFit="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.23046875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" x14ac:dyDescent="0.35">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B1" s="26" t="s">
+        <v>203</v>
+      </c>
+      <c r="C1" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="D1" s="26" t="s">
         <v>205</v>
       </c>
-      <c r="B1" s="27" t="s">
+      <c r="E1" s="26" t="s">
         <v>206</v>
       </c>
-      <c r="C1" s="27" t="s">
+      <c r="F1" s="26" t="s">
         <v>207</v>
       </c>
-      <c r="D1" s="27" t="s">
+      <c r="G1" s="26" t="s">
+        <v>407</v>
+      </c>
+      <c r="H1" s="26" t="s">
+        <v>408</v>
+      </c>
+      <c r="I1" s="26" t="s">
         <v>208</v>
       </c>
-      <c r="E1" s="27" t="s">
+      <c r="J1" s="26" t="s">
         <v>209</v>
       </c>
-      <c r="F1" s="27" t="s">
+      <c r="K1" s="26" t="s">
         <v>210</v>
       </c>
-      <c r="G1" s="27" t="s">
-[...5 lines deleted...]
-      <c r="I1" s="27" t="s">
+      <c r="L1" s="26" t="s">
         <v>211</v>
       </c>
-      <c r="J1" s="27" t="s">
+      <c r="M1" s="26" t="s">
         <v>212</v>
       </c>
-      <c r="K1" s="27" t="s">
+      <c r="N1" s="26" t="s">
         <v>213</v>
       </c>
-      <c r="L1" s="27" t="s">
+      <c r="O1" s="26" t="s">
         <v>214</v>
       </c>
-      <c r="M1" s="27" t="s">
+      <c r="P1" s="26" t="s">
+        <v>404</v>
+      </c>
+      <c r="Q1" s="26" t="s">
+        <v>405</v>
+      </c>
+      <c r="R1" s="26" t="s">
+        <v>406</v>
+      </c>
+      <c r="S1" s="26" t="s">
         <v>215</v>
       </c>
-      <c r="N1" s="27" t="s">
+      <c r="T1" s="26" t="s">
         <v>216</v>
       </c>
-      <c r="O1" s="27" t="s">
+      <c r="U1" s="26" t="s">
         <v>217</v>
       </c>
-      <c r="P1" s="27" t="s">
-[...8 lines deleted...]
-      <c r="S1" s="27" t="s">
+      <c r="V1" s="26" t="s">
         <v>218</v>
       </c>
-      <c r="T1" s="27" t="s">
+      <c r="W1" s="26" t="s">
         <v>219</v>
       </c>
-      <c r="U1" s="27" t="s">
+      <c r="X1" s="26" t="s">
         <v>220</v>
       </c>
-      <c r="V1" s="27" t="s">
+      <c r="Y1" s="26"/>
+      <c r="Z1" s="26"/>
+      <c r="AA1" s="26"/>
+      <c r="AB1" s="26"/>
+      <c r="AC1" s="26"/>
+      <c r="AD1" s="26"/>
+      <c r="AE1" s="26"/>
+      <c r="AF1" s="26"/>
+      <c r="AG1" s="26"/>
+    </row>
+    <row r="2" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="A2" s="27" t="s">
         <v>221</v>
       </c>
-      <c r="W1" s="27" t="s">
+      <c r="B2" s="27" t="s">
+        <v>413</v>
+      </c>
+      <c r="C2" s="27" t="s">
+        <v>414</v>
+      </c>
+      <c r="D2" s="27" t="s">
+        <v>415</v>
+      </c>
+      <c r="E2" s="27" t="s">
+        <v>416</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="G2" s="27" t="s">
         <v>222</v>
       </c>
-      <c r="X1" s="27" t="s">
-[...34 lines deleted...]
-      <c r="H2" s="28" t="str" cm="1">
+      <c r="H2" s="27" t="str" cm="1">
         <f t="array" ref="H2:H8">_xlfn.UNIQUE(_xlfn._xlws.FILTER('Détails de la Subvention'!$C$16:$C$30,'Détails de la Subvention'!$C$16:$C$30&lt;&gt;""))</f>
         <v>Gouvernement national</v>
       </c>
-      <c r="I2" s="28" t="s">
+      <c r="I2" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="28" t="s">
+      <c r="J2" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="K2" s="27" t="s">
+        <v>224</v>
+      </c>
+      <c r="L2" s="51" t="s">
+        <v>225</v>
+      </c>
+      <c r="M2" s="51" t="s">
+        <v>226</v>
+      </c>
+      <c r="N2" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="O2" s="48" t="s">
+        <v>228</v>
+      </c>
+      <c r="P2" s="48" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q2" s="48" t="s">
+        <v>230</v>
+      </c>
+      <c r="R2" s="48" t="s">
         <v>231</v>
       </c>
-      <c r="K2" s="28" t="s">
+      <c r="S2" s="48" t="s">
         <v>232</v>
       </c>
-      <c r="L2" s="52" t="s">
+      <c r="T2" s="48" t="s">
         <v>233</v>
       </c>
-      <c r="M2" s="52" t="s">
+      <c r="U2" s="48" t="s">
         <v>234</v>
       </c>
-      <c r="N2" s="28" t="s">
+      <c r="V2" s="48" t="s">
         <v>235</v>
       </c>
-      <c r="O2" s="49" t="s">
+      <c r="W2" s="48" t="s">
         <v>236</v>
       </c>
-      <c r="P2" s="49" t="s">
+      <c r="X2" s="49" t="s">
         <v>237</v>
       </c>
-      <c r="Q2" s="49" t="s">
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+    </row>
+    <row r="3" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="27" t="s">
         <v>238</v>
       </c>
-      <c r="R2" s="49" t="s">
+      <c r="B3" s="27" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>419</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>420</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>421</v>
+      </c>
+      <c r="F3" s="27" t="s">
+        <v>422</v>
+      </c>
+      <c r="G3" s="27" t="s">
         <v>239</v>
       </c>
-      <c r="S2" s="49" t="s">
+      <c r="H3" s="27" t="str">
+        <v>UNICEF</v>
+      </c>
+      <c r="I3" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3" s="27" t="s">
         <v>240</v>
       </c>
-      <c r="T2" s="49" t="s">
+      <c r="K3" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="L3" s="51" t="s">
         <v>241</v>
       </c>
-      <c r="U2" s="49" t="s">
+      <c r="M3" s="51" t="s">
         <v>242</v>
       </c>
-      <c r="V2" s="49" t="s">
+      <c r="N3" s="27" t="s">
         <v>243</v>
       </c>
-      <c r="W2" s="49" t="s">
+      <c r="O3" s="48" t="s">
         <v>244</v>
       </c>
-      <c r="X2" s="50" t="s">
+      <c r="P3" s="48" t="s">
         <v>245</v>
       </c>
-      <c r="Y2" s="50"/>
-[...10 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="Q3" s="48" t="s">
         <v>246</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="R3" s="48" t="s">
         <v>247</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="S3" s="48" t="s">
         <v>248</v>
       </c>
-      <c r="D3" s="28" t="s">
+      <c r="T3" s="48" t="s">
         <v>249</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="U3" s="48" t="s">
         <v>250</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="V3" s="48" t="s">
         <v>251</v>
       </c>
-      <c r="G3" s="28" t="s">
+      <c r="W3" s="48" t="s">
         <v>252</v>
       </c>
-      <c r="H3" s="28" t="str">
-[...5 lines deleted...]
-      <c r="J3" s="28" t="s">
+      <c r="X3" s="49" t="s">
         <v>253</v>
       </c>
-      <c r="K3" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L3" s="52" t="s">
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="49"/>
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+    </row>
+    <row r="4" spans="1:33" ht="62" x14ac:dyDescent="0.35">
+      <c r="A4" s="91" t="s">
+        <v>403</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>423</v>
+      </c>
+      <c r="C4" s="27" t="s">
+        <v>424</v>
+      </c>
+      <c r="D4" s="27" t="s">
+        <v>425</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>426</v>
+      </c>
+      <c r="F4" s="27" t="s">
+        <v>427</v>
+      </c>
+      <c r="G4" s="27" t="s">
         <v>254</v>
       </c>
-      <c r="M3" s="52" t="s">
+      <c r="H4" s="27" t="str">
+        <v>Division des approvisionnements de l’UNICEF</v>
+      </c>
+      <c r="I4" s="27" t="s">
         <v>255</v>
       </c>
-      <c r="N3" s="28" t="s">
+      <c r="J4" s="27" t="s">
         <v>256</v>
       </c>
-      <c r="O3" s="49" t="s">
+      <c r="K4" s="27" t="s">
+        <v>240</v>
+      </c>
+      <c r="L4" s="51" t="s">
         <v>257</v>
       </c>
-      <c r="P3" s="49" t="s">
+      <c r="M4" s="51" t="s">
         <v>258</v>
       </c>
-      <c r="Q3" s="49" t="s">
+      <c r="N4" s="27" t="s">
         <v>259</v>
       </c>
-      <c r="R3" s="49" t="s">
+      <c r="O4" s="48" t="s">
         <v>260</v>
       </c>
-      <c r="S3" s="49" t="s">
+      <c r="P4" s="48" t="s">
         <v>261</v>
       </c>
-      <c r="T3" s="49" t="s">
+      <c r="Q4" s="48" t="s">
         <v>262</v>
       </c>
-      <c r="U3" s="49" t="s">
+      <c r="R4" s="48" t="s">
         <v>263</v>
       </c>
-      <c r="V3" s="49" t="s">
+      <c r="S4" s="48" t="s">
         <v>264</v>
       </c>
-      <c r="W3" s="49" t="s">
+      <c r="T4" s="48" t="s">
         <v>265</v>
       </c>
-      <c r="X3" s="50" t="s">
+      <c r="U4" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="Y3" s="50"/>
-[...13 lines deleted...]
-      <c r="B4" s="28" t="s">
+      <c r="V4" s="48" t="s">
         <v>267</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="W4" s="48" t="s">
         <v>268</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="X4" s="27" t="s">
         <v>269</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="Y4" s="49"/>
+      <c r="AA4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AG4" s="49"/>
+    </row>
+    <row r="5" spans="1:33" ht="62" x14ac:dyDescent="0.35">
+      <c r="A5" s="27" t="s">
         <v>270</v>
       </c>
-      <c r="F4" s="28" t="s">
+      <c r="B5" s="27" t="s">
+        <v>428</v>
+      </c>
+      <c r="C5" s="27" t="s">
+        <v>429</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>430</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>431</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>432</v>
+      </c>
+      <c r="G5" s="27" t="s">
         <v>271</v>
       </c>
-      <c r="G4" s="28" t="s">
+      <c r="H5" s="27" t="str">
+        <v>OMS</v>
+      </c>
+      <c r="K5" s="27" t="s">
+        <v>256</v>
+      </c>
+      <c r="L5" s="51" t="s">
         <v>272</v>
       </c>
-      <c r="H4" s="28" t="str">
-[...2 lines deleted...]
-      <c r="I4" s="28" t="s">
+      <c r="M5" s="51" t="s">
         <v>273</v>
       </c>
-      <c r="J4" s="28" t="s">
+      <c r="N5" s="27" t="s">
         <v>274</v>
       </c>
-      <c r="K4" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L4" s="52" t="s">
+      <c r="O5" s="48" t="s">
         <v>275</v>
       </c>
-      <c r="M4" s="52" t="s">
+      <c r="P5" s="48" t="s">
         <v>276</v>
       </c>
-      <c r="N4" s="28" t="s">
+      <c r="Q5" s="48" t="s">
         <v>277</v>
       </c>
-      <c r="O4" s="49" t="s">
+      <c r="R5" s="48" t="s">
         <v>278</v>
       </c>
-      <c r="P4" s="49" t="s">
+      <c r="S5" s="48" t="s">
         <v>279</v>
       </c>
-      <c r="Q4" s="49" t="s">
+      <c r="U5" s="48" t="s">
         <v>280</v>
       </c>
-      <c r="R4" s="49" t="s">
+      <c r="V5" s="48" t="s">
         <v>281</v>
       </c>
-      <c r="S4" s="49" t="s">
+      <c r="W5" s="48" t="s">
         <v>282</v>
       </c>
-      <c r="T4" s="49" t="s">
+      <c r="X5" s="27" t="s">
         <v>283</v>
       </c>
-      <c r="U4" s="49" t="s">
+      <c r="Y5" s="49"/>
+      <c r="AA5" s="49"/>
+      <c r="AE5" s="49"/>
+      <c r="AG5" s="49"/>
+    </row>
+    <row r="6" spans="1:33" ht="65" x14ac:dyDescent="0.35">
+      <c r="A6" s="27" t="s">
         <v>284</v>
       </c>
-      <c r="V4" s="49" t="s">
+      <c r="B6" s="27" t="s">
+        <v>433</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>435</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>436</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>437</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>285</v>
       </c>
-      <c r="W4" s="49" t="s">
+      <c r="H6" s="27" t="str">
+        <v>Centres de contrôle et de prévention des maladies</v>
+      </c>
+      <c r="L6" s="51" t="s">
         <v>286</v>
       </c>
-      <c r="X4" s="28" t="s">
+      <c r="M6" s="51" t="s">
         <v>287</v>
       </c>
-      <c r="Y4" s="50"/>
-[...5 lines deleted...]
-      <c r="A5" s="28" t="s">
+      <c r="N6" s="27" t="s">
         <v>288</v>
       </c>
-      <c r="B5" s="28" t="s">
+      <c r="O6" s="48" t="s">
         <v>289</v>
       </c>
-      <c r="C5" s="28" t="s">
+      <c r="P6" s="48" t="s">
         <v>290</v>
       </c>
-      <c r="D5" s="28" t="s">
+      <c r="Q6" s="48" t="s">
         <v>291</v>
       </c>
-      <c r="E5" s="28" t="s">
+      <c r="R6" s="48" t="s">
         <v>292</v>
       </c>
-      <c r="F5" s="28" t="s">
+      <c r="S6" s="48" t="s">
         <v>293</v>
       </c>
-      <c r="G5" s="28" t="s">
+      <c r="U6" s="48" t="s">
         <v>294</v>
       </c>
-      <c r="H5" s="28" t="str">
-[...5 lines deleted...]
-      <c r="L5" s="52" t="s">
+      <c r="V6" s="48" t="s">
         <v>295</v>
       </c>
-      <c r="M5" s="52" t="s">
+      <c r="W6" s="48" t="s">
         <v>296</v>
       </c>
-      <c r="N5" s="28" t="s">
+      <c r="X6" s="48" t="s">
         <v>297</v>
       </c>
-      <c r="O5" s="49" t="s">
+      <c r="Z6" s="48"/>
+      <c r="AB6" s="48"/>
+    </row>
+    <row r="7" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="26"/>
+      <c r="B7" s="27" t="s">
+        <v>438</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>439</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>440</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>441</v>
+      </c>
+      <c r="G7" s="27" t="s">
         <v>298</v>
       </c>
-      <c r="P5" s="49" t="s">
+      <c r="H7" s="27" t="str">
+        <v>Fondations CDC</v>
+      </c>
+      <c r="L7" s="51" t="s">
         <v>299</v>
       </c>
-      <c r="Q5" s="49" t="s">
+      <c r="M7" s="51" t="s">
         <v>300</v>
       </c>
-      <c r="R5" s="49" t="s">
+      <c r="N7" s="27" t="s">
         <v>301</v>
       </c>
-      <c r="S5" s="49" t="s">
+      <c r="O7" s="48" t="s">
         <v>302</v>
       </c>
-      <c r="U5" s="49" t="s">
+      <c r="P7" s="48"/>
+      <c r="Q7" s="48" t="s">
         <v>303</v>
       </c>
-      <c r="V5" s="49" t="s">
+      <c r="R7" s="48" t="s">
         <v>304</v>
       </c>
-      <c r="W5" s="49" t="s">
+      <c r="S7" s="48" t="s">
         <v>305</v>
       </c>
-      <c r="X5" s="28" t="s">
+      <c r="U7" s="48" t="s">
         <v>306</v>
       </c>
-      <c r="Y5" s="50"/>
-[...5 lines deleted...]
-      <c r="A6" s="28" t="s">
+      <c r="V7" s="48" t="s">
         <v>307</v>
       </c>
-      <c r="B6" s="28" t="s">
+      <c r="X7" s="27" t="s">
         <v>308</v>
       </c>
-      <c r="C6" s="28" t="s">
+    </row>
+    <row r="8" spans="1:33" ht="170.5" x14ac:dyDescent="0.35">
+      <c r="B8" s="27" t="s">
+        <v>442</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>443</v>
+      </c>
+      <c r="F8" s="27" t="s">
+        <v>444</v>
+      </c>
+      <c r="G8" s="27" t="s">
         <v>309</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="H8" s="27" t="str">
+        <v>Banque mondiale</v>
+      </c>
+      <c r="L8" s="51" t="s">
         <v>310</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="M8" s="51" t="s">
         <v>311</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="N8" s="27" t="s">
         <v>312</v>
       </c>
-      <c r="G6" s="28" t="s">
+      <c r="O8" s="48" t="s">
         <v>313</v>
       </c>
-      <c r="H6" s="28" t="str">
-[...2 lines deleted...]
-      <c r="L6" s="52" t="s">
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48" t="s">
         <v>314</v>
       </c>
-      <c r="M6" s="52" t="s">
+      <c r="R8" s="48" t="s">
         <v>315</v>
       </c>
-      <c r="N6" s="28" t="s">
+      <c r="V8" s="48" t="s">
         <v>316</v>
       </c>
-      <c r="O6" s="49" t="s">
+      <c r="X8" s="27" t="s">
         <v>317</v>
       </c>
-      <c r="P6" s="49" t="s">
+    </row>
+    <row r="9" spans="1:33" ht="65" x14ac:dyDescent="0.35">
+      <c r="B9" s="27" t="s">
+        <v>445</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>446</v>
+      </c>
+      <c r="F9" s="27" t="s">
+        <v>447</v>
+      </c>
+      <c r="G9" s="27" t="s">
+        <v>412</v>
+      </c>
+      <c r="L9" s="51" t="s">
         <v>318</v>
       </c>
-      <c r="Q6" s="49" t="s">
+      <c r="M9" s="51" t="s">
         <v>319</v>
       </c>
-      <c r="R6" s="49" t="s">
+      <c r="N9" s="27" t="s">
         <v>320</v>
       </c>
-      <c r="S6" s="49" t="s">
+      <c r="O9" s="48" t="s">
         <v>321</v>
       </c>
-      <c r="U6" s="49" t="s">
+      <c r="P9" s="48"/>
+      <c r="Q9" s="48" t="s">
         <v>322</v>
       </c>
-      <c r="V6" s="49" t="s">
+      <c r="X9" s="27" t="s">
         <v>323</v>
       </c>
-      <c r="W6" s="49" t="s">
+    </row>
+    <row r="10" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="B10" s="27" t="s">
+        <v>448</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>449</v>
+      </c>
+      <c r="F10" s="27" t="s">
+        <v>450</v>
+      </c>
+      <c r="G10" s="27" t="s">
+        <v>411</v>
+      </c>
+      <c r="L10" s="51" t="s">
         <v>324</v>
       </c>
-      <c r="X6" s="49" t="s">
+      <c r="M10" s="51" t="s">
         <v>325</v>
       </c>
-      <c r="Z6" s="49"/>
-[...4 lines deleted...]
-      <c r="B7" s="28" t="s">
+      <c r="N10" s="27" t="s">
         <v>326</v>
       </c>
-      <c r="C7" s="28" t="s">
+      <c r="O10" s="48" t="s">
         <v>327</v>
       </c>
-      <c r="D7" s="28" t="s">
+      <c r="P10" s="47"/>
+      <c r="Q10" s="48"/>
+      <c r="X10" s="27" t="s">
         <v>328</v>
       </c>
-      <c r="E7" s="28" t="s">
+    </row>
+    <row r="11" spans="1:33" ht="65" x14ac:dyDescent="0.35">
+      <c r="B11" s="27" t="s">
+        <v>451</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>452</v>
+      </c>
+      <c r="F11" s="27" t="s">
+        <v>453</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>410</v>
+      </c>
+      <c r="L11" s="51" t="s">
         <v>329</v>
       </c>
-      <c r="F7" s="28" t="s">
+      <c r="M11" s="51" t="s">
         <v>330</v>
       </c>
-      <c r="G7" s="28" t="s">
+      <c r="O11" s="48" t="s">
         <v>331</v>
       </c>
-      <c r="H7" s="28" t="str">
-[...2 lines deleted...]
-      <c r="L7" s="52" t="s">
+      <c r="P11" s="50"/>
+      <c r="X11" s="27" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="B12" s="27" t="s">
+        <v>454</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="L12" s="51" t="s">
         <v>332</v>
       </c>
-      <c r="M7" s="52" t="s">
+      <c r="O12" s="48" t="s">
         <v>333</v>
       </c>
-      <c r="N7" s="28" t="s">
+      <c r="X12" s="27" t="s">
         <v>334</v>
       </c>
-      <c r="O7" s="49" t="s">
+    </row>
+    <row r="13" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="B13" s="27" t="s">
+        <v>457</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>458</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>461</v>
+      </c>
+      <c r="L13" s="51" t="s">
         <v>335</v>
       </c>
-      <c r="P7" s="49"/>
-      <c r="Q7" s="49" t="s">
+      <c r="O13" s="48" t="s">
         <v>336</v>
       </c>
-      <c r="R7" s="49" t="s">
+      <c r="X13" s="27" t="s">
         <v>337</v>
       </c>
-      <c r="S7" s="49" t="s">
+    </row>
+    <row r="14" spans="1:33" ht="65" x14ac:dyDescent="0.35">
+      <c r="B14" s="27" t="s">
+        <v>459</v>
+      </c>
+      <c r="C14" s="27" t="s">
+        <v>460</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>464</v>
+      </c>
+      <c r="L14" s="51" t="s">
         <v>338</v>
       </c>
-      <c r="U7" s="49" t="s">
+      <c r="O14" s="48" t="s">
         <v>339</v>
       </c>
-      <c r="V7" s="49" t="s">
+      <c r="X14" s="27" t="s">
         <v>340</v>
       </c>
-      <c r="X7" s="28" t="s">
+    </row>
+    <row r="15" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="B15" s="27" t="s">
+        <v>462</v>
+      </c>
+      <c r="C15" s="27" t="s">
+        <v>463</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>467</v>
+      </c>
+      <c r="L15" s="51" t="s">
         <v>341</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="28" t="s">
+      <c r="O15" s="48" t="s">
         <v>342</v>
       </c>
-      <c r="C8" s="28" t="s">
+      <c r="X15" s="27" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="B16" s="27" t="s">
+        <v>465</v>
+      </c>
+      <c r="C16" s="27" t="s">
+        <v>466</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>470</v>
+      </c>
+      <c r="L16" s="51" t="s">
         <v>343</v>
       </c>
-      <c r="F8" s="28" t="s">
+      <c r="O16" s="48" t="s">
         <v>344</v>
       </c>
-      <c r="G8" s="28" t="s">
+    </row>
+    <row r="17" spans="2:15" ht="52" x14ac:dyDescent="0.35">
+      <c r="B17" s="27" t="s">
+        <v>468</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>469</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>472</v>
+      </c>
+      <c r="L17" s="51" t="s">
         <v>345</v>
       </c>
-      <c r="H8" s="28" t="str">
-[...2 lines deleted...]
-      <c r="L8" s="52" t="s">
+      <c r="O17" s="48" t="s">
         <v>346</v>
       </c>
-      <c r="M8" s="52" t="s">
+    </row>
+    <row r="18" spans="2:15" ht="52" x14ac:dyDescent="0.35">
+      <c r="C18" s="27" t="s">
+        <v>471</v>
+      </c>
+      <c r="F18" s="27" t="s">
+        <v>474</v>
+      </c>
+      <c r="L18" s="51" t="s">
         <v>347</v>
       </c>
-      <c r="N8" s="28" t="s">
+      <c r="O18" s="48" t="s">
         <v>348</v>
       </c>
-      <c r="O8" s="49" t="s">
+    </row>
+    <row r="19" spans="2:15" ht="52" x14ac:dyDescent="0.35">
+      <c r="C19" s="27" t="s">
+        <v>473</v>
+      </c>
+      <c r="F19" s="27" t="s">
+        <v>476</v>
+      </c>
+      <c r="L19" s="51" t="s">
         <v>349</v>
       </c>
-      <c r="P8" s="49"/>
-[...242 lines deleted...]
-      <c r="O19" s="49"/>
+      <c r="O19" s="48"/>
     </row>
     <row r="20" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C20" s="28" t="s">
-[...6 lines deleted...]
-      <c r="O20" s="51"/>
+      <c r="C20" s="27" t="s">
+        <v>475</v>
+      </c>
+      <c r="F20" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="L20" s="52"/>
+      <c r="O20" s="50"/>
     </row>
     <row r="21" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C21" s="28" t="s">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="C21" s="27" t="s">
+        <v>477</v>
+      </c>
+      <c r="F21" s="27" t="s">
+        <v>480</v>
       </c>
     </row>
     <row r="22" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C22" s="28" t="s">
-[...3 lines deleted...]
-        <v>422</v>
+      <c r="C22" s="27" t="s">
+        <v>479</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>482</v>
       </c>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C23" s="28" t="s">
-[...3 lines deleted...]
-        <v>424</v>
+      <c r="C23" s="27" t="s">
+        <v>481</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="24" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C24" s="28" t="s">
-[...3 lines deleted...]
-        <v>426</v>
+      <c r="C24" s="27" t="s">
+        <v>483</v>
+      </c>
+      <c r="F24" s="27" t="s">
+        <v>486</v>
       </c>
     </row>
     <row r="25" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C25" s="28" t="s">
-[...3 lines deleted...]
-        <v>428</v>
+      <c r="C25" s="27" t="s">
+        <v>485</v>
+      </c>
+      <c r="F25" s="27" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="26" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C26" s="28" t="s">
-[...3 lines deleted...]
-        <v>430</v>
+      <c r="C26" s="27" t="s">
+        <v>487</v>
+      </c>
+      <c r="F26" s="27" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="27" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C27" s="28" t="s">
-[...3 lines deleted...]
-        <v>432</v>
+      <c r="C27" s="27" t="s">
+        <v>489</v>
+      </c>
+      <c r="F27" s="27" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="28" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C28" s="28" t="s">
-[...3 lines deleted...]
-        <v>434</v>
+      <c r="C28" s="27" t="s">
+        <v>491</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="29" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C29" s="28" t="s">
-[...3 lines deleted...]
-        <v>436</v>
+      <c r="C29" s="27" t="s">
+        <v>493</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="30" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="C30" s="28" t="s">
-[...3 lines deleted...]
-        <v>438</v>
+      <c r="C30" s="27" t="s">
+        <v>495</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>497</v>
       </c>
     </row>
     <row r="31" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="F31" s="28" t="s">
-        <v>439</v>
+      <c r="F31" s="27" t="s">
+        <v>498</v>
       </c>
     </row>
     <row r="32" spans="2:15" x14ac:dyDescent="0.35">
-      <c r="F32" s="28" t="s">
-        <v>440</v>
+      <c r="F32" s="27" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="33" spans="6:6" x14ac:dyDescent="0.35">
-      <c r="F33" s="28" t="s">
-        <v>441</v>
+      <c r="F33" s="27" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="6:6" x14ac:dyDescent="0.35">
-      <c r="F34" s="28" t="s">
-        <v>442</v>
+      <c r="F34" s="27" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="35" spans="6:6" x14ac:dyDescent="0.35">
-      <c r="F35" s="28" t="s">
-        <v>443</v>
+      <c r="F35" s="27" t="s">
+        <v>502</v>
       </c>
     </row>
     <row r="36" spans="6:6" x14ac:dyDescent="0.35">
-      <c r="F36" s="28" t="s">
-[...50 lines deleted...]
-        <v>453</v>
+      <c r="F36" s="27" t="s">
+        <v>503</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="30" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12300,54 +11446,54 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="93cb0222-e980-4273-ad97-85dba3159c09" ContentTypeId="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6cd9352-8937-4446-be7c-c415f39bf7ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d0706217-df7c-4bf4-936d-b09aa3b837af" xsi:nil="true"/>
-    <_dlc_DocId xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">GAVI-1756984991-1160146</_dlc_DocId>
+    <_dlc_DocId xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">GAVI-1756984991-1162118</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">
-      <Url>https://gavinet.sharepoint.com/teams/PAP/mon/_layouts/15/DocIdRedir.aspx?ID=GAVI-1756984991-1160146</Url>
-      <Description>GAVI-1756984991-1160146</Description>
+      <Url>https://gavinet.sharepoint.com/teams/PAP/mon/_layouts/15/DocIdRedir.aspx?ID=GAVI-1756984991-1162118</Url>
+      <Description>GAVI-1756984991-1162118</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Gavi Document" ma:contentTypeID="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E" ma:contentTypeVersion="212" ma:contentTypeDescription="Gavi Document content type " ma:contentTypeScope="" ma:versionID="0dfc4237cdcaa6618f0677c2fbac7698">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0706217-df7c-4bf4-936d-b09aa3b837af" xmlns:ns3="55894003-98dc-4f3e-8669-85b90bdbcc8c" xmlns:ns4="e6cd9352-8937-4446-be7c-c415f39bf7ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83200b1380c02637f6a6655f1dd31684" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <xsd:import namespace="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <xsd:import namespace="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -12683,51 +11829,51 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Friederike Teutsch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>24d1f319-9af2-425c-93e8-5e7e1d8ed849</vt:lpwstr>
+    <vt:lpwstr>cced9619-97f2-4b00-9d36-6889f1e46a34</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SetDate">
     <vt:lpwstr>2021-02-03T21:07:07Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Name">
     <vt:lpwstr>0a957285-7815-485a-9751-5b273b784ad5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SiteId">
     <vt:lpwstr>1de6d9f3-0daf-4df6-b9d6-5959f16f6118</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ActionId">
     <vt:lpwstr>454465f7-6727-4445-8f3b-00007a50ac9f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>