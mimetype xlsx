--- v1 (2026-09-23)
+++ v2 (2026-10-13)
@@ -12,84 +12,84 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/GMS GAF Documents/Published/20260813-updated-version-not yet published/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/03. Funding Guidelines Update/Published/20260928/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="347" documentId="13_ncr:1_{C6DFF7AD-3EDB-4CBD-8AAD-1AFCF98A4424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EC8B4105-AA4C-49BA-A5B3-99B9EA41B450}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="I2yHwVTDt5fg9Me3dFEfZghi3o7qmBp6lRf3Fz4sMac3IMapJ7R8BO4AW/GOwZZmiUbP7BN3fER0qipYqRggnA==" workbookSaltValue="7vtZagLxFVCV0HooR30xDQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="822" documentId="13_ncr:1_{C6DFF7AD-3EDB-4CBD-8AAD-1AFCF98A4424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CCB6D0B0-1323-4B7A-AC32-6D076B091D63}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="LFih8SqAPH7O8xmcGkUBgMTAwpKjWnT1lj7t5czoJAf8DIVJ93J7TVvHBW07veLb/NCsLR7fcThSqJKrKgm/bA==" workbookSaltValue="+3KlTs1mNtuPZyfvl86ggQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="775" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="2" activeTab="2" xr2:uid="{277ECF25-F9A9-4767-8B9A-9A5ED88ABE2D}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions - Cadre Résultats&gt;" sheetId="22" r:id="rId1"/>
     <sheet name="Détails de la Subvention" sheetId="21" r:id="rId2"/>
     <sheet name="Cadre de Résultats" sheetId="20" r:id="rId3"/>
     <sheet name="Indicateurs - Référence" sheetId="23" r:id="rId4"/>
     <sheet name="Acronymes" sheetId="25" r:id="rId5"/>
     <sheet name="DropDowns and Filters" sheetId="16" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Chaîne_d’approvisionnement">'DropDowns and Filters'!$R$2:$R$17</definedName>
     <definedName name="Création_de_la_demande_et_mobilisation_communautaire">'DropDowns and Filters'!$U$2:$U$17</definedName>
     <definedName name="Données__suivi_et_apprentissage__MAPI">'DropDowns and Filters'!$S$2:$S$17</definedName>
-    <definedName name="Essentiel">'DropDowns and Filters'!$C$2:$C$53</definedName>
+    <definedName name="Essentiel">'DropDowns and Filters'!$C$2:$C$55</definedName>
     <definedName name="Financement_de_la_santé">'DropDowns and Filters'!$W$2:$W$17</definedName>
-    <definedName name="Fort_impact">'DropDowns and Filters'!$D$2:$D$53</definedName>
+    <definedName name="Fort_impact">'DropDowns and Filters'!$D$2:$D$55</definedName>
     <definedName name="Fragiles_et_en_conflit">'DropDowns and Filters'!$B$2:$B$17</definedName>
-    <definedName name="Gestion_des_ressources_humaines">'DropDowns and Filters'!$Q$2:$Q$17</definedName>
+    <definedName name="Gestion_des_ressources_humaines">'DropDowns and Filters'!$Q$2:$Q$18</definedName>
     <definedName name="Gouvernance__politique__planification_stratégique_et_gestion_des_programmes">'DropDowns and Filters'!$V$2:$V$17</definedName>
-    <definedName name="Niveau_de_résultats">'DropDowns and Filters'!$O$2:$O$17</definedName>
-[...2 lines deleted...]
-    <definedName name="Segment_de_pays">'DropDowns and Filters'!$A$2:$A$53</definedName>
+    <definedName name="Niveau_de_résultats">'DropDowns and Filters'!$O$2:$O$29</definedName>
+    <definedName name="Phase_catalytique">'DropDowns and Filters'!$F$2:$F$55</definedName>
+    <definedName name="Prestation_de_services">'DropDowns and Filters'!$P$2:$P$23</definedName>
+    <definedName name="Segment_de_pays">'DropDowns and Filters'!$A$2:$A$55</definedName>
     <definedName name="Surveillance">'DropDowns and Filters'!$T$2:$T$17</definedName>
     <definedName name="Transition_accélérée">'DropDowns and Filters'!$E$2:$E52</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -99,213 +99,180 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="909" uniqueCount="536">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Indicateurs, données de référence et cibles du cadre de résultats au titre de Gavi 6.0</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(1) Cliquez sur les cellules contenant des chiffres rouges entre parenthèses pour faire apparaître les instructions.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Indicateur</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Domaine du cadre programmatique (Indicateurs personnalisés)</t>
+      <t>Responsable de l’indicateur (bénéficiaire des fonds)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Responsable de l’indicateur (bénéficiaire des fonds)</t>
+      <t>Source des données</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Source des données</t>
+      <t>Type de données</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Type de données</t>
+      <t>Année de référence</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Année de référence</t>
+      <t>Valeur de référence</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Valeur de référence</t>
+      <t>Cible</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Cible</t>
-[...10 lines deleted...]
-      </rPr>
       <t>COMMENTAIRES</t>
-    </r>
-[...20 lines deleted...]
-      <t>(3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>WUENIC et WPP de la Division de la population des Nations Unies</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Nombre</t>
     </r>
   </si>
   <si>
@@ -1245,62 +1212,50 @@
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF31483D"/>
         <rFont val="Malgun Gothic"/>
         <family val="2"/>
       </rPr>
       <t>Fondations CDC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF31483D"/>
         <rFont val="Malgun Gothic"/>
         <family val="2"/>
       </rPr>
       <t>Banque mondiale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <b/>
-[...10 lines deleted...]
-      <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Voici une liste des indicateurs pouvant faire l’objet d’un suivi à travers le cadre de responsabilisation en matière de subventions. Cette liste est uniquement fournie à titre de référence. Elle vous permet de consulter l’ensemble des indicateurs dans un seul et même onglet, plutôt que dans les différentes listes déroulantes du modèle. Veuillez noter que tous ces indicateurs n’exigent pas nécessairement de données de référence, de cibles, ni de communication active par les pays. Les exigences relatives à chaque groupe d’indicateurs sont indiquées.
 Veuillez noter que cette liste contient les indicateurs personnalisés qu’il est </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">possible </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Arial"/>
@@ -1375,61 +1330,50 @@
         <scheme val="minor"/>
       </rPr>
       <t>Fournies par le pays</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec DTC3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Nombre d’enfants vaccinés avec VAR1</t>
-    </r>
-[...9 lines deleted...]
-      <t>Nombre d’enfants vaccinés avec VAR2 (si introduit)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Nombre d’enfants vaccinés contre le VPH (si introduit)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Nombre d’enfants ayant bénéficié de vaccin(s) nouvellement introduit(s)
 (Pour chaque antigène introduit durant la subvention)
 </t>
     </r>
@@ -1453,61 +1397,50 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Couverture des campagnes préventives
 (Pour chaque antigène utilisé dans le cadre de campagnes durant la subvention)
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Vaccin anti-VPH, VAR, vaccin contre la rougeole-rubéole, vaccin contre la fièvre jaune, vaccin contre la méningite A, VMCM, VTC, vaccin contre l’encéphalite japonaise, VCO, VPC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Données administratives ou issues d’enquêtes (couverture post-campagne/auprès des ménages), ou autres</t>
-[...9 lines deleted...]
-      </rPr>
       <t>Rapidité de détection des flambées épidémiques et de riposte 
 (Pour chaque campagne de riposte à une flambée soutenue par des mécanismes du Groupe international de coordination et du Partenariat contre la rougeole et la rubéole)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Groupe international de coordination, Partenariat contre la rougeole et la rubéole, OMS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Pourcentage de cofinancement atteint</t>
     </r>
@@ -1775,187 +1708,77 @@
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Indicateurs personnalisés (sélectionnés et communiqués par chaque bénéficiaire ; cibles et données de référence requises)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Suggestion : données administratives, échantillonnage d’assurance qualité par lot, enquête auprès des ménages, ou autres</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Nombre d’enfants vaccinés avec DTC3 dans [région ciblée] </t>
-[...58 lines deleted...]
-      </rPr>
       <t>Couverture vaccinale de DTC3 (source alternative)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale de VAR1 (source alternative)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Couverture vaccinale de VAR2 (si introduit) (source alternative)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Calibri"/>
-[...48 lines deleted...]
-        <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Échantillonnage d’assurance qualité par lot</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage d’enfants précédemment non vaccinés atteints par les campagnes de prévention contre la rougeole</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -2020,70 +1843,50 @@
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de structures de santé offrant des services de vaccination systématique (ventilation par mode de mise en œuvre – fixe, de proximité, mobile) </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Suggestion : FASTR, HeRAMS, AHEAD, autre évaluation rapide des structures de santé</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Pourcentage de structures de santé offrant des services de vaccination systématique dans le cadre d’une prestation de services intégrés (ventilation par mode de mise en œuvre – fixe, de proximité, mobile)</t>
-[...18 lines deleted...]
-      </rPr>
       <t>Pourcentage de paiements versés aux agentes et agents de santé par voie numérique (ventilation suggérée : paiements effectués dans les délais et tous les paiements)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Gestion des ressources humaines</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>À déterminer par le bénéficiaire</t>
     </r>
   </si>
@@ -2323,247 +2126,236 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Pourcentage d’éléments suivis dans le système de surveillance de la vaccination au niveau de la prestation de services (couverture et abandon, stocks de vaccins, disponibilité des ressources humaines, séances organisées, surveillance des maladies, disponibilité du matériel et de l’équipement) </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Taux d’incidence de la rougeole (nombre de cas pour 1 000 000 habitants)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Taux de cas suspectés de rougeole et de rubéole qui ont été écartés (nombre de cas suspectés écartés pour 100 000 habitants)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Pourcentage de districts ne signalant aucun cas suspecté de maladies évitables par la vaccination </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants souhaitant que leur enfant reçoive l’ensemble des vaccins recommandés</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Surveillance</t>
-[...29 lines deleted...]
-      <t>Pourcentage de parents/proches aidants souhaitant que leur enfant reçoive l’ensemble des vaccins recommandés</t>
+      <t>Création de la demande et mobilisation communautaire</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Création de la demande et mobilisation communautaire</t>
+      <t>Suggestion : enquête auprès des ménages, enquête sur les facteurs comportementaux et sociaux, échantillonnage d’assurance qualité par lot</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants déclarant peu d’obstacles comportementaux et sociaux à la vaccination (indicateur composite)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants déclarant que les vaccins sont importants pour la santé de leur enfant</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants rencontrant des difficultés d’ordre pratique pour faire vacciner leur enfant (coût, accès, temps d’absence du domicile ou du travail, etc.)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants déclarant que la plupart de leurs proches souhaitent que leur enfant soit vacciné</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de femmes déclarant ne pas avoir besoin de demander une autorisation pour faire vacciner leur enfant</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fonctionnalité du Groupe technique consultatif national sur la vaccination</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de districts disposant d’un organisme fonctionnel de gestion de la vaccination (doté d’une structure, d’effectifs et de compétences bien définis)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de décisions du Groupe technique consultatif national sur la vaccination étayées par des données mises en œuvre dans les délais fixés</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de districts organisant des réunions trimestrielles d’évaluation du PEV</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé disposant de microplans à jour</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage d’examens réguliers des programmes et des performances reposant sur des données et des éléments probants planifiés au regard des examens effectivement réalisés</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de régions/divisions infranationales fournissant des vaccins nouvellement introduits</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de la contribution nationale aux dépenses totales du PEV</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Suggestion : enquête auprès des ménages, enquête sur les facteurs comportementaux et sociaux, échantillonnage d’assurance qualité par lot</t>
-[...139 lines deleted...]
-      </rPr>
       <t>Financement de la santé</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de financement de la vaccination mutualisé avec des financements destinés aux soins de santé primaires/à la couverture sanitaire universelle</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de rapports financiers précis envoyés à Gavi dans les délais fixés</t>
     </r>
   </si>
   <si>
     <r>
@@ -2729,62 +2521,50 @@
       <t>Domaine du cadre programmatique (Indicateurs personnalisés)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Niveau de résultats</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Données, suivi et apprentissage, MAPI</t>
-    </r>
-[...10 lines deleted...]
-      <t>Surveillance</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Création de la demande et mobilisation communautaire</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Gouvernance, politique, planification stratégique et gestion des programmes</t>
     </r>
@@ -2874,61 +2654,50 @@
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (VPH)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Niveau de résultats</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Nombre d’enfants vaccinés avec DTC1 dans [région ciblée] </t>
-[...9 lines deleted...]
-      </rPr>
       <t>Pourcentage de districts bénéficiant d’une subvention de Gavi offrant une prestation de services mobiles </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de paiements versés aux agentes et agents de santé par voie numérique (ventilation suggérée : paiements effectués dans les délais et tous les paiements)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de structures de santé communiquant des données de surveillance de la température</t>
     </r>
   </si>
@@ -3048,61 +2817,50 @@
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Couverture des campagnes préventives (rougeole)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Prestation de services</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Nombre d’enfants vaccinés avec DTC3 dans [région ciblée] </t>
-[...9 lines deleted...]
-      </rPr>
       <t>Pourcentage de structures de santé remplissant l’ensemble des critères de préparation des services (indicateur composite des structures de santé)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Pourcentage de structures de santé ayant fait l’objet d’au moins une visite de supervision formative au cours des trois derniers mois  </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pourcentage de structures de santé ayant enregistré des écarts de température au cours des 3 derniers mois</t>
     </r>
   </si>
@@ -3190,1039 +2948,930 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Autre (veuillez préciser)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Annuelle</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin anti-VPH nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (rougeole-rubéole)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gestion des ressources humaines</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé offrant des services de vaccination systématique (ventilation par mode de mise en œuvre – fixe, de proximité, mobile) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nombre d’agentes et agents de santé formés à la vaccination à travers des approches numériques/mixtes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage des corrections/décisions proposées par le groupe de travail technique mises en œuvre dans les délais convenus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage d’agentes et agents de santé formés à l’analyse, la visualisation et l’utilisation des données</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Pourcentage de districts ne signalant aucun cas suspecté de maladies évitables par la vaccination </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants déclarant que les vaccins sont importants pour la santé de leur enfant</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de décisions du Groupe technique consultatif national sur la vaccination étayées par des données mises en œuvre dans les délais fixés</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de rapports financiers précis envoyés à Gavi dans les délais fixés</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête auprès des ménages</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Transition accélérée</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>OMS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (rougeole-rubéole)</t>
-[...142 lines deleted...]
-      <t>OMS</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirougeoleux nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirougeoleux nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (fièvre jaune)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Chaîne d’approvisionnement</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé offrant des services de vaccination systématique dans le cadre d’une prestation de services intégrés (ventilation par mode de mise en œuvre – fixe, de proximité, mobile)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nombre d’agentes et agents de santé formés à travers des approches/programmes de formation intégrés</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Délai moyen de livraison depuis les magasins centraux/des districts vers la structure de santé</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé disposant de données de qualité suffisante concernant la couverture (pas de données manquantes, de valeurs aberrantes ou d’incohérences entre DTC1 et DTC3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants rencontrant des difficultés d’ordre pratique pour faire vacciner leur enfant (coût, accès, temps d’absence du domicile ou du travail, etc.)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de districts organisant des réunions trimestrielles d’évaluation du PEV</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de budgets infranationaux prévoyant une ligne budgétaire dédiée à la vaccination</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>FASTR</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Phase catalytique</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Centres de contrôle et de prévention des maladies</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (fièvre jaune)</t>
-[...131 lines deleted...]
-      <t>Centres de contrôle et de prévention des maladies</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la rougeole et la rubéole nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la rougeole et la rubéole nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (méningite A)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Données, suivi et apprentissage, MAPI</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé offrant des services de vaccination à une fréquence appropriée (ventilation par mode de mise en œuvre – fixe, de proximité, mobile)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Pourcentage de structures de santé comptant au moins un membre du personnel formé pour fournir des services de vaccination </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé disposant d’équipements essentiels et en état de marche pour la vaccination (indicateur composite)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé communiquant des données complètes sur la couverture</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de parents/proches aidants déclarant que la plupart de leurs proches souhaitent que leur enfant soit vacciné</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé disposant de microplans à jour</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Le pays a-t-il inclus le nouveau vaccin dans le plan d’achat de vaccins de l’année suivante ?</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>HeRAMS</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fondations CDC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (méningite A)</t>
-[...120 lines deleted...]
-      <t>Fondations CDC</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de VPC nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de VPC nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (VMCM)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Surveillance</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de structures de santé respectant les normes minimales en matière d’effectifs</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage d’établissements en rupture de stock, par vaccin/motif</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Pourcentage d’éléments suivis dans le système de surveillance de la vaccination au niveau de la prestation de services (couverture et abandon, stocks de vaccins, disponibilité des ressources humaines, séances organisées, surveillance des maladies, disponibilité du matériel et de l’équipement) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de femmes déclarant ne pas avoir besoin de demander une autorisation pour faire vacciner leur enfant</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage d’examens réguliers des programmes et des performances reposant sur des données et des éléments probants planifiés au regard des examens effectivement réalisés</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>AHEAD</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Banque mondiale</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (VMCM)</t>
-[...98 lines deleted...]
-      <t>Banque mondiale</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirotavirus nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirotavirus nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (VTC)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Création de la demande et mobilisation communautaire</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Couverture vaccinale de DTC1 (source alternative)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Pourcentage d’agentes et agents de santé soutenus financièrement par Gavi (rémunérations et/ou mesures incitatives) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Groupe de travail national sur la logistique en matière de vaccination ou équivalent fonctionnel au cours des trois derniers mois (critères de fonctionnalité : structure de coordination en place ; mandat disponible ; calendrier respecté ; examen des données réalisé sur les progrès accomplis ; comptes rendus des réunions disponibles ; actions de suivi approuvées)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pourcentage de régions/divisions infranationales fournissant des vaccins nouvellement introduits</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>eJRF</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (VTC)</t>
-[...65 lines deleted...]
-      <t>eJRF</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose du vaccin contre la fièvre jaune nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose du vaccin contre la fièvre jaune nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (encéphalite japonaise)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gouvernance, politique, planification stratégique et gestion des programmes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Couverture vaccinale de DTC3 (source alternative)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nombre d’agentes et agents de santé déployés dans les communautés à faible couverture vaccinale</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SGIS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (encéphalite japonaise)</t>
-[...43 lines deleted...]
-      <t>SGIS</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antipaludique nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antipaludique nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (VCO)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Financement de la santé</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Couverture vaccinale de VAR1 (source alternative)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Thrive 360</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (VCO)</t>
-[...32 lines deleted...]
-      <t>Thrive 360</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la méningite A nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la méningite A nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Couverture des campagnes préventives (VPC)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Couverture vaccinale de VAR2 (si introduit) (source alternative)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Couverture des campagnes préventives (VPC)</t>
-[...10 lines deleted...]
-      <t>Couverture vaccinale de VAR2 (si introduit) (source alternative)</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de VMCM nouvellement introduit (conformément au calendrier national de vaccination)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Enquête sur les facteurs comportementaux et sociaux</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de VMCM nouvellement introduit (conformément au calendrier national de vaccination)</t>
-[...10 lines deleted...]
-      <t>Couverture vaccinale dans les régions ciblées par le DTC1</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirabique nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Enquête sur les facteurs comportementaux et sociaux</t>
+      <t>Compte à rebours</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin antirabique nouvellement introduit (conformément au calendrier national de vaccination)</t>
-[...10 lines deleted...]
-      <t>Couverture vaccinale dans les régions ciblées par le DTC3</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre l’encéphalite japonaise nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Compte à rebours</t>
+      <t>WUENIC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre l’encéphalite japonaise nouvellement introduit (conformément au calendrier national de vaccination)</t>
-[...21 lines deleted...]
-      <t>WUENIC</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin anti-VRS nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin anti-VRS nouvellement introduit (conformément au calendrier national de vaccination)</t>
-[...10 lines deleted...]
-      <t>Couverture vaccinale dans les régions ciblées par le VAR2 (si introduit)</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de VTC nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de VTC nouvellement introduit (conformément au calendrier national de vaccination)</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de rappel d’un vaccin contenant DTC (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Pourcentage de districts ciblés dépassant le seuil établi pour l’échantillonnage d’assurance qualité par lot</t>
+      <t>Pourcentage d’enfants précédemment non vaccinés atteints par les campagnes de prévention contre la rougeole</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de rappel d’un vaccin contenant DTC (conformément au calendrier national de vaccination)</t>
+      <t>Nombre d’enfants vaccinés avec la dernière dose de VPI nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Pourcentage d’enfants précédemment non vaccinés atteints par les campagnes de prévention contre la rougeole</t>
+      <t>Pourcentage de districts bénéficiant d’une subvention de Gavi où la couverture vaccinale du DTP3 atteint 70 % chez les nourrissons et où le DTP3 a été administré à 70 % des enfants zéro dose âgés de 1 à 2 ans</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Nombre d’enfants vaccinés avec la dernière dose de VPI nouvellement introduit (conformément au calendrier national de vaccination)</t>
-[...19 lines deleted...]
-      </rPr>
       <t>Nombre d’enfants vaccinés avec la dernière dose de vaccin contre la dengue nouvellement introduit (conformément au calendrier national de vaccination)</t>
     </r>
   </si>
   <si>
     <t>Acronymes</t>
   </si>
   <si>
     <t>Signification</t>
   </si>
   <si>
     <t>eJRF</t>
   </si>
   <si>
     <t>Formulaire électronique de rapports conjoints</t>
   </si>
   <si>
     <t>eSIGL</t>
   </si>
   <si>
     <t>Système électronique d’information de gestion logistique</t>
   </si>
   <si>
     <t>FASTR</t>
   </si>
   <si>
@@ -4649,80 +4298,584 @@
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>Saint Vincent and the Grenadines</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>Kosovo</t>
   </si>
   <si>
     <t>EXEMPLE :
 30%</t>
   </si>
   <si>
-    <t>Réduction en pourcentage par rapport à la valeur de référence</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Pourcentage d’examens de routine des performances programmatiques (aux niveaux national et infranational) qui se déroulent selon le calendrier prévu, comme indiqué dans la candidature du pays
 </t>
   </si>
   <si>
     <t>Pourcentage d’examens de routine des performances programmatiques (aux niveaux national et infranational) qui se déroulent selon le calendrier prévu, comme indiqué dans la candidature du pays</t>
   </si>
   <si>
     <t>Bénéficiaire des fonds (Décaissement de Gavi à)</t>
+  </si>
+  <si>
+    <t>Valeur de référence : Gavi fournira le nombre de référence d’enfants zéro dose, sur la base des estimations WUENIC.
+ Cible : Veuillez indiquer la réduction en pourcentage visée par rapport à cette valeur de référence (par exemple : 10 %, 20 % ou 30 %).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Réduction en pourcentage du nombre d’enfants zéro dose par rapport à la valeur de référence </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Réduction en pourcentage du nombre d’enfants zéro dose par rapport à la valeur de référence</t>
+  </si>
+  <si>
+    <t>Fournie par Gavi (nombre d’enfants zéro dose)</t>
+  </si>
+  <si>
+    <t>Pour tous les indicateurs « Nombre d’enfants vaccinés », veuillez saisir le nombre cible d’enfants à vacciner pour l’année spécifiée, et non un total cumulé.</t>
+  </si>
+  <si>
+    <t>Pourcentage de structures de santé offrant des services de vaccination à une fréquence appropriée (ventilation par mode de mise en œuvre – fixe, de proximité, mobile)</t>
+  </si>
+  <si>
+    <t>Pourcentage de structures de santé offrant des services de vaccination systématique dans le cadre d’une prestation de services intégrés (ventilation par mode de mise en œuvre – fixe, de proximité, mobile)</t>
+  </si>
+  <si>
+    <t>Pourcentage des équipements de la chaîne du froid distribués et installés dans les délais prévus par le plan national</t>
+  </si>
+  <si>
+    <t>Suggestion: Registres de livraison du fournisseur ou de l’agent d’approvisionnement, et rapports nationaux d’installation des équipements de la chaîne du froid (CCE).</t>
+  </si>
+  <si>
+    <t>Création de la demande et mobilisation communautaire</t>
+  </si>
+  <si>
+    <t>Suggestion : enquête auprès des ménages, enquête sur les facteurs comportementaux et sociaux, échantillonnage d’assurance qualité par lot</t>
+  </si>
+  <si>
+    <t>Nombre d’enfants vaccinés avec VAR2 (si introduit)</t>
+  </si>
+  <si>
+    <t>Nombre d’enfants vaccinés contre le VPH (si introduit)</t>
+  </si>
+  <si>
+    <t>Sélectionnez dans la liste déroulante</t>
+  </si>
+  <si>
+    <t>Si cet indicateur ne s’applique pas, laissez la ligne vide. Pour ajouter une autre campagne préventive, faites un clic droit sur la ligne, sélectionnez « Insérer », puis copiez la formule et la mise en forme de la ligne précédente.</t>
+  </si>
+  <si>
+    <t>Surveillance des maladies</t>
+  </si>
+  <si>
+    <t>Nombre d’enfants ayant reçu toutes les doses de la primovaccination par le VPI, conformément au calendrier national de vaccination</t>
+  </si>
+  <si>
+    <t>Suggestion : données administratives</t>
+  </si>
+  <si>
+    <t>Suggestion: données administratives ou issues d’enquêtes (couverture post-campagne/auprès des ménages), ou autres</t>
+  </si>
+  <si>
+    <t>Pourcentage d’enfants zéro dose atteints par la campagne</t>
+  </si>
+  <si>
+    <t>Suggestion : données administratives, enquête de couverture post-campagne (PCCS), enquête auprès des ménages ou autre</t>
+  </si>
+  <si>
+    <t>Pourcentage d’enfants atteints par la campagne qui étaient zéro dose</t>
+  </si>
+  <si>
+    <t>Suggestion : Enquête auprès des ménages</t>
+  </si>
+  <si>
+    <t>Taux d’abandon entre la quatrième consultation prénatale (CPN4) et la première dose de vaccin contenant les valences diphtérie-tétanos-coqueluche (DTC1)</t>
+  </si>
+  <si>
+    <t>Fournies par le pays</t>
+  </si>
+  <si>
+    <t>Pourcentage d’établissements proposant des services de vaccination en stratégie fixe dans lesquels la vaccination a été intégrée à d’autres interventions de santé</t>
+  </si>
+  <si>
+    <t>Pourcentage de séances de vaccination en stratégie avancée au cours desquelles la vaccination a été intégrée à d’autres interventions de santé</t>
+  </si>
+  <si>
+    <t>Pourcentage de séances de vaccination en stratégie mobile au cours desquelles la vaccination a été intégrée à d’autres interventions de santé</t>
+  </si>
+  <si>
+    <t>Suggestion : FASTR ou autre évaluation similaire des établissements de santé</t>
+  </si>
+  <si>
+    <t>Suggestion : Fournies par le pays  (système national d’information sanitaire)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Réduction des occasions manquées de vaccination
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Veuillez préciser dans les commentaires la définition utilisée. Par exemple, le pourcentage de consultations auprès de services autres que la vaccination au cours desquelles un enfant éligible est reparti sans avoir reçu toutes les doses de vaccin qui lui étaient dues.)</t>
+    </r>
+  </si>
+  <si>
+    <t>Autre (saisissez les détails)</t>
+  </si>
+  <si>
+    <t>Pourcentage de postes d’agents de santé financés par Gavi et effectivement pourvus</t>
+  </si>
+  <si>
+    <t>Niveau de résultats</t>
+  </si>
+  <si>
+    <t>Suggestion : données administratives, échantillonnage d’assurance qualité par lot, enquête auprès des ménages, ou autres</t>
+  </si>
+  <si>
+    <t>Suggestion : données administratives, échantillonnage d’assurance qualité par lot, enquête auprès des ménages, ou autres (avec une estimation appropriée de la population cible)</t>
+  </si>
+  <si>
+    <t>Taux d’abandon DTC1–DTC3</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Réduction des occasions manquées de vaccination
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Veuillez préciser dans les commentaires la définition utilisée. Par exemple, le pourcentage de consultations auprès de services autres que la vaccination au cours desquelles un enfant éligible est reparti sans avoir reçu toutes les doses de vaccin qui lui étaient dues)</t>
+    </r>
+  </si>
+  <si>
+    <t>Couverture vaccinale de DTC1 (source alternative)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants vaccinés avec DTC3 dans [zone ciblée] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants vaccinés avec VAR1 dans [zone ciblée] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nombre d’enfants âgés entre 1 et &lt;5 ans vaccinés avec DTC1 dans [zone ciblée</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>] 
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants âgés entre 1 et &lt;5 ans vaccinés avec DTC3 dans [zone ciblée] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants âgés entre 1 et &lt;5 ans vaccinés avec VAR1 dans [zone ciblée] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants âgés de &lt;1 an vaccinés avec le DTC1 dans [zone ciblée]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants âgés de &lt;1 an vaccinés avec le DTC3 dans [zone ciblée]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants âgés de &lt;1 an vaccinés avec le VAR1 dans [zone ciblée]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Couverture vaccinale dans les [zones ciblées] par le DTC1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Veuillez remplacer [zones ciblées] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Couverture vaccinale dans les régions ciblées par le DTC3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Veuillez remplacer [zones ciblées] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Couverture vaccinale dans les régions ciblées par le VAR1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zones ciblées] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Couverture vaccinale dans les régions ciblées par le VAR2 (si introduit)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zones ciblées] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre de séances de vaccination soutenues dans la [zone ciblée] (ventilation par mode de mise en œuvre – fixe, de proximité, mobile)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nombre d’enfants âgés de &lt;1 an identifiés et orientés vers les services de vaccination pour recevoir le DTC1 dans la [zone ciblée]</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nombre d’enfants âgés de &lt;1 an identifiés et orientés vers les services de vaccination pour recevoir le DTC3 dans la [zone ciblée]</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants âgés entre 1 et &lt;5 ans identifiés et orientés vers les services de vaccination pour recevoir le DTC1 dans la [zone ciblée]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants âgés entre 1 et &lt;5 ans identifiés et orientés vers les services de vaccination pour recevoir le DTC3 dans la [zone ciblée]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’acteurs de santé communautaire participant à des activités de vaccination soutenues par des OSC dans les [zones ciblées]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [zones ciblées] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pourcentage de zones ciblées dans [brève description de la portée géographique] atteignant le seuil établi selon la méthode d’échantillonnage par lots pour l’assurance de la qualité pour [vaccin/dose]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Veuillez remplacer [brève description de la portée géographique] par une description courte et précise, par exemple « districts ciblés dans les régions du Nord et de l’Est », et indiquer la liste complète des zones ciblées dans le champ « Commentaires ». Veuillez remplacer [vaccin/dose] par l’indicateur de vaccination évalué, par exemple « DTC1 ».)</t>
+    </r>
+  </si>
+  <si>
+    <t>Indicateur</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Nombre d’enfants vaccinés avec DTC1 dans [zone ciblée] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Veuillez remplacer [zone ciblée] par une brève description de la portée géographique, par exemple « districts ciblés dans les régions du Nord et de l’Est », et préciser la liste complète des zones ciblées dans le champ « Commentaires »)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot; (&quot;#,##0.00&quot;)&quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="44" x14ac:knownFonts="1">
+  <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -4965,52 +5118,71 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -5018,50 +5190,56 @@
         <fgColor rgb="FFD7EADA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFAFD3B6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF333F4F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF44546A"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -5294,51 +5472,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="41" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5529,181 +5707,215 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="19" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="13"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="13" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="18" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="13" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="10" fontId="19" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="19" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Comma" xfId="12" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{7E7FE248-275D-4D2C-B52A-C0EFEEEFAA8F}"/>
     <cellStyle name="Hyperlink" xfId="11" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="5" xr:uid="{8D903CB8-655D-4235-B067-402992F265CF}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{4165281A-E863-4D1B-BD7E-6CBE10089822}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{2A6D2ECA-1C3C-4AB7-A155-315A56F1142D}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{68FFB902-2D24-4B70-BE54-1F2D0E06B1AF}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{8FB57427-24A8-4929-91C7-FFEFF16E5E51}"/>
     <cellStyle name="Normal 5 2" xfId="8" xr:uid="{B9994C64-59D7-46EE-BB3C-1446E2817507}"/>
     <cellStyle name="Normal 6" xfId="9" xr:uid="{7D93BAAA-D825-4E00-B617-12ADCB37116E}"/>
     <cellStyle name="Normal 7" xfId="13" xr:uid="{E91F27CE-BF41-4E35-ABBE-9882036A11D5}"/>
     <cellStyle name="Normal 8" xfId="14" xr:uid="{671B235A-E2BC-4762-8FC0-43BDA2502A4F}"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{58C90CB2-CAF0-4ABE-8F67-D39C231DA9D7}"/>
     <cellStyle name="Percent 3" xfId="10" xr:uid="{43ACBF6D-12D2-4052-BE55-AD5316DF154F}"/>
   </cellStyles>
   <dxfs count="24">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
@@ -6084,63 +6296,63 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F77798BB-363E-43A9-88AF-7F3E28F89D6B}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:Q48"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="53.07421875" style="26" customWidth="1"/>
     <col min="2" max="2" width="23.23046875" style="26" customWidth="1"/>
     <col min="3" max="3" width="9.23046875" style="27"/>
     <col min="4" max="4" width="19.3046875" style="27" customWidth="1"/>
     <col min="5" max="5" width="16.4609375" style="27" customWidth="1"/>
     <col min="6" max="12" width="9.23046875" style="27"/>
-    <col min="13" max="13" width="42.765625" style="67" customWidth="1"/>
+    <col min="13" max="13" width="64.07421875" style="67" customWidth="1"/>
     <col min="14" max="16384" width="9.23046875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="78"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
       <c r="K1" s="81"/>
       <c r="L1" s="80"/>
       <c r="M1" s="82"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
     </row>
     <row r="2" spans="1:17" ht="26" x14ac:dyDescent="0.6">
       <c r="A2" s="58" t="s">
@@ -6157,1417 +6369,1419 @@
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="29">
         <v>2026</v>
       </c>
       <c r="I3" s="29">
         <v>2027</v>
       </c>
       <c r="J3" s="29">
         <v>2028</v>
       </c>
       <c r="K3" s="29">
         <v>2029</v>
       </c>
       <c r="L3" s="29">
         <v>2030</v>
       </c>
       <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:17" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A4" s="44" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="44" t="s">
-        <v>402</v>
+        <v>370</v>
       </c>
       <c r="C4" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="E4" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="41" t="s">
+      <c r="F4" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="41" t="s">
+      <c r="G4" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="41" t="s">
+      <c r="H4" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="42" t="s">
+      <c r="I4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="42" t="s">
-[...15 lines deleted...]
-    <row r="5" spans="1:17" ht="62.65" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="5" spans="1:17" ht="62.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="45" t="s">
-        <v>12</v>
+        <v>477</v>
       </c>
       <c r="B5" s="54"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="38" t="s">
-        <v>16</v>
+        <v>479</v>
       </c>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="60" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:17" ht="26" x14ac:dyDescent="0.35">
+        <v>472</v>
+      </c>
+      <c r="M5" s="60" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A6" s="45" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B6" s="57" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E6" s="30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F6" s="33"/>
       <c r="G6" s="33"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
-      <c r="M6" s="69"/>
+      <c r="M6" s="60" t="s">
+        <v>480</v>
+      </c>
     </row>
     <row r="7" spans="1:17" ht="26" x14ac:dyDescent="0.35">
       <c r="A7" s="45" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="31"/>
       <c r="D7" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="56" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G7" s="33"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="69"/>
     </row>
     <row r="8" spans="1:17" ht="26" x14ac:dyDescent="0.35">
       <c r="A8" s="45" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="31"/>
       <c r="D8" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E8" s="30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F8" s="33"/>
       <c r="G8" s="56" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="55" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="M8" s="69"/>
     </row>
     <row r="9" spans="1:17" ht="26" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="31"/>
       <c r="D9" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E9" s="30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="56" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:17" ht="62" x14ac:dyDescent="0.35">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A10" s="45" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B10" s="46"/>
       <c r="C10" s="31"/>
       <c r="D10" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E10" s="30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F10" s="61" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G10" s="61" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
       <c r="J10" s="60" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="K10" s="32"/>
       <c r="L10" s="60" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="M10" s="60" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="41.5" x14ac:dyDescent="0.35">
       <c r="A11" s="45" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="31"/>
       <c r="D11" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E11" s="30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="69"/>
     </row>
     <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A12" s="45" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="31"/>
       <c r="D12" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E12" s="30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="32"/>
       <c r="I12" s="32"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="69"/>
     </row>
     <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A13" s="45" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="31"/>
       <c r="D13" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E13" s="30" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="69"/>
     </row>
     <row r="14" spans="1:17" ht="93" x14ac:dyDescent="0.35">
       <c r="A14" s="45" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B14" s="46"/>
       <c r="C14" s="34"/>
       <c r="D14" s="30" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E14" s="30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="32"/>
       <c r="I14" s="32"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="69"/>
     </row>
     <row r="15" spans="1:17" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A15" s="45" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="34"/>
       <c r="D15" s="30" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E15" s="30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="69"/>
     </row>
     <row r="16" spans="1:17" ht="41.5" x14ac:dyDescent="0.35">
       <c r="A16" s="45" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="31"/>
       <c r="D16" s="30" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E16" s="30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F16" s="31" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G16" s="31" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H16" s="62" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I16" s="36">
         <v>100</v>
       </c>
       <c r="J16" s="36">
         <v>100</v>
       </c>
       <c r="K16" s="36">
         <v>100</v>
       </c>
       <c r="L16" s="36">
         <v>100</v>
       </c>
       <c r="M16" s="69"/>
     </row>
     <row r="17" spans="1:13" ht="62" x14ac:dyDescent="0.35">
       <c r="A17" s="45" t="s">
-        <v>509</v>
+        <v>474</v>
       </c>
       <c r="B17" s="46"/>
       <c r="C17" s="31"/>
       <c r="D17" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E17" s="30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="69"/>
     </row>
     <row r="18" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A18" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C18" s="37"/>
       <c r="D18" s="33"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="37"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="69"/>
     </row>
     <row r="19" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
       <c r="A19" s="53" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="55" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="37"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="69"/>
     </row>
     <row r="20" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A20" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B20" s="33"/>
       <c r="C20" s="55"/>
       <c r="D20" s="56"/>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="37"/>
       <c r="H20" s="32"/>
       <c r="I20" s="32"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="69"/>
     </row>
     <row r="21" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A21" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="37"/>
       <c r="D21" s="56" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="37"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="69"/>
     </row>
     <row r="22" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A22" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B22" s="33"/>
       <c r="C22" s="55"/>
       <c r="D22" s="33"/>
       <c r="E22" s="56" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F22" s="56"/>
       <c r="G22" s="37"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="69"/>
     </row>
     <row r="23" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A23" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="55"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="63"/>
       <c r="G23" s="37"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="69"/>
     </row>
     <row r="24" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
       <c r="A24" s="53" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B24" s="33"/>
       <c r="C24" s="37"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="37"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="69"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A25" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="65"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="65"/>
       <c r="H25" s="66"/>
       <c r="I25" s="66"/>
       <c r="J25" s="66"/>
       <c r="K25" s="66"/>
       <c r="L25" s="66"/>
       <c r="M25" s="69"/>
     </row>
     <row r="26" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A26" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="64" t="s">
+      <c r="D26" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="65" t="s">
+      <c r="E26" s="64" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F26" s="64">
         <v>2025</v>
       </c>
       <c r="G26" s="65">
         <v>75</v>
       </c>
       <c r="H26" s="66"/>
       <c r="I26" s="66"/>
       <c r="J26" s="66"/>
       <c r="K26" s="66"/>
       <c r="L26" s="66">
         <v>95</v>
       </c>
       <c r="M26" s="69"/>
     </row>
-    <row r="27" spans="1:13" ht="77.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:13" ht="62" x14ac:dyDescent="0.35">
       <c r="A27" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="64" t="s">
+      <c r="D27" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="C27" s="65" t="s">
+      <c r="E27" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="D27" s="64" t="s">
+      <c r="G27" s="65" t="s">
+        <v>57</v>
+      </c>
+      <c r="H27" s="66" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I27" s="66"/>
       <c r="J27" s="66"/>
       <c r="K27" s="66">
         <v>80</v>
       </c>
       <c r="L27" s="66"/>
       <c r="M27" s="70" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A28" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B28" s="33"/>
       <c r="C28" s="37"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="37"/>
       <c r="H28" s="32"/>
       <c r="I28" s="32"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="69"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A29" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="37"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="37"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="69"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A30" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="37"/>
       <c r="D30" s="33"/>
       <c r="E30" s="33"/>
       <c r="F30" s="33"/>
       <c r="G30" s="37"/>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="69"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A31" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="37"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="37"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="69"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A32" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B32" s="33"/>
       <c r="C32" s="37"/>
       <c r="D32" s="33"/>
       <c r="E32" s="33"/>
       <c r="F32" s="33"/>
       <c r="G32" s="37"/>
       <c r="H32" s="32"/>
       <c r="I32" s="32"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="69"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A33" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="37"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="37"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="69"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A34" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B34" s="33"/>
       <c r="C34" s="37"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
       <c r="G34" s="37"/>
       <c r="H34" s="32"/>
       <c r="I34" s="32"/>
       <c r="J34" s="32"/>
       <c r="K34" s="32"/>
       <c r="L34" s="32"/>
       <c r="M34" s="69"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A35" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="37"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="37"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="69"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A36" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="37"/>
       <c r="D36" s="33"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="37"/>
       <c r="H36" s="32"/>
       <c r="I36" s="32"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="69"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A37" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B37" s="33"/>
       <c r="C37" s="37"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="37"/>
       <c r="H37" s="32"/>
       <c r="I37" s="32"/>
       <c r="J37" s="32"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="69"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A38" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B38" s="33"/>
       <c r="C38" s="37"/>
       <c r="D38" s="33"/>
       <c r="E38" s="33"/>
       <c r="F38" s="33"/>
       <c r="G38" s="37"/>
       <c r="H38" s="32"/>
       <c r="I38" s="32"/>
       <c r="J38" s="32"/>
       <c r="K38" s="32"/>
       <c r="L38" s="32"/>
       <c r="M38" s="69"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A39" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B39" s="33"/>
       <c r="C39" s="37"/>
       <c r="D39" s="33"/>
       <c r="E39" s="33"/>
       <c r="F39" s="33"/>
       <c r="G39" s="37"/>
       <c r="H39" s="32"/>
       <c r="I39" s="32"/>
       <c r="J39" s="32"/>
       <c r="K39" s="32"/>
       <c r="L39" s="32"/>
       <c r="M39" s="69"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A40" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B40" s="33"/>
       <c r="C40" s="37"/>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="33"/>
       <c r="G40" s="37"/>
       <c r="H40" s="32"/>
       <c r="I40" s="32"/>
       <c r="J40" s="32"/>
       <c r="K40" s="32"/>
       <c r="L40" s="32"/>
       <c r="M40" s="69"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A41" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="37"/>
       <c r="D41" s="33"/>
       <c r="E41" s="33"/>
       <c r="F41" s="33"/>
       <c r="G41" s="37"/>
       <c r="H41" s="32"/>
       <c r="I41" s="32"/>
       <c r="J41" s="32"/>
       <c r="K41" s="32"/>
       <c r="L41" s="32"/>
       <c r="M41" s="69"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A42" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B42" s="33"/>
       <c r="C42" s="37"/>
       <c r="D42" s="33"/>
       <c r="E42" s="33"/>
       <c r="F42" s="33"/>
       <c r="G42" s="37"/>
       <c r="H42" s="32"/>
       <c r="I42" s="32"/>
       <c r="J42" s="32"/>
       <c r="K42" s="32"/>
       <c r="L42" s="32"/>
       <c r="M42" s="69"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A43" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="37"/>
       <c r="D43" s="33"/>
       <c r="E43" s="33"/>
       <c r="F43" s="33"/>
       <c r="G43" s="37"/>
       <c r="H43" s="32"/>
       <c r="I43" s="32"/>
       <c r="J43" s="32"/>
       <c r="K43" s="32"/>
       <c r="L43" s="32"/>
       <c r="M43" s="69"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A44" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B44" s="33"/>
       <c r="C44" s="37"/>
       <c r="D44" s="33"/>
       <c r="E44" s="33"/>
       <c r="F44" s="33"/>
       <c r="G44" s="37"/>
       <c r="H44" s="32"/>
       <c r="I44" s="32"/>
       <c r="J44" s="32"/>
       <c r="K44" s="32"/>
       <c r="L44" s="32"/>
       <c r="M44" s="69"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A45" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B45" s="33"/>
       <c r="C45" s="37"/>
       <c r="D45" s="33"/>
       <c r="E45" s="33"/>
       <c r="F45" s="33"/>
       <c r="G45" s="37"/>
       <c r="H45" s="32"/>
       <c r="I45" s="32"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="69"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A46" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B46" s="33"/>
       <c r="C46" s="37"/>
       <c r="D46" s="33"/>
       <c r="E46" s="33"/>
       <c r="F46" s="33"/>
       <c r="G46" s="37"/>
       <c r="H46" s="32"/>
       <c r="I46" s="32"/>
       <c r="J46" s="32"/>
       <c r="K46" s="32"/>
       <c r="L46" s="32"/>
       <c r="M46" s="69"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A47" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B47" s="33"/>
       <c r="C47" s="37"/>
       <c r="D47" s="33"/>
       <c r="E47" s="33"/>
       <c r="F47" s="33"/>
       <c r="G47" s="37"/>
       <c r="H47" s="32"/>
       <c r="I47" s="32"/>
       <c r="J47" s="32"/>
       <c r="K47" s="32"/>
       <c r="L47" s="32"/>
       <c r="M47" s="69"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A48" s="53" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B48" s="33"/>
       <c r="C48" s="37"/>
       <c r="D48" s="33"/>
       <c r="E48" s="33"/>
       <c r="F48" s="33"/>
       <c r="G48" s="37"/>
       <c r="H48" s="32"/>
       <c r="I48" s="32"/>
       <c r="J48" s="32"/>
       <c r="K48" s="32"/>
       <c r="L48" s="32"/>
       <c r="M48" s="69"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="k28KMPtvMzvawemlCg2dJuj/f1bH767Bv5+x0GEzueyHRMejnxltbQrLyF/KjNDCC8VngCOtenIL/4y/lzddNw==" saltValue="NBvlpPx++75if1wanznJOQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nEL1RLYYian3AuoFlbzLVn/+ENjwdchEzTtIgVSkbLT8AoL0xcnHQ3C2gCB5jj7xU0E2C/CYngN0uRS+DM3whQ==" saltValue="RtNQbf0iLYt6jRotu3ll7w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="23" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="22" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="21" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="1256" yWindow="709" count="13">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18 A20:A23 A25:A48" xr:uid="{76BCA381-5BC3-4931-9B4A-B4F476BF7275}">
       <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Suivez les numéros dans les cellules pour obtenir des instructions sur la façon de remplir ce modèle. Ces numéros seront surlignés en rouge. Cliquez sur la cellule correspondant au numéro pour afficher les instructions." sqref="A2" xr:uid="{97EA0439-1E2E-4F37-8539-80B4C4856001}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="L’onglet « Détails de la Subvention » doit être rempli en premier. Cet onglet doit reprendre les mêmes informations, dans les mêmes champs, que celles renseignées dans le modèle de budget." sqref="A3" xr:uid="{156E6E9F-7F59-46E4-B29A-80ABE0AEDF9C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Les cellules blanches sont préremplies par Gavi. Il ne faut pas les modifier. Elles contiennent des indicateurs standard prédéfinis, leurs sources, les types de données, les objectifs implicites, ainsi que les années et valeurs de référence." sqref="A5" xr:uid="{269D1A03-A7D9-4EE5-88C1-F0DE9BBF9B9D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Les cellules gris foncé ne nécessitent aucune information. Elles ne doivent pas être modifiées." sqref="B6" xr:uid="{D3D0A494-EEE1-4BE8-B314-686B3929A700}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Les cellules bleu clair nécessitent des informations de la part des pays et des bénéficiaires. Les informations requises est clairement indiquées par l'intitulé de la colonne." sqref="F7" xr:uid="{A9A75255-C95A-47E9-9672-031061496DE9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Dans les cellules bleu clair de cette colonne, saisissez les valeurs de référence des indicateurs concernés." sqref="G8" xr:uid="{A107BBFD-4285-455C-82CA-E758DA7F57F5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Il n’est pas nécessaire de fixer des objectifs pour chaque année de subvention. Il suffit d’en fixer pour la dernière année de la période stratégique (2030), même si des objectifs pour les années précédentes peuvent également être définis." sqref="L8" xr:uid="{584E54D2-9774-4201-9128-BE9F26EB5F44}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Des commentaires textuels peuvent être ajoutés pour aider Gavi et les autres parties prenantes à comprendre le contexte pertinent des cibles, des indicateurs ou des autres informations fournies par ce modèle." sqref="M9" xr:uid="{FB4D2E5D-7808-4486-A5BD-B6BA412D77FF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Pour cet indicateur, la cible est implicite et a donc été fournie par Gavi." sqref="H16" xr:uid="{1345745E-51EE-4632-9B71-42DBED13C866}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Une fois le domaine du cadre de programme sélectionné dans la colonne B, choisissez un indicateur personnalisé dans la liste déroulante de la colonne A. Les indicateurs sur mesures peuvent également être saisis manuellement si nécessaire." sqref="A19" xr:uid="{C8F00CAA-1304-4DD8-9674-6F1247342AC1}">
       <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B19," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="La liste de tous les indicateurs personnalisés suggérés est consultable ou accessible via l'onglet « Indicateurs – Référence ». N'oubliez pas que vous pouvez également saisir manuellement des indicateurs sur mesures supplémentaire." sqref="A24" xr:uid="{B81B7759-1E56-4DFC-81E4-27FBA35D4222}">
       <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B24," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Pour les indicateurs dont Gavi fournit les années de référence, les valeurs de référence ou les cibles automatisées, ces données seront automatiquement importées dans le GMS à partir de sources mondiales telles que WUENIC. Aucune saisie n'est requise." sqref="F5" xr:uid="{FE1EC44E-E224-43A0-99A8-FB16D950533E}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="1256" yWindow="709" count="12">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{8A11E73A-0375-4FF6-8C14-8B5D1A298E7A}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{12BB7A2E-96B7-4D4E-B583-A694E6AC4C46}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
           <xm:sqref>B27:B48 B19:B24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{106AD0CB-2517-4CF1-8E9E-4841471B6492}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
           <xm:sqref>A14</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>A11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{335D96D6-7DA5-4E1F-B417-03373B9EC810}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
           <xm:sqref>E18:E21 E23:E48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Pour configurer des indicateurs personnalisés, veuillez sélectionner dans la liste déroulante le domaine du cadre programmatique auquel ils s'appliquent. Cela déterminera les indicateurs personnalisés disponibles dans la colonne de gauche." xr:uid="{2F396132-05DF-4494-81CB-6B8281DB9C34}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
           <xm:sqref>B18</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Saisissez la source de données souhaitée pour l'indicateur personnalisé. Vous pouvez la sélectionner dans la liste déroulante ou la saisir manuellement si elle n'est pas affichée." xr:uid="{4397A8D1-7CC3-4783-8C1F-AB29274B9DD6}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Indiquez le type de données qui servira à mesurer l'indicateur (par exemple : pourcentage, nombre, autre). Vous pouvez également saisir les informations manuellement si l'option souhaitée n'est pas disponible dans la liste déroulante." xr:uid="{F35890FE-9279-43D6-922F-CEB713B6A2C7}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
           <xm:sqref>E22</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{221C6842-E127-4442-B2E2-F204D2D3F9E5}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
           <xm:sqref>B25:B26</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{20A4722C-8621-4FF3-A003-01C01894D9BD}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{085AE2D2-9666-4DCA-A2BB-2EFE379D53F7}">
           <x14:formula1>
-            <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
+            <xm:f>'DropDowns and Filters'!$G$2:$G$22</xm:f>
           </x14:formula1>
           <xm:sqref>C18 C20:C48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Désignez le bénéficiaire du fonds qui sera chargé du suivi et de la communication des résultats relatifs à cet indicateur. L’indicateur choisi doit refléter les activités budgétaires dont ce même bénéficiaire est responsable de la mise en œuvre." xr:uid="{37B04FC9-8242-46F7-A9C7-150B9A35C3B3}">
           <x14:formula1>
-            <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
+            <xm:f>'DropDowns and Filters'!$G$2:$G$22</xm:f>
           </x14:formula1>
           <xm:sqref>C19</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Pour cet indicateur et ceux situés juste en dessous, les antigènes doivent être sélectionnés dans la liste déroulante. Trois lignes sont prévues. Si d'autres introductions sont envisagées, insérez de nouvelles lignes ci-dessous et copiez-y la ligne 13." xr:uid="{AF6FEEF3-DD84-496F-84E4-F0C0234425C4}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$L$2:$L$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>A11</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{20A4722C-8621-4FF3-A003-01C01894D9BD}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$L$2:$L$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>A12:A13</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{8A11E73A-0375-4FF6-8C14-8B5D1A298E7A}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>D22:D48 D18:D20</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Saisissez la source de données souhaitée pour l'indicateur personnalisé. Vous pouvez la sélectionner dans la liste déroulante ou la saisir manuellement si elle n'est pas affichée." xr:uid="{4397A8D1-7CC3-4783-8C1F-AB29274B9DD6}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>D21</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0FDB8BB-E41B-49F2-B5BA-EDDF8AB583CC}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="98" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:E8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.23046875" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="42.23046875" customWidth="1"/>
     <col min="4" max="4" width="20.07421875" customWidth="1"/>
     <col min="5" max="5" width="60.53515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="54.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="106" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="108"/>
+      <c r="A1" s="115" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="117"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A2" s="109"/>
-[...3 lines deleted...]
-      <c r="E2" s="111"/>
+      <c r="A2" s="118"/>
+      <c r="B2" s="119"/>
+      <c r="C2" s="119"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="120"/>
     </row>
     <row r="3" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
-      <c r="B3" s="112" t="s">
-[...4 lines deleted...]
-      <c r="E3" s="113"/>
+      <c r="B3" s="121" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="121"/>
+      <c r="D3" s="121"/>
+      <c r="E3" s="122"/>
     </row>
     <row r="4" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
       <c r="B7" s="9"/>
       <c r="C7" s="10"/>
       <c r="D7" s="9"/>
       <c r="E7" s="11"/>
     </row>
     <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A8" s="7"/>
-      <c r="B8" s="112" t="s">
-[...4 lines deleted...]
-      <c r="E8" s="113"/>
+      <c r="B8" s="121" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="121"/>
+      <c r="D8" s="121"/>
+      <c r="E8" s="122"/>
     </row>
     <row r="9" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A9" s="7"/>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="9"/>
       <c r="E9" s="11"/>
     </row>
     <row r="10" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A10" s="7"/>
       <c r="B10" s="12" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E10" s="11"/>
     </row>
     <row r="11" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A11" s="7"/>
       <c r="B11" s="12" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E11" s="11"/>
     </row>
     <row r="12" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A12" s="7"/>
       <c r="B12" s="15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="11"/>
     </row>
     <row r="13" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A13" s="7"/>
       <c r="B13" s="9"/>
       <c r="C13" s="10"/>
       <c r="D13" s="9"/>
       <c r="E13" s="11"/>
     </row>
     <row r="14" spans="1:5" ht="32" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="19" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>71</v>
+      </c>
+      <c r="C14" s="103" t="s">
+        <v>475</v>
       </c>
       <c r="D14" s="20"/>
       <c r="E14" s="21"/>
     </row>
     <row r="15" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A15" s="1"/>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A16" s="1"/>
       <c r="B16" s="12">
         <v>1</v>
       </c>
       <c r="C16" s="18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="12">
         <v>2</v>
       </c>
       <c r="C17" s="18" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
       <c r="B18" s="12">
         <v>3</v>
       </c>
       <c r="C18" s="18" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
       <c r="B19" s="12">
         <v>4</v>
       </c>
       <c r="C19" s="18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="12">
         <v>5</v>
       </c>
       <c r="C20" s="18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A21" s="1"/>
       <c r="B21" s="12">
         <v>6</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="12">
         <v>7</v>
       </c>
       <c r="C22" s="18" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A23" s="1"/>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="18"/>
       <c r="D23" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A24" s="1"/>
       <c r="B24" s="12">
         <v>9</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A25" s="1"/>
       <c r="B25" s="12">
         <v>10</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A26" s="1"/>
       <c r="B26" s="12">
         <v>11</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="12">
         <v>12</v>
       </c>
       <c r="C27" s="18"/>
       <c r="D27" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A28" s="1"/>
       <c r="B28" s="12">
         <v>13</v>
       </c>
       <c r="C28" s="18"/>
       <c r="D28" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A29" s="1"/>
       <c r="B29" s="12">
         <v>14</v>
       </c>
       <c r="C29" s="18"/>
       <c r="D29" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A30" s="1"/>
       <c r="B30" s="12">
         <v>15</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="6" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5" ht="21.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="22"/>
       <c r="B31" s="23"/>
       <c r="C31" s="24"/>
       <c r="D31" s="23"/>
       <c r="E31" s="25"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="43uWqcRXiWkf3IfMhtQq9AkwRqa8N2EBiNixevF8INBcbvVSre/ehDi6fMXpxcPbdb6lit5WjTRlsasySzDdNQ==" saltValue="CCA0XI7Ej6QkaXGUYBjWDA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B8:E8"/>
   </mergeCells>
   <conditionalFormatting sqref="C10">
     <cfRule type="expression" dxfId="20" priority="60">
       <formula>NOT(ISBLANK($C$10))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11:C12">
     <cfRule type="expression" dxfId="19" priority="59">
       <formula>NOT(ISBLANK($C$11))</formula>
@@ -7654,3861 +7868,4842 @@
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6" xr:uid="{86BB7E93-7E3C-45A7-9BEE-11BAB5AFECFF}">
       <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(C5,"&amp;","and")," ","_"))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F3EEA84A-3998-4145-B79A-8DE47AA8D458}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$A$2:$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D9A15189-0E50-46CB-9989-E86DB4B4151A}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$J$2:$J$4</xm:f>
           </x14:formula1>
           <xm:sqref>C12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{27823F51-0021-409D-9CD2-9E9B74C59458}">
           <x14:formula1>
-            <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
+            <xm:f>'DropDowns and Filters'!$G$2:$G$22</xm:f>
           </x14:formula1>
           <xm:sqref>C16:C30</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EC37404-608F-4610-A132-250E3430F8D2}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:Q48"/>
+  <dimension ref="A1:Q50"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="C24" sqref="C24"/>
+    <sheetView tabSelected="1" zoomScale="38" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.765625" style="26" customWidth="1"/>
     <col min="2" max="2" width="23.23046875" style="26" customWidth="1"/>
     <col min="3" max="3" width="17.4609375" style="27" customWidth="1"/>
     <col min="4" max="4" width="24.53515625" style="27" customWidth="1"/>
     <col min="5" max="5" width="12.765625" style="27" customWidth="1"/>
     <col min="6" max="7" width="16.84375" style="27" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.07421875" style="27" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.23046875" style="27"/>
     <col min="11" max="11" width="10.07421875" style="27" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.23046875" style="27" customWidth="1"/>
-    <col min="13" max="13" width="47.23046875" style="67" customWidth="1"/>
+    <col min="13" max="13" width="62.4609375" style="67" customWidth="1"/>
     <col min="14" max="16384" width="9.23046875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="78"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
       <c r="K1" s="81"/>
       <c r="L1" s="80"/>
       <c r="M1" s="79"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="29">
         <v>2026</v>
       </c>
       <c r="I3" s="29">
         <v>2027</v>
       </c>
       <c r="J3" s="29">
         <v>2028</v>
       </c>
       <c r="K3" s="29">
         <v>2029</v>
       </c>
       <c r="L3" s="29">
         <v>2030</v>
       </c>
       <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:17" ht="62" x14ac:dyDescent="0.35">
-      <c r="A4" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="44" t="s">
+      <c r="A4" s="41" t="s">
+        <v>534</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>370</v>
+      </c>
+      <c r="C4" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="41" t="s">
+      <c r="D4" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="E4" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="41" t="s">
+      <c r="F4" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="41" t="s">
+      <c r="G4" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="41" t="s">
+      <c r="H4" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="42" t="s">
+      <c r="I4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="I4" s="42" t="s">
-[...15 lines deleted...]
-    <row r="5" spans="1:17" ht="77.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="5" spans="1:17" ht="62" x14ac:dyDescent="0.35">
       <c r="A5" s="45" t="s">
-        <v>81</v>
+        <v>478</v>
       </c>
       <c r="B5" s="46"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>11</v>
+      </c>
+      <c r="E5" s="102" t="s">
+        <v>35</v>
       </c>
       <c r="F5" s="38" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G5" s="38" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
+        <v>479</v>
+      </c>
+      <c r="H5" s="104"/>
+      <c r="I5" s="104"/>
+      <c r="J5" s="104"/>
+      <c r="K5" s="104"/>
+      <c r="L5" s="107"/>
+      <c r="M5" s="108" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A6" s="45" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B6" s="46"/>
       <c r="C6" s="31"/>
       <c r="D6" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E6" s="30" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="M6" s="85"/>
+        <v>12</v>
+      </c>
+      <c r="F6" s="85"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="105"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="108" t="s">
+        <v>480</v>
+      </c>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="45" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7" s="46"/>
       <c r="C7" s="31"/>
       <c r="D7" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E7" s="30" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="M7" s="85"/>
+        <v>12</v>
+      </c>
+      <c r="F7" s="85"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="105"/>
+      <c r="I7" s="105"/>
+      <c r="J7" s="105"/>
+      <c r="K7" s="105"/>
+      <c r="L7" s="106"/>
+      <c r="M7" s="84"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A8" s="45" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="31"/>
       <c r="D8" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E8" s="30" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="M8" s="85"/>
+        <v>12</v>
+      </c>
+      <c r="F8" s="85"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="105"/>
+      <c r="I8" s="105"/>
+      <c r="J8" s="105"/>
+      <c r="K8" s="105"/>
+      <c r="L8" s="106"/>
+      <c r="M8" s="84"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
-        <v>25</v>
+        <v>487</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="31"/>
       <c r="D9" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E9" s="30" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="M9" s="85"/>
+        <v>12</v>
+      </c>
+      <c r="F9" s="85"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="105"/>
+      <c r="I9" s="105"/>
+      <c r="J9" s="105"/>
+      <c r="K9" s="105"/>
+      <c r="L9" s="106"/>
+      <c r="M9" s="84"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A10" s="45" t="s">
-        <v>27</v>
+        <v>488</v>
       </c>
       <c r="B10" s="46"/>
       <c r="C10" s="31"/>
       <c r="D10" s="30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E10" s="30" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="M10" s="85"/>
+        <v>12</v>
+      </c>
+      <c r="F10" s="85"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="105"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="105"/>
+      <c r="L10" s="106"/>
+      <c r="M10" s="84"/>
     </row>
     <row r="11" spans="1:17" ht="31" x14ac:dyDescent="0.35">
-      <c r="A11" s="103" t="s">
-        <v>34</v>
+      <c r="A11" s="101" t="s">
+        <v>32</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="31"/>
-      <c r="D11" s="104" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D11" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="102" t="s">
+        <v>12</v>
       </c>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
-      <c r="H11" s="83"/>
-[...4 lines deleted...]
-      <c r="M11" s="85"/>
+      <c r="H11" s="105"/>
+      <c r="I11" s="105"/>
+      <c r="J11" s="105"/>
+      <c r="K11" s="105"/>
+      <c r="L11" s="106"/>
+      <c r="M11" s="84"/>
     </row>
     <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
-      <c r="A12" s="103" t="s">
-        <v>34</v>
+      <c r="A12" s="101" t="s">
+        <v>32</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="31"/>
-      <c r="D12" s="104" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D12" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="102" t="s">
+        <v>12</v>
       </c>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
-      <c r="H12" s="83"/>
-[...4 lines deleted...]
-      <c r="M12" s="85"/>
+      <c r="H12" s="105"/>
+      <c r="I12" s="105"/>
+      <c r="J12" s="105"/>
+      <c r="K12" s="105"/>
+      <c r="L12" s="106"/>
+      <c r="M12" s="84"/>
     </row>
     <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
-      <c r="A13" s="103" t="s">
-        <v>34</v>
+      <c r="A13" s="101" t="s">
+        <v>32</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="31"/>
-      <c r="D13" s="104" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D13" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="102" t="s">
+        <v>12</v>
       </c>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
-      <c r="H13" s="83"/>
-[...8 lines deleted...]
-        <v>35</v>
+      <c r="H13" s="105"/>
+      <c r="I13" s="105"/>
+      <c r="J13" s="105"/>
+      <c r="K13" s="105"/>
+      <c r="L13" s="106"/>
+      <c r="M13" s="84"/>
+    </row>
+    <row r="14" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="101" t="s">
+        <v>32</v>
       </c>
       <c r="B14" s="46"/>
-      <c r="C14" s="34"/>
-[...17 lines deleted...]
-        <v>38</v>
+      <c r="C14" s="31"/>
+      <c r="D14" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="105"/>
+      <c r="J14" s="105"/>
+      <c r="K14" s="105"/>
+      <c r="L14" s="106"/>
+      <c r="M14" s="108" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A15" s="101" t="s">
+        <v>33</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="34"/>
-      <c r="D15" s="104" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="D15" s="85" t="s">
+        <v>489</v>
+      </c>
+      <c r="E15" s="102" t="s">
+        <v>35</v>
       </c>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
-      <c r="H15" s="35"/>
-[...8 lines deleted...]
-        <v>40</v>
+      <c r="H15" s="104"/>
+      <c r="I15" s="104"/>
+      <c r="J15" s="104"/>
+      <c r="K15" s="104"/>
+      <c r="L15" s="104"/>
+      <c r="M15" s="84"/>
+    </row>
+    <row r="16" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="101" t="s">
+        <v>33</v>
       </c>
       <c r="B16" s="46"/>
-      <c r="C16" s="31"/>
-[...3 lines deleted...]
-      <c r="E16" s="30" t="s">
+      <c r="C16" s="34"/>
+      <c r="D16" s="85" t="s">
+        <v>489</v>
+      </c>
+      <c r="E16" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="104"/>
+      <c r="I16" s="104"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="104"/>
+      <c r="L16" s="104"/>
+      <c r="M16" s="108" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="62" x14ac:dyDescent="0.35">
+      <c r="A17" s="101" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="46"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="102" t="s">
         <v>37</v>
       </c>
-      <c r="F16" s="34" t="s">
-[...32 lines deleted...]
-        <v>37</v>
+      <c r="E17" s="102" t="s">
+        <v>35</v>
       </c>
       <c r="F17" s="34"/>
       <c r="G17" s="34"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
-      <c r="M17" s="85"/>
-[...33 lines deleted...]
-      <c r="M19" s="85"/>
+      <c r="M17" s="84"/>
+    </row>
+    <row r="18" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A18" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="46"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="36">
+        <v>100</v>
+      </c>
+      <c r="I18" s="36">
+        <v>100</v>
+      </c>
+      <c r="J18" s="36">
+        <v>100</v>
+      </c>
+      <c r="K18" s="36">
+        <v>100</v>
+      </c>
+      <c r="L18" s="36">
+        <v>100</v>
+      </c>
+      <c r="M18" s="84"/>
+    </row>
+    <row r="19" spans="1:13" ht="62" x14ac:dyDescent="0.35">
+      <c r="A19" s="45" t="s">
+        <v>474</v>
+      </c>
+      <c r="B19" s="46"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="84"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A20" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M20" s="85"/>
+      <c r="A20" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="85"/>
+      <c r="C20" s="88"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="88"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="89"/>
+      <c r="J20" s="83"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="83"/>
+      <c r="M20" s="84"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A21" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M21" s="85"/>
+      <c r="A21" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="85"/>
+      <c r="C21" s="88"/>
+      <c r="D21" s="85"/>
+      <c r="E21" s="85"/>
+      <c r="F21" s="85"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="83"/>
+      <c r="J21" s="83"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="84"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A22" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M22" s="85"/>
+      <c r="A22" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="85"/>
+      <c r="C22" s="88"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="88"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="84"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A23" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M23" s="85"/>
+      <c r="A23" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="85"/>
+      <c r="C23" s="88"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="85"/>
+      <c r="F23" s="85"/>
+      <c r="G23" s="88"/>
+      <c r="H23" s="83"/>
+      <c r="I23" s="83"/>
+      <c r="J23" s="83"/>
+      <c r="K23" s="83"/>
+      <c r="L23" s="83"/>
+      <c r="M23" s="84"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A24" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M24" s="85"/>
+      <c r="A24" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="85"/>
+      <c r="C24" s="88"/>
+      <c r="D24" s="85"/>
+      <c r="E24" s="85"/>
+      <c r="F24" s="85"/>
+      <c r="G24" s="88"/>
+      <c r="H24" s="83"/>
+      <c r="I24" s="83"/>
+      <c r="J24" s="83"/>
+      <c r="K24" s="83"/>
+      <c r="L24" s="83"/>
+      <c r="M24" s="84"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A25" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M25" s="85"/>
+      <c r="A25" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="85"/>
+      <c r="C25" s="88"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="85"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="88"/>
+      <c r="H25" s="83"/>
+      <c r="I25" s="83"/>
+      <c r="J25" s="83"/>
+      <c r="K25" s="83"/>
+      <c r="L25" s="83"/>
+      <c r="M25" s="84"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A26" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M26" s="85"/>
+      <c r="A26" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="85"/>
+      <c r="C26" s="88"/>
+      <c r="D26" s="85"/>
+      <c r="E26" s="85"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="83"/>
+      <c r="I26" s="83"/>
+      <c r="J26" s="83"/>
+      <c r="K26" s="83"/>
+      <c r="L26" s="83"/>
+      <c r="M26" s="84"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A27" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M27" s="85"/>
+      <c r="A27" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="85"/>
+      <c r="C27" s="88"/>
+      <c r="D27" s="85"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="88"/>
+      <c r="H27" s="83"/>
+      <c r="I27" s="83"/>
+      <c r="J27" s="83"/>
+      <c r="K27" s="83"/>
+      <c r="L27" s="83"/>
+      <c r="M27" s="84"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A28" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M28" s="85"/>
+      <c r="A28" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="85"/>
+      <c r="C28" s="88"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="88"/>
+      <c r="H28" s="83"/>
+      <c r="I28" s="83"/>
+      <c r="J28" s="83"/>
+      <c r="K28" s="83"/>
+      <c r="L28" s="83"/>
+      <c r="M28" s="84"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A29" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M29" s="85"/>
+      <c r="A29" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="85"/>
+      <c r="C29" s="88"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="88"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="84"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A30" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M30" s="85"/>
+      <c r="A30" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="85"/>
+      <c r="C30" s="88"/>
+      <c r="D30" s="85"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="85"/>
+      <c r="G30" s="88"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="84"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A31" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M31" s="85"/>
+      <c r="A31" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31" s="85"/>
+      <c r="C31" s="88"/>
+      <c r="D31" s="85"/>
+      <c r="E31" s="85"/>
+      <c r="F31" s="85"/>
+      <c r="G31" s="88"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
+      <c r="K31" s="83"/>
+      <c r="L31" s="83"/>
+      <c r="M31" s="84"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A32" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M32" s="85"/>
+      <c r="A32" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="85"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="85"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="85"/>
+      <c r="G32" s="88"/>
+      <c r="H32" s="83"/>
+      <c r="I32" s="83"/>
+      <c r="J32" s="83"/>
+      <c r="K32" s="83"/>
+      <c r="L32" s="83"/>
+      <c r="M32" s="84"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A33" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M33" s="85"/>
+      <c r="A33" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="85"/>
+      <c r="C33" s="88"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="85"/>
+      <c r="G33" s="88"/>
+      <c r="H33" s="83"/>
+      <c r="I33" s="83"/>
+      <c r="J33" s="83"/>
+      <c r="K33" s="83"/>
+      <c r="L33" s="83"/>
+      <c r="M33" s="84"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A34" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M34" s="85"/>
+      <c r="A34" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="85"/>
+      <c r="C34" s="88"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="88"/>
+      <c r="H34" s="83"/>
+      <c r="I34" s="83"/>
+      <c r="J34" s="83"/>
+      <c r="K34" s="83"/>
+      <c r="L34" s="83"/>
+      <c r="M34" s="84"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A35" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M35" s="85"/>
+      <c r="A35" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="85"/>
+      <c r="C35" s="88"/>
+      <c r="D35" s="85"/>
+      <c r="E35" s="85"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="88"/>
+      <c r="H35" s="83"/>
+      <c r="I35" s="83"/>
+      <c r="J35" s="83"/>
+      <c r="K35" s="83"/>
+      <c r="L35" s="83"/>
+      <c r="M35" s="84"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A36" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M36" s="85"/>
+      <c r="A36" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="85"/>
+      <c r="C36" s="88"/>
+      <c r="D36" s="85"/>
+      <c r="E36" s="85"/>
+      <c r="F36" s="85"/>
+      <c r="G36" s="88"/>
+      <c r="H36" s="83"/>
+      <c r="I36" s="83"/>
+      <c r="J36" s="83"/>
+      <c r="K36" s="83"/>
+      <c r="L36" s="83"/>
+      <c r="M36" s="84"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A37" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M37" s="85"/>
+      <c r="A37" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="85"/>
+      <c r="C37" s="88"/>
+      <c r="D37" s="85"/>
+      <c r="E37" s="85"/>
+      <c r="F37" s="85"/>
+      <c r="G37" s="88"/>
+      <c r="H37" s="83"/>
+      <c r="I37" s="83"/>
+      <c r="J37" s="83"/>
+      <c r="K37" s="83"/>
+      <c r="L37" s="83"/>
+      <c r="M37" s="84"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A38" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M38" s="85"/>
+      <c r="A38" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="85"/>
+      <c r="C38" s="88"/>
+      <c r="D38" s="85"/>
+      <c r="E38" s="85"/>
+      <c r="F38" s="85"/>
+      <c r="G38" s="88"/>
+      <c r="H38" s="83"/>
+      <c r="I38" s="83"/>
+      <c r="J38" s="83"/>
+      <c r="K38" s="83"/>
+      <c r="L38" s="83"/>
+      <c r="M38" s="84"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A39" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M39" s="85"/>
+      <c r="A39" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="85"/>
+      <c r="C39" s="88"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="85"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="88"/>
+      <c r="H39" s="83"/>
+      <c r="I39" s="83"/>
+      <c r="J39" s="83"/>
+      <c r="K39" s="83"/>
+      <c r="L39" s="83"/>
+      <c r="M39" s="84"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A40" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M40" s="85"/>
+      <c r="A40" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="85"/>
+      <c r="C40" s="88"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="85"/>
+      <c r="G40" s="88"/>
+      <c r="H40" s="83"/>
+      <c r="I40" s="83"/>
+      <c r="J40" s="83"/>
+      <c r="K40" s="83"/>
+      <c r="L40" s="83"/>
+      <c r="M40" s="84"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A41" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M41" s="85"/>
+      <c r="A41" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="85"/>
+      <c r="C41" s="88"/>
+      <c r="D41" s="85"/>
+      <c r="E41" s="85"/>
+      <c r="F41" s="85"/>
+      <c r="G41" s="88"/>
+      <c r="H41" s="83"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="83"/>
+      <c r="K41" s="83"/>
+      <c r="L41" s="83"/>
+      <c r="M41" s="84"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A42" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M42" s="85"/>
+      <c r="A42" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="85"/>
+      <c r="C42" s="88"/>
+      <c r="D42" s="85"/>
+      <c r="E42" s="85"/>
+      <c r="F42" s="85"/>
+      <c r="G42" s="88"/>
+      <c r="H42" s="83"/>
+      <c r="I42" s="83"/>
+      <c r="J42" s="83"/>
+      <c r="K42" s="83"/>
+      <c r="L42" s="83"/>
+      <c r="M42" s="84"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A43" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M43" s="85"/>
+      <c r="A43" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="85"/>
+      <c r="C43" s="88"/>
+      <c r="D43" s="85"/>
+      <c r="E43" s="85"/>
+      <c r="F43" s="85"/>
+      <c r="G43" s="88"/>
+      <c r="H43" s="83"/>
+      <c r="I43" s="83"/>
+      <c r="J43" s="83"/>
+      <c r="K43" s="83"/>
+      <c r="L43" s="83"/>
+      <c r="M43" s="84"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A44" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M44" s="85"/>
+      <c r="A44" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="85"/>
+      <c r="C44" s="88"/>
+      <c r="D44" s="85"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="85"/>
+      <c r="G44" s="88"/>
+      <c r="H44" s="83"/>
+      <c r="I44" s="83"/>
+      <c r="J44" s="83"/>
+      <c r="K44" s="83"/>
+      <c r="L44" s="83"/>
+      <c r="M44" s="84"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A45" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M45" s="85"/>
+      <c r="A45" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="85"/>
+      <c r="C45" s="88"/>
+      <c r="D45" s="85"/>
+      <c r="E45" s="85"/>
+      <c r="F45" s="85"/>
+      <c r="G45" s="88"/>
+      <c r="H45" s="83"/>
+      <c r="I45" s="83"/>
+      <c r="J45" s="83"/>
+      <c r="K45" s="83"/>
+      <c r="L45" s="83"/>
+      <c r="M45" s="84"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A46" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M46" s="85"/>
+      <c r="A46" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="85"/>
+      <c r="C46" s="88"/>
+      <c r="D46" s="85"/>
+      <c r="E46" s="85"/>
+      <c r="F46" s="85"/>
+      <c r="G46" s="88"/>
+      <c r="H46" s="83"/>
+      <c r="I46" s="83"/>
+      <c r="J46" s="83"/>
+      <c r="K46" s="83"/>
+      <c r="L46" s="83"/>
+      <c r="M46" s="84"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A47" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M47" s="85"/>
+      <c r="A47" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="85"/>
+      <c r="C47" s="88"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="88"/>
+      <c r="H47" s="83"/>
+      <c r="I47" s="83"/>
+      <c r="J47" s="83"/>
+      <c r="K47" s="83"/>
+      <c r="L47" s="83"/>
+      <c r="M47" s="84"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A48" s="88" t="s">
-[...13 lines deleted...]
-      <c r="M48" s="85"/>
+      <c r="A48" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="85"/>
+      <c r="C48" s="88"/>
+      <c r="D48" s="85"/>
+      <c r="E48" s="85"/>
+      <c r="F48" s="85"/>
+      <c r="G48" s="88"/>
+      <c r="H48" s="83"/>
+      <c r="I48" s="83"/>
+      <c r="J48" s="83"/>
+      <c r="K48" s="83"/>
+      <c r="L48" s="83"/>
+      <c r="M48" s="84"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A49" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="85"/>
+      <c r="C49" s="88"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="88"/>
+      <c r="H49" s="83"/>
+      <c r="I49" s="83"/>
+      <c r="J49" s="83"/>
+      <c r="K49" s="83"/>
+      <c r="L49" s="83"/>
+      <c r="M49" s="84"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A50" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="85"/>
+      <c r="C50" s="88"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="88"/>
+      <c r="H50" s="83"/>
+      <c r="I50" s="83"/>
+      <c r="J50" s="83"/>
+      <c r="K50" s="83"/>
+      <c r="L50" s="83"/>
+      <c r="M50" s="84"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1lXfFAMlw/sQabLhM4bNFWw0tOikFfQWpneBmn/Iiwduaig/gXxwZr5ZyCiTD6Ho9GgWYDl5Tc8Z1iOdbz7HVA==" saltValue="Ojse9tWtSXNVt0ZPeKVd+w==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kFAVEiRlxV0l5/fUUGktzAYZ7ugNGfAfkuH8v4W/TZVIbpnQdiVLZhPA84n4OB/XS+Y/r7sBYC1rCd2kSFOy1w==" saltValue="Z389jHCjTUQutczWSufysA==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="2" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="1" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="0" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18:A48" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A20:A50" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B20," ","_"),",","_"))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{828F662E-D0FC-480B-892D-92822AE611F4}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E18:E48</xm:sqref>
+          <xm:sqref>E20:E50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E2C86203-7D85-4E59-91B0-579E9B9CEAC2}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
-          <xm:sqref>A14</xm:sqref>
+          <xm:sqref>A15:A16</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7ED1AB86-6BD1-4AF6-93F7-38D335C8F4E6}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B18:B48</xm:sqref>
+          <xm:sqref>B20:B50</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Veuillez sélectionner un bénéficiaire des fonds dans l'onglet « Détails de la Subvention »" xr:uid="{450A275D-5AAF-4CE3-AE83-4B4BA383BCCF}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$H$2:$H$62</xm:f>
+          </x14:formula1>
+          <xm:sqref>C20:C50</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{0CD7ABEF-ACC7-4399-B5E5-C660E076EA81}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$L$2:$L$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>A11:A14</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{F0025C61-1D6A-4A3C-BC3E-647292693AC1}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D18:D48</xm:sqref>
-[...11 lines deleted...]
-          <xm:sqref>A11:A13</xm:sqref>
+          <xm:sqref>D20:D50 D15:D16</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{186609AD-3A28-4BB1-8088-EEBB7F749209}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:F95"/>
+  <dimension ref="A1:F115"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+    <sheetView zoomScale="76" workbookViewId="0">
+      <selection activeCell="A52" sqref="A52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="62.765625" style="71" customWidth="1"/>
+    <col min="1" max="1" width="68.4609375" style="71" customWidth="1"/>
     <col min="2" max="2" width="9.23046875" style="71"/>
     <col min="3" max="3" width="15.4609375" style="71" customWidth="1"/>
     <col min="4" max="5" width="9.23046875" style="71"/>
     <col min="6" max="6" width="60.69140625" style="71" customWidth="1"/>
     <col min="7" max="16384" width="9.23046875" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23" x14ac:dyDescent="0.35">
       <c r="A1" s="74" t="s">
-        <v>401</v>
+        <v>369</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="114" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="116"/>
+      <c r="A2" s="125" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="126"/>
+      <c r="C2" s="126"/>
+      <c r="D2" s="126"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="127"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A3" s="117" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="119"/>
+      <c r="A3" s="128" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3" s="129"/>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="130"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="73" t="s">
-        <v>84</v>
-[...9 lines deleted...]
-      <c r="F4" s="124"/>
+        <v>81</v>
+      </c>
+      <c r="B4" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" s="123"/>
+      <c r="D4" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="73" t="s">
-        <v>87</v>
-[...9 lines deleted...]
-      <c r="F5" s="124"/>
+        <v>84</v>
+      </c>
+      <c r="B5" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" s="123"/>
+      <c r="D5" s="123" t="s">
+        <v>500</v>
+      </c>
+      <c r="E5" s="123"/>
+      <c r="F5" s="123"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="73" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B6" s="124" t="s">
+        <v>86</v>
+      </c>
+      <c r="B6" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C6" s="123"/>
+      <c r="D6" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="C6" s="124"/>
-[...4 lines deleted...]
-      <c r="F6" s="124"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="73" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B7" s="124" t="s">
+        <v>87</v>
+      </c>
+      <c r="B7" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="123"/>
+      <c r="D7" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="C7" s="124"/>
-[...4 lines deleted...]
-      <c r="F7" s="124"/>
+      <c r="E7" s="123"/>
+      <c r="F7" s="123"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" s="73" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B8" s="124" t="s">
+        <v>487</v>
+      </c>
+      <c r="B8" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="123"/>
+      <c r="D8" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="C8" s="124"/>
-[...4 lines deleted...]
-      <c r="F8" s="124"/>
+      <c r="E8" s="123"/>
+      <c r="F8" s="123"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" s="73" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B9" s="124" t="s">
+        <v>88</v>
+      </c>
+      <c r="B9" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C9" s="123"/>
+      <c r="D9" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="C9" s="124"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:6" ht="124" x14ac:dyDescent="0.35">
+      <c r="E9" s="123"/>
+      <c r="F9" s="123"/>
+    </row>
+    <row r="10" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A10" s="73" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B10" s="124" t="s">
+        <v>89</v>
+      </c>
+      <c r="B10" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="123"/>
+      <c r="D10" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="C10" s="124"/>
-[...4 lines deleted...]
-      <c r="F10" s="124"/>
+      <c r="E10" s="123"/>
+      <c r="F10" s="123"/>
     </row>
     <row r="11" spans="1:6" ht="93" x14ac:dyDescent="0.35">
       <c r="A11" s="73" t="s">
-        <v>94</v>
-[...9 lines deleted...]
-      <c r="F11" s="123"/>
+        <v>90</v>
+      </c>
+      <c r="B11" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="123"/>
+      <c r="D11" s="124" t="s">
+        <v>494</v>
+      </c>
+      <c r="E11" s="124"/>
+      <c r="F11" s="124"/>
     </row>
     <row r="12" spans="1:6" ht="62" x14ac:dyDescent="0.35">
       <c r="A12" s="73" t="s">
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="F12" s="124"/>
+        <v>91</v>
+      </c>
+      <c r="B12" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="123"/>
+      <c r="D12" s="123" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" s="123"/>
+      <c r="F12" s="123"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="73" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      <c r="F13" s="124"/>
+        <v>93</v>
+      </c>
+      <c r="B13" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" s="123"/>
+      <c r="D13" s="123" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" s="123"/>
+      <c r="F13" s="123"/>
     </row>
     <row r="14" spans="1:6" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="73" t="s">
-        <v>508</v>
-[...9 lines deleted...]
-      <c r="F14" s="124"/>
+        <v>473</v>
+      </c>
+      <c r="B14" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" s="124"/>
+      <c r="D14" s="123" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" s="123"/>
+      <c r="F14" s="123"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" s="72" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B15" s="76"/>
       <c r="C15" s="76"/>
       <c r="D15" s="76"/>
       <c r="E15" s="76"/>
       <c r="F15" s="76"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16" s="73" t="s">
-        <v>101</v>
-[...9 lines deleted...]
-      <c r="F16" s="124"/>
+        <v>96</v>
+      </c>
+      <c r="B16" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="123"/>
+      <c r="D16" s="123" t="s">
+        <v>98</v>
+      </c>
+      <c r="E16" s="123"/>
+      <c r="F16" s="123"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" s="73" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      <c r="F17" s="124"/>
+        <v>99</v>
+      </c>
+      <c r="B17" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="123"/>
+      <c r="D17" s="123" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17" s="123"/>
+      <c r="F17" s="123"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" s="73" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      <c r="F18" s="124"/>
+        <v>100</v>
+      </c>
+      <c r="B18" s="123" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="123"/>
+      <c r="D18" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" s="123"/>
+      <c r="F18" s="123"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="73" t="s">
-        <v>108</v>
-[...9 lines deleted...]
-      <c r="F19" s="124"/>
+        <v>103</v>
+      </c>
+      <c r="B19" s="123" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" s="123"/>
+      <c r="D19" s="123" t="s">
+        <v>102</v>
+      </c>
+      <c r="E19" s="123"/>
+      <c r="F19" s="123"/>
     </row>
     <row r="20" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A20" s="73" t="s">
-        <v>109</v>
-[...9 lines deleted...]
-      <c r="F20" s="124"/>
+        <v>104</v>
+      </c>
+      <c r="B20" s="123" t="s">
+        <v>101</v>
+      </c>
+      <c r="C20" s="123"/>
+      <c r="D20" s="123" t="s">
+        <v>98</v>
+      </c>
+      <c r="E20" s="123"/>
+      <c r="F20" s="123"/>
     </row>
     <row r="21" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A21" s="73" t="s">
-        <v>110</v>
-[...9 lines deleted...]
-      <c r="F21" s="124"/>
+        <v>105</v>
+      </c>
+      <c r="B21" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="124"/>
+      <c r="D21" s="123" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" s="123"/>
+      <c r="F21" s="123"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="117" t="s">
-[...6 lines deleted...]
-      <c r="F22" s="119"/>
+      <c r="A22" s="128" t="s">
+        <v>108</v>
+      </c>
+      <c r="B22" s="129"/>
+      <c r="C22" s="129"/>
+      <c r="D22" s="129"/>
+      <c r="E22" s="129"/>
+      <c r="F22" s="130"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="73" t="s">
-        <v>114</v>
-[...9 lines deleted...]
-      <c r="F23" s="124"/>
+        <v>109</v>
+      </c>
+      <c r="B23" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="123"/>
+      <c r="D23" s="123" t="s">
+        <v>110</v>
+      </c>
+      <c r="E23" s="123"/>
+      <c r="F23" s="123"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="73" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-      <c r="F24" s="124"/>
+        <v>111</v>
+      </c>
+      <c r="B24" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="123"/>
+      <c r="D24" s="123" t="s">
+        <v>110</v>
+      </c>
+      <c r="E24" s="123"/>
+      <c r="F24" s="123"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="73" t="s">
-        <v>117</v>
-[...9 lines deleted...]
-      <c r="F25" s="124"/>
+        <v>112</v>
+      </c>
+      <c r="B25" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" s="123"/>
+      <c r="D25" s="123" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" s="123"/>
+      <c r="F25" s="123"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="73" t="s">
-        <v>118</v>
-[...9 lines deleted...]
-      <c r="F26" s="124"/>
+        <v>113</v>
+      </c>
+      <c r="B26" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="123"/>
+      <c r="D26" s="123" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" s="123"/>
+      <c r="F26" s="123"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="73" t="s">
-        <v>119</v>
-[...9 lines deleted...]
-      <c r="F27" s="124"/>
+        <v>114</v>
+      </c>
+      <c r="B27" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="123"/>
+      <c r="D27" s="123" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="123"/>
+      <c r="F27" s="123"/>
     </row>
     <row r="28" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A28" s="73" t="s">
-        <v>120</v>
-[...9 lines deleted...]
-      <c r="F28" s="124"/>
+        <v>115</v>
+      </c>
+      <c r="B28" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="123"/>
+      <c r="D28" s="123" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="123"/>
+      <c r="F28" s="123"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="73" t="s">
-        <v>121</v>
-[...9 lines deleted...]
-      <c r="F29" s="124"/>
+        <v>116</v>
+      </c>
+      <c r="B29" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="123"/>
+      <c r="D29" s="123" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" s="123"/>
+      <c r="F29" s="123"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A30" s="117" t="s">
-[...8 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="128" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" s="129"/>
+      <c r="C30" s="129"/>
+      <c r="D30" s="129"/>
+      <c r="E30" s="129"/>
+      <c r="F30" s="130"/>
+    </row>
+    <row r="31" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="77" t="s">
-        <v>507</v>
-[...11 lines deleted...]
-    <row r="32" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>535</v>
+      </c>
+      <c r="B31" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="123"/>
+      <c r="D31" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E31" s="124"/>
+      <c r="F31" s="124"/>
+    </row>
+    <row r="32" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="77" t="s">
-        <v>124</v>
-[...11 lines deleted...]
-    <row r="33" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>515</v>
+      </c>
+      <c r="B32" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="123"/>
+      <c r="D32" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E32" s="124"/>
+      <c r="F32" s="124"/>
+    </row>
+    <row r="33" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="77" t="s">
-        <v>125</v>
-[...11 lines deleted...]
-    <row r="34" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>516</v>
+      </c>
+      <c r="B33" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" s="123"/>
+      <c r="D33" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E33" s="124"/>
+      <c r="F33" s="124"/>
+    </row>
+    <row r="34" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="77" t="s">
-        <v>126</v>
-[...11 lines deleted...]
-    <row r="35" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>517</v>
+      </c>
+      <c r="B34" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="123"/>
+      <c r="D34" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E34" s="124"/>
+      <c r="F34" s="124"/>
+    </row>
+    <row r="35" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="77" t="s">
-        <v>127</v>
-[...11 lines deleted...]
-    <row r="36" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>518</v>
+      </c>
+      <c r="B35" s="123" t="s">
+        <v>509</v>
+      </c>
+      <c r="C35" s="123"/>
+      <c r="D35" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E35" s="124"/>
+      <c r="F35" s="124"/>
+    </row>
+    <row r="36" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="77" t="s">
-        <v>128</v>
-[...11 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+        <v>519</v>
+      </c>
+      <c r="B36" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="123"/>
+      <c r="D36" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E36" s="124"/>
+      <c r="F36" s="124"/>
+    </row>
+    <row r="37" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="77" t="s">
-        <v>129</v>
-[...11 lines deleted...]
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+        <v>520</v>
+      </c>
+      <c r="B37" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" s="123"/>
+      <c r="D37" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E37" s="124"/>
+      <c r="F37" s="124"/>
+    </row>
+    <row r="38" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="77" t="s">
-        <v>130</v>
-[...11 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+        <v>521</v>
+      </c>
+      <c r="B38" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="123"/>
+      <c r="D38" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E38" s="124"/>
+      <c r="F38" s="124"/>
+    </row>
+    <row r="39" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="77" t="s">
-        <v>131</v>
-[...9 lines deleted...]
-      <c r="F39" s="123"/>
+        <v>522</v>
+      </c>
+      <c r="B39" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="123"/>
+      <c r="D39" s="124" t="s">
+        <v>511</v>
+      </c>
+      <c r="E39" s="124"/>
+      <c r="F39" s="124"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" s="77" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+        <v>512</v>
+      </c>
+      <c r="B40" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="123"/>
+      <c r="D40" s="124" t="s">
+        <v>493</v>
+      </c>
+      <c r="E40" s="124"/>
+      <c r="F40" s="124"/>
+    </row>
+    <row r="41" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A41" s="77" t="s">
-        <v>133</v>
-[...11 lines deleted...]
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+        <v>492</v>
+      </c>
+      <c r="B41" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="123"/>
+      <c r="D41" s="124" t="s">
+        <v>493</v>
+      </c>
+      <c r="E41" s="124"/>
+      <c r="F41" s="124"/>
+    </row>
+    <row r="42" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="77" t="s">
-        <v>134</v>
-[...11 lines deleted...]
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+        <v>514</v>
+      </c>
+      <c r="B42" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="123"/>
+      <c r="D42" s="134" t="s">
+        <v>510</v>
+      </c>
+      <c r="E42" s="135"/>
+      <c r="F42" s="136"/>
+    </row>
+    <row r="43" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="77" t="s">
-        <v>135</v>
-[...11 lines deleted...]
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+        <v>119</v>
+      </c>
+      <c r="B43" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="123"/>
+      <c r="D43" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="E43" s="124"/>
+      <c r="F43" s="124"/>
+    </row>
+    <row r="44" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="77" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-    <row r="45" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+        <v>120</v>
+      </c>
+      <c r="B44" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="123"/>
+      <c r="D44" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" s="124"/>
+      <c r="F44" s="124"/>
+    </row>
+    <row r="45" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="77" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="C45" s="124"/>
+        <v>121</v>
+      </c>
+      <c r="B45" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="123"/>
       <c r="D45" s="124" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="E45" s="124"/>
       <c r="F45" s="124"/>
     </row>
-    <row r="46" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="77" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="C46" s="124"/>
+        <v>495</v>
+      </c>
+      <c r="B46" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C46" s="123"/>
       <c r="D46" s="124" t="s">
-        <v>140</v>
+        <v>496</v>
       </c>
       <c r="E46" s="124"/>
       <c r="F46" s="124"/>
     </row>
-    <row r="47" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="77" t="s">
-        <v>141</v>
-[...11 lines deleted...]
-    <row r="48" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+        <v>497</v>
+      </c>
+      <c r="B47" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C47" s="123"/>
+      <c r="D47" s="124" t="s">
+        <v>496</v>
+      </c>
+      <c r="E47" s="124"/>
+      <c r="F47" s="124"/>
+    </row>
+    <row r="48" spans="1:6" ht="93" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="77" t="s">
-        <v>142</v>
-[...11 lines deleted...]
-    <row r="49" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+        <v>523</v>
+      </c>
+      <c r="B48" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="123"/>
+      <c r="D48" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="E48" s="124"/>
+      <c r="F48" s="124"/>
+    </row>
+    <row r="49" spans="1:6" ht="93" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="77" t="s">
-        <v>144</v>
-[...11 lines deleted...]
-    <row r="50" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+        <v>524</v>
+      </c>
+      <c r="B49" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C49" s="123"/>
+      <c r="D49" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="E49" s="124"/>
+      <c r="F49" s="124"/>
+    </row>
+    <row r="50" spans="1:6" ht="93" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="77" t="s">
-        <v>146</v>
-[...11 lines deleted...]
-    <row r="51" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+        <v>525</v>
+      </c>
+      <c r="B50" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="123"/>
+      <c r="D50" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="E50" s="124"/>
+      <c r="F50" s="124"/>
+    </row>
+    <row r="51" spans="1:6" ht="93" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="77" t="s">
-        <v>148</v>
-[...11 lines deleted...]
-    <row r="52" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+        <v>526</v>
+      </c>
+      <c r="B51" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51" s="123"/>
+      <c r="D51" s="124" t="s">
+        <v>118</v>
+      </c>
+      <c r="E51" s="124"/>
+      <c r="F51" s="124"/>
+    </row>
+    <row r="52" spans="1:6" ht="124" x14ac:dyDescent="0.35">
       <c r="A52" s="77" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="C52" s="124"/>
+        <v>533</v>
+      </c>
+      <c r="B52" s="123" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="123"/>
       <c r="D52" s="123" t="s">
-        <v>147</v>
+        <v>122</v>
       </c>
       <c r="E52" s="123"/>
       <c r="F52" s="123"/>
     </row>
-    <row r="53" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A53" s="77" t="s">
-        <v>150</v>
+        <v>123</v>
       </c>
       <c r="B53" s="123" t="s">
-        <v>151</v>
+        <v>82</v>
       </c>
       <c r="C53" s="123"/>
-      <c r="D53" s="124" t="s">
-[...5 lines deleted...]
-    <row r="54" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="D53" s="123" t="s">
+        <v>124</v>
+      </c>
+      <c r="E53" s="123"/>
+      <c r="F53" s="123"/>
+    </row>
+    <row r="54" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A54" s="77" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="B54" s="123" t="s">
-        <v>151</v>
+        <v>82</v>
       </c>
       <c r="C54" s="123"/>
       <c r="D54" s="124" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="E54" s="124"/>
       <c r="F54" s="124"/>
     </row>
-    <row r="55" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="77" t="s">
-        <v>154</v>
+        <v>513</v>
       </c>
       <c r="B55" s="123" t="s">
-        <v>151</v>
+        <v>82</v>
       </c>
       <c r="C55" s="123"/>
       <c r="D55" s="124" t="s">
-        <v>152</v>
+        <v>498</v>
       </c>
       <c r="E55" s="124"/>
       <c r="F55" s="124"/>
     </row>
-    <row r="56" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="77" t="s">
-        <v>155</v>
+        <v>499</v>
       </c>
       <c r="B56" s="123" t="s">
-        <v>151</v>
+        <v>82</v>
       </c>
       <c r="C56" s="123"/>
       <c r="D56" s="124" t="s">
-        <v>152</v>
+        <v>505</v>
       </c>
       <c r="E56" s="124"/>
       <c r="F56" s="124"/>
     </row>
     <row r="57" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A57" s="77" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="B57" s="123" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="C57" s="123"/>
-      <c r="D57" s="123" t="s">
-[...3 lines deleted...]
-      <c r="F57" s="123"/>
+      <c r="D57" s="124" t="s">
+        <v>127</v>
+      </c>
+      <c r="E57" s="124"/>
+      <c r="F57" s="124"/>
     </row>
     <row r="58" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A58" s="77" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="B58" s="123" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="C58" s="123"/>
-      <c r="D58" s="123" t="s">
-[...3 lines deleted...]
-      <c r="F58" s="123"/>
+      <c r="D58" s="124" t="s">
+        <v>129</v>
+      </c>
+      <c r="E58" s="124"/>
+      <c r="F58" s="124"/>
     </row>
     <row r="59" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A59" s="77" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="B59" s="123" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="C59" s="123"/>
       <c r="D59" s="124" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="E59" s="124"/>
       <c r="F59" s="124"/>
     </row>
-    <row r="60" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A60" s="77" t="s">
-        <v>159</v>
+        <v>482</v>
       </c>
       <c r="B60" s="123" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="C60" s="123"/>
       <c r="D60" s="124" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="E60" s="124"/>
       <c r="F60" s="124"/>
     </row>
     <row r="61" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A61" s="77" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="C61" s="124"/>
+        <v>481</v>
+      </c>
+      <c r="B61" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="123"/>
       <c r="D61" s="124" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="E61" s="124"/>
       <c r="F61" s="124"/>
     </row>
-    <row r="62" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" ht="93" x14ac:dyDescent="0.35">
       <c r="A62" s="77" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="C62" s="124"/>
+        <v>527</v>
+      </c>
+      <c r="B62" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="C62" s="123"/>
       <c r="D62" s="124" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="E62" s="124"/>
       <c r="F62" s="124"/>
     </row>
     <row r="63" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A63" s="77" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="C63" s="124"/>
+        <v>501</v>
+      </c>
+      <c r="B63" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="C63" s="123"/>
       <c r="D63" s="124" t="s">
-        <v>152</v>
+        <v>504</v>
       </c>
       <c r="E63" s="124"/>
       <c r="F63" s="124"/>
     </row>
     <row r="64" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A64" s="77" t="s">
-        <v>163</v>
-[...4 lines deleted...]
-      <c r="C64" s="124"/>
+        <v>502</v>
+      </c>
+      <c r="B64" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="C64" s="123"/>
       <c r="D64" s="124" t="s">
-        <v>152</v>
+        <v>504</v>
       </c>
       <c r="E64" s="124"/>
       <c r="F64" s="124"/>
     </row>
     <row r="65" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A65" s="77" t="s">
-        <v>164</v>
-[...11 lines deleted...]
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+        <v>503</v>
+      </c>
+      <c r="B65" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="C65" s="123"/>
+      <c r="D65" s="124" t="s">
+        <v>504</v>
+      </c>
+      <c r="E65" s="124"/>
+      <c r="F65" s="124"/>
+    </row>
+    <row r="66" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A66" s="77" t="s">
-        <v>166</v>
+        <v>132</v>
       </c>
       <c r="B66" s="124" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="C66" s="124"/>
-      <c r="D66" s="124" t="s">
-[...5 lines deleted...]
-    <row r="67" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="D66" s="123" t="s">
+        <v>134</v>
+      </c>
+      <c r="E66" s="123"/>
+      <c r="F66" s="123"/>
+    </row>
+    <row r="67" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A67" s="77" t="s">
-        <v>168</v>
+        <v>135</v>
       </c>
       <c r="B67" s="124" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="C67" s="124"/>
-      <c r="D67" s="124" t="s">
-[...3 lines deleted...]
-      <c r="F67" s="124"/>
+      <c r="D67" s="123" t="s">
+        <v>134</v>
+      </c>
+      <c r="E67" s="123"/>
+      <c r="F67" s="123"/>
     </row>
     <row r="68" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A68" s="77" t="s">
-        <v>169</v>
-[...9 lines deleted...]
-      <c r="F68" s="124"/>
+        <v>136</v>
+      </c>
+      <c r="B68" s="124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C68" s="124"/>
+      <c r="D68" s="123" t="s">
+        <v>134</v>
+      </c>
+      <c r="E68" s="123"/>
+      <c r="F68" s="123"/>
     </row>
     <row r="69" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A69" s="77" t="s">
-        <v>170</v>
-[...9 lines deleted...]
-      <c r="F69" s="124"/>
+        <v>137</v>
+      </c>
+      <c r="B69" s="124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C69" s="124"/>
+      <c r="D69" s="123" t="s">
+        <v>134</v>
+      </c>
+      <c r="E69" s="123"/>
+      <c r="F69" s="123"/>
     </row>
     <row r="70" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A70" s="77" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="C70" s="123"/>
+        <v>138</v>
+      </c>
+      <c r="B70" s="124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C70" s="124"/>
       <c r="D70" s="124" t="s">
-        <v>152</v>
+        <v>127</v>
       </c>
       <c r="E70" s="124"/>
       <c r="F70" s="124"/>
     </row>
-    <row r="71" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A71" s="77" t="s">
-        <v>173</v>
-[...9 lines deleted...]
-      <c r="F71" s="123"/>
+        <v>139</v>
+      </c>
+      <c r="B71" s="124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C71" s="124"/>
+      <c r="D71" s="124" t="s">
+        <v>127</v>
+      </c>
+      <c r="E71" s="124"/>
+      <c r="F71" s="124"/>
     </row>
     <row r="72" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A72" s="77" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-      <c r="C72" s="123"/>
+        <v>140</v>
+      </c>
+      <c r="B72" s="124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C72" s="124"/>
       <c r="D72" s="123" t="s">
-        <v>174</v>
+        <v>134</v>
       </c>
       <c r="E72" s="123"/>
       <c r="F72" s="123"/>
     </row>
-    <row r="73" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A73" s="77" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="C73" s="123"/>
+        <v>508</v>
+      </c>
+      <c r="B73" s="124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C73" s="124"/>
       <c r="D73" s="123" t="s">
-        <v>174</v>
+        <v>134</v>
       </c>
       <c r="E73" s="123"/>
       <c r="F73" s="123"/>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A74" s="77" t="s">
-        <v>177</v>
+        <v>141</v>
       </c>
       <c r="B74" s="124" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="C74" s="124"/>
-      <c r="D74" s="124" t="s">
-[...3 lines deleted...]
-      <c r="F74" s="124"/>
+      <c r="D74" s="123" t="s">
+        <v>134</v>
+      </c>
+      <c r="E74" s="123"/>
+      <c r="F74" s="123"/>
     </row>
     <row r="75" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A75" s="77" t="s">
-        <v>179</v>
-[...9 lines deleted...]
-      <c r="F75" s="124"/>
+        <v>142</v>
+      </c>
+      <c r="B75" s="123" t="s">
+        <v>101</v>
+      </c>
+      <c r="C75" s="123"/>
+      <c r="D75" s="123" t="s">
+        <v>134</v>
+      </c>
+      <c r="E75" s="123"/>
+      <c r="F75" s="123"/>
     </row>
     <row r="76" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A76" s="77" t="s">
-        <v>180</v>
-[...11 lines deleted...]
-    <row r="77" spans="1:6" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+        <v>143</v>
+      </c>
+      <c r="B76" s="123" t="s">
+        <v>101</v>
+      </c>
+      <c r="C76" s="123"/>
+      <c r="D76" s="123" t="s">
+        <v>134</v>
+      </c>
+      <c r="E76" s="123"/>
+      <c r="F76" s="123"/>
+    </row>
+    <row r="77" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A77" s="77" t="s">
-        <v>181</v>
+        <v>144</v>
       </c>
       <c r="B77" s="123" t="s">
-        <v>182</v>
+        <v>101</v>
       </c>
       <c r="C77" s="123"/>
       <c r="D77" s="123" t="s">
-        <v>183</v>
+        <v>134</v>
       </c>
       <c r="E77" s="123"/>
       <c r="F77" s="123"/>
     </row>
     <row r="78" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A78" s="77" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="B78" s="123" t="s">
-        <v>182</v>
+        <v>101</v>
       </c>
       <c r="C78" s="123"/>
       <c r="D78" s="123" t="s">
-        <v>183</v>
+        <v>134</v>
       </c>
       <c r="E78" s="123"/>
       <c r="F78" s="123"/>
     </row>
     <row r="79" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A79" s="77" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="B79" s="123" t="s">
-        <v>182</v>
+        <v>101</v>
       </c>
       <c r="C79" s="123"/>
-      <c r="D79" s="123" t="s">
-[...5 lines deleted...]
-    <row r="80" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="D79" s="124" t="s">
+        <v>147</v>
+      </c>
+      <c r="E79" s="124"/>
+      <c r="F79" s="124"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A80" s="77" t="s">
-        <v>186</v>
+        <v>148</v>
       </c>
       <c r="B80" s="123" t="s">
-        <v>182</v>
+        <v>101</v>
       </c>
       <c r="C80" s="123"/>
       <c r="D80" s="123" t="s">
-        <v>183</v>
+        <v>149</v>
       </c>
       <c r="E80" s="123"/>
       <c r="F80" s="123"/>
     </row>
-    <row r="81" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A81" s="77" t="s">
-        <v>187</v>
+        <v>150</v>
       </c>
       <c r="B81" s="123" t="s">
-        <v>182</v>
+        <v>101</v>
       </c>
       <c r="C81" s="123"/>
       <c r="D81" s="123" t="s">
-        <v>183</v>
+        <v>134</v>
       </c>
       <c r="E81" s="123"/>
       <c r="F81" s="123"/>
     </row>
-    <row r="82" spans="1:6" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A82" s="77" t="s">
-        <v>188</v>
+        <v>483</v>
       </c>
       <c r="B82" s="123" t="s">
-        <v>182</v>
+        <v>101</v>
       </c>
       <c r="C82" s="123"/>
-      <c r="D82" s="123" t="s">
-[...5 lines deleted...]
-    <row r="83" spans="1:6" ht="59.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D82" s="124" t="s">
+        <v>484</v>
+      </c>
+      <c r="E82" s="124"/>
+      <c r="F82" s="124"/>
+    </row>
+    <row r="83" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A83" s="77" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="C83" s="123"/>
+        <v>151</v>
+      </c>
+      <c r="B83" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C83" s="124"/>
       <c r="D83" s="123" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="E83" s="123"/>
       <c r="F83" s="123"/>
     </row>
     <row r="84" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A84" s="77" t="s">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="C84" s="123"/>
+        <v>152</v>
+      </c>
+      <c r="B84" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C84" s="124"/>
       <c r="D84" s="123" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E84" s="123"/>
       <c r="F84" s="123"/>
     </row>
-    <row r="85" spans="1:6" ht="66.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A85" s="77" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-      <c r="C85" s="123"/>
+        <v>154</v>
+      </c>
+      <c r="B85" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C85" s="124"/>
       <c r="D85" s="123" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="E85" s="123"/>
       <c r="F85" s="123"/>
     </row>
-    <row r="86" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A86" s="77" t="s">
-        <v>192</v>
-[...11 lines deleted...]
-    <row r="87" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>155</v>
+      </c>
+      <c r="B86" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C86" s="124"/>
+      <c r="D86" s="124" t="s">
+        <v>156</v>
+      </c>
+      <c r="E86" s="124"/>
+      <c r="F86" s="124"/>
+    </row>
+    <row r="87" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A87" s="77" t="s">
-        <v>193</v>
-[...11 lines deleted...]
-    <row r="88" spans="1:6" ht="62.15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>157</v>
+      </c>
+      <c r="B87" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C87" s="124"/>
+      <c r="D87" s="124" t="s">
+        <v>156</v>
+      </c>
+      <c r="E87" s="124"/>
+      <c r="F87" s="124"/>
+    </row>
+    <row r="88" spans="1:6" ht="62" x14ac:dyDescent="0.35">
       <c r="A88" s="77" t="s">
-        <v>194</v>
-[...11 lines deleted...]
-    <row r="89" spans="1:6" ht="61.15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>158</v>
+      </c>
+      <c r="B88" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="C88" s="124"/>
+      <c r="D88" s="124" t="s">
+        <v>156</v>
+      </c>
+      <c r="E88" s="124"/>
+      <c r="F88" s="124"/>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A89" s="77" t="s">
-        <v>195</v>
+        <v>159</v>
       </c>
       <c r="B89" s="123" t="s">
-        <v>112</v>
+        <v>491</v>
       </c>
       <c r="C89" s="123"/>
       <c r="D89" s="123" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="E89" s="123"/>
       <c r="F89" s="123"/>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A90" s="77" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="C90" s="124"/>
+        <v>160</v>
+      </c>
+      <c r="B90" s="123" t="s">
+        <v>491</v>
+      </c>
+      <c r="C90" s="123"/>
       <c r="D90" s="123" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="E90" s="123"/>
       <c r="F90" s="123"/>
     </row>
-    <row r="91" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A91" s="77" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C91" s="124"/>
+        <v>161</v>
+      </c>
+      <c r="B91" s="123" t="s">
+        <v>491</v>
+      </c>
+      <c r="C91" s="123"/>
       <c r="D91" s="123" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="E91" s="123"/>
       <c r="F91" s="123"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" ht="97" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="77" t="s">
-        <v>199</v>
+        <v>528</v>
       </c>
       <c r="B92" s="124" t="s">
-        <v>197</v>
+        <v>485</v>
       </c>
       <c r="C92" s="124"/>
-      <c r="D92" s="123" t="s">
-[...5 lines deleted...]
-    <row r="93" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="D92" s="124" t="s">
+        <v>486</v>
+      </c>
+      <c r="E92" s="124"/>
+      <c r="F92" s="124"/>
+    </row>
+    <row r="93" spans="1:6" ht="97" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="77" t="s">
-        <v>200</v>
+        <v>529</v>
       </c>
       <c r="B93" s="124" t="s">
-        <v>197</v>
+        <v>485</v>
       </c>
       <c r="C93" s="124"/>
-      <c r="D93" s="123" t="s">
-[...5 lines deleted...]
-    <row r="94" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="D93" s="124" t="s">
+        <v>486</v>
+      </c>
+      <c r="E93" s="124"/>
+      <c r="F93" s="124"/>
+    </row>
+    <row r="94" spans="1:6" ht="97" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="77" t="s">
-        <v>201</v>
+        <v>530</v>
       </c>
       <c r="B94" s="124" t="s">
-        <v>197</v>
+        <v>485</v>
       </c>
       <c r="C94" s="124"/>
-      <c r="D94" s="123" t="s">
-[...11 lines deleted...]
-      <c r="F95" s="122"/>
+      <c r="D94" s="124" t="s">
+        <v>486</v>
+      </c>
+      <c r="E94" s="124"/>
+      <c r="F94" s="124"/>
+    </row>
+    <row r="95" spans="1:6" ht="97" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="77" t="s">
+        <v>531</v>
+      </c>
+      <c r="B95" s="124" t="s">
+        <v>485</v>
+      </c>
+      <c r="C95" s="124"/>
+      <c r="D95" s="124" t="s">
+        <v>486</v>
+      </c>
+      <c r="E95" s="124"/>
+      <c r="F95" s="124"/>
+    </row>
+    <row r="96" spans="1:6" ht="97" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="77" t="s">
+        <v>532</v>
+      </c>
+      <c r="B96" s="124" t="s">
+        <v>485</v>
+      </c>
+      <c r="C96" s="124"/>
+      <c r="D96" s="124" t="s">
+        <v>486</v>
+      </c>
+      <c r="E96" s="124"/>
+      <c r="F96" s="124"/>
+    </row>
+    <row r="97" spans="1:6" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B97" s="124" t="s">
+        <v>485</v>
+      </c>
+      <c r="C97" s="124"/>
+      <c r="D97" s="124" t="s">
+        <v>486</v>
+      </c>
+      <c r="E97" s="124"/>
+      <c r="F97" s="124"/>
+    </row>
+    <row r="98" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A98" s="77" t="s">
+        <v>165</v>
+      </c>
+      <c r="B98" s="124" t="s">
+        <v>163</v>
+      </c>
+      <c r="C98" s="124"/>
+      <c r="D98" s="124" t="s">
+        <v>164</v>
+      </c>
+      <c r="E98" s="124"/>
+      <c r="F98" s="124"/>
+    </row>
+    <row r="99" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A99" s="77" t="s">
+        <v>166</v>
+      </c>
+      <c r="B99" s="124" t="s">
+        <v>163</v>
+      </c>
+      <c r="C99" s="124"/>
+      <c r="D99" s="124" t="s">
+        <v>164</v>
+      </c>
+      <c r="E99" s="124"/>
+      <c r="F99" s="124"/>
+    </row>
+    <row r="100" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="B100" s="124" t="s">
+        <v>163</v>
+      </c>
+      <c r="C100" s="124"/>
+      <c r="D100" s="124" t="s">
+        <v>164</v>
+      </c>
+      <c r="E100" s="124"/>
+      <c r="F100" s="124"/>
+    </row>
+    <row r="101" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A101" s="77" t="s">
+        <v>168</v>
+      </c>
+      <c r="B101" s="124" t="s">
+        <v>163</v>
+      </c>
+      <c r="C101" s="124"/>
+      <c r="D101" s="124" t="s">
+        <v>164</v>
+      </c>
+      <c r="E101" s="124"/>
+      <c r="F101" s="124"/>
+    </row>
+    <row r="102" spans="1:6" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="77" t="s">
+        <v>169</v>
+      </c>
+      <c r="B102" s="124" t="s">
+        <v>163</v>
+      </c>
+      <c r="C102" s="124"/>
+      <c r="D102" s="124" t="s">
+        <v>164</v>
+      </c>
+      <c r="E102" s="124"/>
+      <c r="F102" s="124"/>
+    </row>
+    <row r="103" spans="1:6" ht="59.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="77" t="s">
+        <v>170</v>
+      </c>
+      <c r="B103" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C103" s="124"/>
+      <c r="D103" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E103" s="124"/>
+      <c r="F103" s="124"/>
+    </row>
+    <row r="104" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A104" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="B104" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C104" s="124"/>
+      <c r="D104" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E104" s="124"/>
+      <c r="F104" s="124"/>
+    </row>
+    <row r="105" spans="1:6" ht="66.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="77" t="s">
+        <v>172</v>
+      </c>
+      <c r="B105" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C105" s="124"/>
+      <c r="D105" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E105" s="124"/>
+      <c r="F105" s="124"/>
+    </row>
+    <row r="106" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="77" t="s">
+        <v>173</v>
+      </c>
+      <c r="B106" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C106" s="124"/>
+      <c r="D106" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E106" s="124"/>
+      <c r="F106" s="124"/>
+    </row>
+    <row r="107" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="77" t="s">
+        <v>174</v>
+      </c>
+      <c r="B107" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C107" s="124"/>
+      <c r="D107" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E107" s="124"/>
+      <c r="F107" s="124"/>
+    </row>
+    <row r="108" spans="1:6" ht="62.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="77" t="s">
+        <v>175</v>
+      </c>
+      <c r="B108" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C108" s="124"/>
+      <c r="D108" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E108" s="124"/>
+      <c r="F108" s="124"/>
+    </row>
+    <row r="109" spans="1:6" ht="61.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="77" t="s">
+        <v>176</v>
+      </c>
+      <c r="B109" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C109" s="124"/>
+      <c r="D109" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E109" s="124"/>
+      <c r="F109" s="124"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A110" s="77" t="s">
+        <v>177</v>
+      </c>
+      <c r="B110" s="123" t="s">
+        <v>178</v>
+      </c>
+      <c r="C110" s="123"/>
+      <c r="D110" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E110" s="124"/>
+      <c r="F110" s="124"/>
+    </row>
+    <row r="111" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A111" s="77" t="s">
+        <v>179</v>
+      </c>
+      <c r="B111" s="123" t="s">
+        <v>178</v>
+      </c>
+      <c r="C111" s="123"/>
+      <c r="D111" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E111" s="124"/>
+      <c r="F111" s="124"/>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A112" s="77" t="s">
+        <v>180</v>
+      </c>
+      <c r="B112" s="123" t="s">
+        <v>178</v>
+      </c>
+      <c r="C112" s="123"/>
+      <c r="D112" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E112" s="124"/>
+      <c r="F112" s="124"/>
+    </row>
+    <row r="113" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A113" s="77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B113" s="123" t="s">
+        <v>178</v>
+      </c>
+      <c r="C113" s="123"/>
+      <c r="D113" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E113" s="124"/>
+      <c r="F113" s="124"/>
+    </row>
+    <row r="114" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A114" s="77" t="s">
+        <v>182</v>
+      </c>
+      <c r="B114" s="123" t="s">
+        <v>178</v>
+      </c>
+      <c r="C114" s="123"/>
+      <c r="D114" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="E114" s="124"/>
+      <c r="F114" s="124"/>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A115" s="131"/>
+      <c r="B115" s="132"/>
+      <c r="C115" s="132"/>
+      <c r="D115" s="132"/>
+      <c r="E115" s="132"/>
+      <c r="F115" s="133"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ACnE4szYfP2QkrR2cc1MIxzCPjwD8GfZcqJLDrzMjCtO4SENRppwG5H6tqzJ2JEGwp9JYvqIOGn5wG9Rdd6MIQ==" saltValue="zQEIwYN7/Kh5R+r8gRDPOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="181">
+  <sheetProtection algorithmName="SHA-512" hashValue="s4S6NAc1Y4LD2jrSKFlExsCXuJjU/HTg16XPp0IDyyK0rc1Z2iJ7LRzzmAIbvELpFC3mr299rCiAzZwvD2t7OA==" saltValue="0UdU1nWn47Pew3LtH/o51g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="221">
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:F73"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:F40"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B48:C48"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="D19:F19"/>
-    <mergeCell ref="D20:F20"/>
-    <mergeCell ref="D21:F21"/>
     <mergeCell ref="D14:F14"/>
-    <mergeCell ref="D23:F23"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="D26:F26"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D29:F29"/>
-    <mergeCell ref="B43:C43"/>
-[...1 lines deleted...]
-    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B41:C41"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B47:C47"/>
-    <mergeCell ref="B48:C48"/>
-[...18 lines deleted...]
-    <mergeCell ref="B67:C67"/>
     <mergeCell ref="B68:C68"/>
     <mergeCell ref="B69:C69"/>
     <mergeCell ref="B70:C70"/>
     <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
-    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="B67:C67"/>
     <mergeCell ref="B63:C63"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="B65:C65"/>
-    <mergeCell ref="B78:C78"/>
-    <mergeCell ref="B79:C79"/>
     <mergeCell ref="B80:C80"/>
     <mergeCell ref="B81:C81"/>
-    <mergeCell ref="B82:C82"/>
     <mergeCell ref="B83:C83"/>
-    <mergeCell ref="B72:C72"/>
-    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="B86:C86"/>
     <mergeCell ref="B74:C74"/>
     <mergeCell ref="B75:C75"/>
     <mergeCell ref="B76:C76"/>
     <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="B89:C89"/>
     <mergeCell ref="B90:C90"/>
     <mergeCell ref="B91:C91"/>
+    <mergeCell ref="B97:C97"/>
     <mergeCell ref="B92:C92"/>
     <mergeCell ref="B93:C93"/>
     <mergeCell ref="B94:C94"/>
-    <mergeCell ref="B84:C84"/>
-[...9 lines deleted...]
-    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="B111:C111"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="B113:C113"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="B108:C108"/>
+    <mergeCell ref="B109:C109"/>
     <mergeCell ref="D42:F42"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="D49:F49"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="D32:F32"/>
     <mergeCell ref="D33:F33"/>
     <mergeCell ref="D34:F34"/>
     <mergeCell ref="D35:F35"/>
     <mergeCell ref="D36:F36"/>
-    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="D67:F67"/>
     <mergeCell ref="D50:F50"/>
     <mergeCell ref="D51:F51"/>
     <mergeCell ref="D52:F52"/>
     <mergeCell ref="D53:F53"/>
     <mergeCell ref="D54:F54"/>
-    <mergeCell ref="D43:F43"/>
-[...7 lines deleted...]
-    <mergeCell ref="D62:F62"/>
+    <mergeCell ref="D57:F57"/>
     <mergeCell ref="D63:F63"/>
     <mergeCell ref="D64:F64"/>
     <mergeCell ref="D65:F65"/>
-    <mergeCell ref="D55:F55"/>
-[...3 lines deleted...]
-    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="D89:F89"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="D91:F91"/>
+    <mergeCell ref="D97:F97"/>
+    <mergeCell ref="D80:F80"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="D83:F83"/>
+    <mergeCell ref="D84:F84"/>
+    <mergeCell ref="D85:F85"/>
+    <mergeCell ref="D86:F86"/>
+    <mergeCell ref="D92:F92"/>
+    <mergeCell ref="D93:F93"/>
+    <mergeCell ref="D94:F94"/>
+    <mergeCell ref="D95:F95"/>
+    <mergeCell ref="D96:F96"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A115:F115"/>
+    <mergeCell ref="D110:F110"/>
+    <mergeCell ref="D111:F111"/>
+    <mergeCell ref="D112:F112"/>
+    <mergeCell ref="D113:F113"/>
+    <mergeCell ref="D114:F114"/>
+    <mergeCell ref="D104:F104"/>
+    <mergeCell ref="D105:F105"/>
+    <mergeCell ref="D106:F106"/>
+    <mergeCell ref="D107:F107"/>
+    <mergeCell ref="D108:F108"/>
+    <mergeCell ref="D109:F109"/>
+    <mergeCell ref="D98:F98"/>
+    <mergeCell ref="D99:F99"/>
+    <mergeCell ref="D100:F100"/>
+    <mergeCell ref="D101:F101"/>
+    <mergeCell ref="D102:F102"/>
+    <mergeCell ref="D103:F103"/>
+    <mergeCell ref="D87:F87"/>
+    <mergeCell ref="D88:F88"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:F37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="D62:F62"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="D82:F82"/>
     <mergeCell ref="D74:F74"/>
     <mergeCell ref="D75:F75"/>
     <mergeCell ref="D76:F76"/>
     <mergeCell ref="D77:F77"/>
-    <mergeCell ref="D66:F66"/>
-    <mergeCell ref="D67:F67"/>
+    <mergeCell ref="D78:F78"/>
+    <mergeCell ref="D79:F79"/>
     <mergeCell ref="D68:F68"/>
     <mergeCell ref="D69:F69"/>
     <mergeCell ref="D70:F70"/>
     <mergeCell ref="D71:F71"/>
-    <mergeCell ref="A2:F2"/>
-[...20 lines deleted...]
-    <mergeCell ref="D83:F83"/>
     <mergeCell ref="D72:F72"/>
-    <mergeCell ref="D73:F73"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="D60:F60"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63303111-5B03-4B33-B8DC-A5C3C2926218}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:B27"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView topLeftCell="A10" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.765625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.23046875" style="93" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.765625" style="92"/>
+    <col min="1" max="1" width="13.23046875" style="91" customWidth="1"/>
+    <col min="2" max="2" width="49.07421875" style="91" customWidth="1"/>
+    <col min="3" max="16384" width="8.765625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="100" t="s">
+        <v>318</v>
+      </c>
+      <c r="B1" s="99" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="98" t="s">
+        <v>320</v>
+      </c>
+      <c r="B2" s="97" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="95" t="s">
+        <v>322</v>
+      </c>
+      <c r="B3" s="94" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="95" t="s">
+        <v>324</v>
+      </c>
+      <c r="B4" s="94" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="28" x14ac:dyDescent="0.3">
+      <c r="A5" s="95" t="s">
+        <v>326</v>
+      </c>
+      <c r="B5" s="94" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="95" t="s">
+        <v>328</v>
+      </c>
+      <c r="B6" s="94" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="95" t="s">
+        <v>330</v>
+      </c>
+      <c r="B7" s="94" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="95" t="s">
+        <v>332</v>
+      </c>
+      <c r="B8" s="94" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="95" t="s">
+        <v>334</v>
+      </c>
+      <c r="B9" s="94" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="95" t="s">
+        <v>336</v>
+      </c>
+      <c r="B10" s="94" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="95" t="s">
+        <v>338</v>
+      </c>
+      <c r="B11" s="94" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="95" t="s">
+        <v>340</v>
+      </c>
+      <c r="B12" s="94" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="28" x14ac:dyDescent="0.3">
+      <c r="A13" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="B13" s="94" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="95"/>
+      <c r="B14" s="94"/>
+    </row>
+    <row r="15" spans="1:2" ht="28" x14ac:dyDescent="0.3">
+      <c r="A15" s="96" t="s">
+        <v>344</v>
+      </c>
+      <c r="B15" s="94"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="95" t="s">
+        <v>345</v>
+      </c>
+      <c r="B16" s="94" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="28" x14ac:dyDescent="0.3">
+      <c r="A17" s="95" t="s">
+        <v>347</v>
+      </c>
+      <c r="B17" s="94" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="28" x14ac:dyDescent="0.3">
+      <c r="A18" s="95" t="s">
+        <v>349</v>
+      </c>
+      <c r="B18" s="94" t="s">
         <v>350</v>
       </c>
-      <c r="B1" s="101" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="95" t="s">
         <v>351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="100" t="s">
+      <c r="B19" s="94" t="s">
         <v>352</v>
       </c>
-      <c r="B2" s="99" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="95" t="s">
         <v>353</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="97" t="s">
+      <c r="B20" s="94" t="s">
         <v>354</v>
       </c>
-      <c r="B3" s="96" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" s="95" t="s">
         <v>355</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="97" t="s">
+      <c r="B21" s="94" t="s">
         <v>356</v>
       </c>
-      <c r="B4" s="96" t="s">
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" s="95" t="s">
         <v>357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="97" t="s">
+      <c r="B22" s="94" t="s">
         <v>358</v>
       </c>
-      <c r="B5" s="96" t="s">
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="95" t="s">
         <v>359</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="97" t="s">
+      <c r="B23" s="94" t="s">
         <v>360</v>
       </c>
-      <c r="B6" s="96" t="s">
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="95" t="s">
         <v>361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="97" t="s">
+      <c r="B24" s="94" t="s">
         <v>362</v>
       </c>
-      <c r="B7" s="96" t="s">
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A25" s="95" t="s">
         <v>363</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="97" t="s">
+      <c r="B25" s="94" t="s">
         <v>364</v>
       </c>
-      <c r="B8" s="96" t="s">
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A26" s="95" t="s">
         <v>365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="97" t="s">
+      <c r="B26" s="94" t="s">
         <v>366</v>
       </c>
-      <c r="B9" s="96" t="s">
+    </row>
+    <row r="27" spans="1:2" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="93" t="s">
         <v>367</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="97" t="s">
+      <c r="B27" s="92" t="s">
         <v>368</v>
-      </c>
-[...131 lines deleted...]
-        <v>400</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C375A9D-4D59-4C8A-BB78-F5B83FA72BA0}">
-  <dimension ref="A1:AG36"/>
+  <dimension ref="A1:AG38"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+    <sheetView topLeftCell="N1" zoomScale="121" workbookViewId="0">
+      <selection activeCell="O3" sqref="O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14" style="27" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.23046875" style="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.765625" customWidth="1"/>
     <col min="4" max="6" width="26.53515625" style="27" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="30.07421875" style="27" customWidth="1"/>
     <col min="9" max="9" width="21.53515625" style="27" customWidth="1"/>
     <col min="10" max="10" width="14.53515625" style="27" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="16.765625" style="27" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="29.53515625" style="27" customWidth="1"/>
     <col min="13" max="13" width="33" style="27" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="53.765625" style="27" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="75.765625" style="27" customWidth="1"/>
+    <col min="15" max="15" width="75.765625" style="109" customWidth="1"/>
     <col min="16" max="16" width="77.53515625" style="27" customWidth="1"/>
     <col min="17" max="17" width="46.23046875" style="27" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="31.4609375" style="27" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="51.765625" style="27" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="37.84375" style="27" customWidth="1"/>
     <col min="21" max="21" width="62.4609375" style="27" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="79.23046875" style="27" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="34.765625" style="27" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="59.84375" style="27" customWidth="1"/>
     <col min="25" max="28" width="34.765625" style="27" customWidth="1"/>
     <col min="29" max="29" width="30.765625" style="27" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="18.53515625" style="27" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="25" style="27" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="18.23046875" style="27" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="27.23046875" style="27" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="9.23046875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" x14ac:dyDescent="0.35">
-      <c r="A1" s="26" t="s">
-[...69 lines deleted...]
-        <v>220</v>
+      <c r="A1" s="111" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1" s="111" t="s">
+        <v>184</v>
+      </c>
+      <c r="C1" s="111" t="s">
+        <v>185</v>
+      </c>
+      <c r="D1" s="111" t="s">
+        <v>186</v>
+      </c>
+      <c r="E1" s="111" t="s">
+        <v>187</v>
+      </c>
+      <c r="F1" s="111" t="s">
+        <v>188</v>
+      </c>
+      <c r="G1" s="111" t="s">
+        <v>375</v>
+      </c>
+      <c r="H1" s="111" t="s">
+        <v>376</v>
+      </c>
+      <c r="I1" s="111" t="s">
+        <v>189</v>
+      </c>
+      <c r="J1" s="111" t="s">
+        <v>190</v>
+      </c>
+      <c r="K1" s="111" t="s">
+        <v>191</v>
+      </c>
+      <c r="L1" s="111" t="s">
+        <v>192</v>
+      </c>
+      <c r="M1" s="111" t="s">
+        <v>193</v>
+      </c>
+      <c r="N1" s="111" t="s">
+        <v>194</v>
+      </c>
+      <c r="O1" s="111" t="s">
+        <v>195</v>
+      </c>
+      <c r="P1" s="111" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q1" s="111" t="s">
+        <v>373</v>
+      </c>
+      <c r="R1" s="111" t="s">
+        <v>374</v>
+      </c>
+      <c r="S1" s="111" t="s">
+        <v>196</v>
+      </c>
+      <c r="T1" s="111" t="s">
+        <v>491</v>
+      </c>
+      <c r="U1" s="111" t="s">
+        <v>197</v>
+      </c>
+      <c r="V1" s="111" t="s">
+        <v>198</v>
+      </c>
+      <c r="W1" s="111" t="s">
+        <v>199</v>
+      </c>
+      <c r="X1" s="111" t="s">
+        <v>200</v>
       </c>
       <c r="Y1" s="26"/>
       <c r="Z1" s="26"/>
       <c r="AA1" s="26"/>
       <c r="AB1" s="26"/>
       <c r="AC1" s="26"/>
       <c r="AD1" s="26"/>
       <c r="AE1" s="26"/>
       <c r="AF1" s="26"/>
       <c r="AG1" s="26"/>
     </row>
-    <row r="2" spans="1:33" ht="52" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H2" s="27" t="str" cm="1">
+    <row r="2" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A2" s="109" t="s">
+        <v>201</v>
+      </c>
+      <c r="B2" s="109" t="s">
+        <v>381</v>
+      </c>
+      <c r="C2" s="109" t="s">
+        <v>382</v>
+      </c>
+      <c r="D2" s="109" t="s">
+        <v>383</v>
+      </c>
+      <c r="E2" s="109" t="s">
+        <v>384</v>
+      </c>
+      <c r="F2" s="109" t="s">
+        <v>385</v>
+      </c>
+      <c r="G2" s="109" t="s">
+        <v>202</v>
+      </c>
+      <c r="H2" s="109" t="str" cm="1">
         <f t="array" ref="H2:H8">_xlfn.UNIQUE(_xlfn._xlws.FILTER('Détails de la Subvention'!$C$16:$C$30,'Détails de la Subvention'!$C$16:$C$30&lt;&gt;""))</f>
         <v>Gouvernement national</v>
       </c>
-      <c r="I2" s="27" t="s">
-[...6 lines deleted...]
-        <v>224</v>
+      <c r="I2" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" s="109" t="s">
+        <v>203</v>
+      </c>
+      <c r="K2" s="109" t="s">
+        <v>204</v>
       </c>
       <c r="L2" s="51" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="M2" s="51" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>206</v>
+      </c>
+      <c r="N2" s="109" t="s">
+        <v>207</v>
+      </c>
+      <c r="O2" s="110" t="s">
+        <v>535</v>
       </c>
       <c r="P2" s="48" t="s">
-        <v>229</v>
+        <v>208</v>
       </c>
       <c r="Q2" s="48" t="s">
-        <v>230</v>
+        <v>209</v>
       </c>
       <c r="R2" s="48" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="S2" s="48" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="T2" s="48" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>212</v>
+      </c>
+      <c r="U2" s="110" t="s">
+        <v>528</v>
       </c>
       <c r="V2" s="48" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="W2" s="48" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>215</v>
+      </c>
+      <c r="X2" s="50" t="s">
+        <v>216</v>
       </c>
       <c r="Y2" s="49"/>
       <c r="Z2" s="49"/>
       <c r="AA2" s="49"/>
       <c r="AB2" s="49"/>
       <c r="AC2" s="49"/>
       <c r="AD2" s="49"/>
       <c r="AE2" s="49"/>
       <c r="AF2" s="49"/>
       <c r="AG2" s="49"/>
     </row>
-    <row r="3" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H3" s="27" t="str">
+    <row r="3" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A3" s="109" t="s">
+        <v>217</v>
+      </c>
+      <c r="B3" s="109" t="s">
+        <v>386</v>
+      </c>
+      <c r="C3" s="109" t="s">
+        <v>387</v>
+      </c>
+      <c r="D3" s="109" t="s">
+        <v>388</v>
+      </c>
+      <c r="E3" s="109" t="s">
+        <v>389</v>
+      </c>
+      <c r="F3" s="109" t="s">
+        <v>390</v>
+      </c>
+      <c r="G3" s="109" t="s">
+        <v>218</v>
+      </c>
+      <c r="H3" s="109" t="str">
         <v>UNICEF</v>
       </c>
-      <c r="I3" s="27" t="s">
-[...5 lines deleted...]
-      <c r="K3" s="27" t="s">
+      <c r="I3" s="109" t="s">
+        <v>35</v>
+      </c>
+      <c r="J3" s="109" t="s">
+        <v>219</v>
+      </c>
+      <c r="K3" s="109" t="s">
+        <v>203</v>
+      </c>
+      <c r="L3" s="51" t="s">
+        <v>220</v>
+      </c>
+      <c r="M3" s="51" t="s">
+        <v>221</v>
+      </c>
+      <c r="N3" s="109" t="s">
+        <v>222</v>
+      </c>
+      <c r="O3" s="110" t="s">
+        <v>515</v>
+      </c>
+      <c r="P3" s="48" t="s">
         <v>223</v>
       </c>
-      <c r="L3" s="51" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q3" s="48" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="R3" s="48" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="S3" s="48" t="s">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="T3" s="48" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>227</v>
+      </c>
+      <c r="U3" s="110" t="s">
+        <v>529</v>
       </c>
       <c r="V3" s="48" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="W3" s="48" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>230</v>
+      </c>
+      <c r="X3" s="50" t="s">
+        <v>231</v>
       </c>
       <c r="Y3" s="49"/>
       <c r="Z3" s="49"/>
       <c r="AA3" s="49"/>
       <c r="AB3" s="49"/>
       <c r="AC3" s="49"/>
       <c r="AD3" s="49"/>
       <c r="AE3" s="49"/>
       <c r="AF3" s="49"/>
       <c r="AG3" s="49"/>
     </row>
-    <row r="4" spans="1:33" ht="62" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H4" s="27" t="str">
+    <row r="4" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A4" s="113" t="s">
+        <v>371</v>
+      </c>
+      <c r="B4" s="109" t="s">
+        <v>391</v>
+      </c>
+      <c r="C4" s="109" t="s">
+        <v>392</v>
+      </c>
+      <c r="D4" s="109" t="s">
+        <v>393</v>
+      </c>
+      <c r="E4" s="109" t="s">
+        <v>394</v>
+      </c>
+      <c r="F4" s="109" t="s">
+        <v>395</v>
+      </c>
+      <c r="G4" s="109" t="s">
+        <v>232</v>
+      </c>
+      <c r="H4" s="109" t="str">
         <v>Division des approvisionnements de l’UNICEF</v>
       </c>
-      <c r="I4" s="27" t="s">
-[...5 lines deleted...]
-      <c r="K4" s="27" t="s">
+      <c r="I4" s="109" t="s">
+        <v>233</v>
+      </c>
+      <c r="J4" s="109" t="s">
+        <v>234</v>
+      </c>
+      <c r="K4" s="109" t="s">
+        <v>219</v>
+      </c>
+      <c r="L4" s="51" t="s">
+        <v>248</v>
+      </c>
+      <c r="M4" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="N4" s="109" t="s">
+        <v>236</v>
+      </c>
+      <c r="O4" s="110" t="s">
+        <v>516</v>
+      </c>
+      <c r="P4" s="48" t="s">
+        <v>237</v>
+      </c>
+      <c r="Q4" s="48" t="s">
+        <v>238</v>
+      </c>
+      <c r="R4" s="48" t="s">
+        <v>239</v>
+      </c>
+      <c r="S4" s="48" t="s">
         <v>240</v>
       </c>
-      <c r="L4" s="51" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="T4" s="48" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>241</v>
+      </c>
+      <c r="U4" s="110" t="s">
+        <v>530</v>
       </c>
       <c r="V4" s="48" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="W4" s="48" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>244</v>
+      </c>
+      <c r="X4" s="109" t="s">
+        <v>245</v>
       </c>
       <c r="Y4" s="49"/>
       <c r="AA4" s="49"/>
       <c r="AE4" s="49"/>
       <c r="AG4" s="49"/>
     </row>
-    <row r="5" spans="1:33" ht="62" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H5" s="27" t="str">
+    <row r="5" spans="1:33" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="109" t="s">
+        <v>246</v>
+      </c>
+      <c r="B5" s="109" t="s">
+        <v>396</v>
+      </c>
+      <c r="C5" s="109" t="s">
+        <v>397</v>
+      </c>
+      <c r="D5" s="109" t="s">
+        <v>398</v>
+      </c>
+      <c r="E5" s="109" t="s">
+        <v>399</v>
+      </c>
+      <c r="F5" s="109" t="s">
+        <v>400</v>
+      </c>
+      <c r="G5" s="109" t="s">
+        <v>247</v>
+      </c>
+      <c r="H5" s="109" t="str">
         <v>OMS</v>
       </c>
-      <c r="K5" s="27" t="s">
+      <c r="I5" s="109"/>
+      <c r="J5" s="109"/>
+      <c r="K5" s="109" t="s">
+        <v>234</v>
+      </c>
+      <c r="L5" s="51" t="s">
+        <v>261</v>
+      </c>
+      <c r="M5" s="51" t="s">
+        <v>249</v>
+      </c>
+      <c r="N5" s="109" t="s">
+        <v>250</v>
+      </c>
+      <c r="O5" s="110" t="s">
+        <v>517</v>
+      </c>
+      <c r="P5" s="48" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q5" s="48" t="s">
+        <v>252</v>
+      </c>
+      <c r="R5" s="48" t="s">
+        <v>253</v>
+      </c>
+      <c r="S5" s="48" t="s">
+        <v>254</v>
+      </c>
+      <c r="T5" s="109"/>
+      <c r="U5" s="110" t="s">
+        <v>531</v>
+      </c>
+      <c r="V5" s="48" t="s">
         <v>256</v>
       </c>
-      <c r="L5" s="51" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="W5" s="48" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>257</v>
+      </c>
+      <c r="X5" s="109" t="s">
+        <v>258</v>
       </c>
       <c r="Y5" s="49"/>
       <c r="AA5" s="49"/>
       <c r="AE5" s="49"/>
       <c r="AG5" s="49"/>
     </row>
-    <row r="6" spans="1:33" ht="65" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H6" s="27" t="str">
+    <row r="6" spans="1:33" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="109" t="s">
+        <v>259</v>
+      </c>
+      <c r="B6" s="109" t="s">
+        <v>401</v>
+      </c>
+      <c r="C6" s="109" t="s">
+        <v>402</v>
+      </c>
+      <c r="D6" s="109" t="s">
+        <v>403</v>
+      </c>
+      <c r="E6" s="109" t="s">
+        <v>404</v>
+      </c>
+      <c r="F6" s="109" t="s">
+        <v>405</v>
+      </c>
+      <c r="G6" s="109" t="s">
+        <v>260</v>
+      </c>
+      <c r="H6" s="109" t="str">
         <v>Centres de contrôle et de prévention des maladies</v>
       </c>
+      <c r="I6" s="109"/>
+      <c r="J6" s="109"/>
+      <c r="K6" s="109"/>
       <c r="L6" s="51" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="M6" s="51" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>262</v>
+      </c>
+      <c r="N6" s="109" t="s">
+        <v>263</v>
+      </c>
+      <c r="O6" s="110" t="s">
+        <v>518</v>
       </c>
       <c r="P6" s="48" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="Q6" s="48" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="R6" s="48" t="s">
-        <v>292</v>
+        <v>266</v>
       </c>
       <c r="S6" s="48" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>267</v>
+      </c>
+      <c r="T6" s="109"/>
+      <c r="U6" s="110" t="s">
+        <v>532</v>
       </c>
       <c r="V6" s="48" t="s">
-        <v>295</v>
+        <v>269</v>
       </c>
       <c r="W6" s="48" t="s">
-        <v>296</v>
+        <v>270</v>
       </c>
       <c r="X6" s="48" t="s">
-        <v>297</v>
+        <v>271</v>
       </c>
       <c r="Z6" s="48"/>
       <c r="AB6" s="48"/>
     </row>
-    <row r="7" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B7" s="27" t="s">
+    <row r="7" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A7" s="111"/>
+      <c r="B7" s="109" t="s">
+        <v>406</v>
+      </c>
+      <c r="C7" s="109" t="s">
+        <v>407</v>
+      </c>
+      <c r="D7" s="109"/>
+      <c r="E7" s="109" t="s">
+        <v>408</v>
+      </c>
+      <c r="F7" s="109" t="s">
+        <v>409</v>
+      </c>
+      <c r="G7" s="109" t="s">
+        <v>272</v>
+      </c>
+      <c r="H7" s="109" t="str">
+        <v>Fondations CDC</v>
+      </c>
+      <c r="I7" s="109"/>
+      <c r="J7" s="109"/>
+      <c r="K7" s="109"/>
+      <c r="L7" s="51" t="s">
+        <v>283</v>
+      </c>
+      <c r="M7" s="51" t="s">
+        <v>274</v>
+      </c>
+      <c r="N7" s="109" t="s">
+        <v>275</v>
+      </c>
+      <c r="O7" s="110" t="s">
+        <v>519</v>
+      </c>
+      <c r="P7" s="110" t="s">
+        <v>527</v>
+      </c>
+      <c r="Q7" s="48" t="s">
+        <v>276</v>
+      </c>
+      <c r="R7" s="48" t="s">
+        <v>277</v>
+      </c>
+      <c r="S7" s="48" t="s">
+        <v>278</v>
+      </c>
+      <c r="T7" s="109"/>
+      <c r="U7" s="48" t="s">
+        <v>213</v>
+      </c>
+      <c r="V7" s="48" t="s">
+        <v>280</v>
+      </c>
+      <c r="W7" s="109"/>
+      <c r="X7" s="109" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="170.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="109"/>
+      <c r="B8" s="109" t="s">
+        <v>410</v>
+      </c>
+      <c r="C8" s="109" t="s">
+        <v>411</v>
+      </c>
+      <c r="D8" s="109"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="109" t="s">
+        <v>412</v>
+      </c>
+      <c r="G8" s="109" t="s">
+        <v>282</v>
+      </c>
+      <c r="H8" s="109" t="str">
+        <v>Banque mondiale</v>
+      </c>
+      <c r="I8" s="109"/>
+      <c r="J8" s="109"/>
+      <c r="K8" s="109"/>
+      <c r="L8" s="51" t="s">
+        <v>291</v>
+      </c>
+      <c r="M8" s="51" t="s">
+        <v>284</v>
+      </c>
+      <c r="N8" s="109" t="s">
+        <v>285</v>
+      </c>
+      <c r="O8" s="110" t="s">
+        <v>520</v>
+      </c>
+      <c r="P8" s="110" t="s">
+        <v>501</v>
+      </c>
+      <c r="Q8" s="48" t="s">
+        <v>287</v>
+      </c>
+      <c r="R8" s="48" t="s">
+        <v>288</v>
+      </c>
+      <c r="S8" s="109"/>
+      <c r="T8" s="109"/>
+      <c r="U8" s="48" t="s">
+        <v>228</v>
+      </c>
+      <c r="V8" s="48" t="s">
+        <v>289</v>
+      </c>
+      <c r="W8" s="109"/>
+      <c r="X8" s="109" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="109"/>
+      <c r="B9" s="109" t="s">
+        <v>413</v>
+      </c>
+      <c r="C9" s="109" t="s">
+        <v>414</v>
+      </c>
+      <c r="D9" s="109"/>
+      <c r="E9" s="109"/>
+      <c r="F9" s="109" t="s">
+        <v>415</v>
+      </c>
+      <c r="G9" s="109" t="s">
+        <v>380</v>
+      </c>
+      <c r="H9" s="109"/>
+      <c r="I9" s="109"/>
+      <c r="J9" s="109"/>
+      <c r="K9" s="109"/>
+      <c r="L9" s="51" t="s">
+        <v>297</v>
+      </c>
+      <c r="M9" s="51" t="s">
+        <v>292</v>
+      </c>
+      <c r="N9" s="109" t="s">
+        <v>293</v>
+      </c>
+      <c r="O9" s="110" t="s">
+        <v>521</v>
+      </c>
+      <c r="P9" s="110" t="s">
+        <v>502</v>
+      </c>
+      <c r="Q9" s="48" t="s">
+        <v>508</v>
+      </c>
+      <c r="R9" s="48" t="s">
+        <v>483</v>
+      </c>
+      <c r="S9" s="109"/>
+      <c r="T9" s="109"/>
+      <c r="U9" s="48" t="s">
+        <v>242</v>
+      </c>
+      <c r="V9" s="109"/>
+      <c r="W9" s="109"/>
+      <c r="X9" s="109" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="109"/>
+      <c r="B10" s="109" t="s">
+        <v>416</v>
+      </c>
+      <c r="C10" s="109" t="s">
+        <v>417</v>
+      </c>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109" t="s">
+        <v>418</v>
+      </c>
+      <c r="G10" s="109" t="s">
+        <v>379</v>
+      </c>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="109"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="51" t="s">
+        <v>302</v>
+      </c>
+      <c r="M10" s="51" t="s">
+        <v>298</v>
+      </c>
+      <c r="N10" s="109" t="s">
+        <v>299</v>
+      </c>
+      <c r="O10" s="110" t="s">
+        <v>522</v>
+      </c>
+      <c r="P10" s="110" t="s">
+        <v>503</v>
+      </c>
+      <c r="Q10" s="48" t="s">
+        <v>295</v>
+      </c>
+      <c r="R10" s="109"/>
+      <c r="S10" s="109"/>
+      <c r="T10" s="109"/>
+      <c r="U10" s="48" t="s">
+        <v>255</v>
+      </c>
+      <c r="V10" s="109"/>
+      <c r="W10" s="109"/>
+      <c r="X10" s="109" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="A11" s="109"/>
+      <c r="B11" s="109" t="s">
+        <v>419</v>
+      </c>
+      <c r="C11" s="109" t="s">
+        <v>420</v>
+      </c>
+      <c r="D11" s="109"/>
+      <c r="E11" s="109"/>
+      <c r="F11" s="109" t="s">
+        <v>421</v>
+      </c>
+      <c r="G11" s="109" t="s">
+        <v>378</v>
+      </c>
+      <c r="H11" s="109"/>
+      <c r="I11" s="109"/>
+      <c r="J11" s="109"/>
+      <c r="K11" s="109"/>
+      <c r="L11" s="51" t="s">
+        <v>305</v>
+      </c>
+      <c r="M11" s="51" t="s">
+        <v>303</v>
+      </c>
+      <c r="N11" s="109"/>
+      <c r="O11" s="110" t="s">
+        <v>512</v>
+      </c>
+      <c r="P11" s="109"/>
+      <c r="Q11" s="48"/>
+      <c r="R11" s="109"/>
+      <c r="S11" s="109"/>
+      <c r="T11" s="109"/>
+      <c r="U11" s="48" t="s">
+        <v>268</v>
+      </c>
+      <c r="V11" s="109"/>
+      <c r="W11" s="109"/>
+      <c r="X11" s="109" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="A12" s="109"/>
+      <c r="B12" s="109" t="s">
+        <v>422</v>
+      </c>
+      <c r="C12" s="109" t="s">
+        <v>423</v>
+      </c>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109" t="s">
+        <v>424</v>
+      </c>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="109"/>
+      <c r="J12" s="109"/>
+      <c r="K12" s="109"/>
+      <c r="L12" s="51" t="s">
+        <v>307</v>
+      </c>
+      <c r="M12" s="109"/>
+      <c r="N12" s="109"/>
+      <c r="O12" s="110" t="s">
+        <v>492</v>
+      </c>
+      <c r="P12" s="109"/>
+      <c r="Q12" s="109"/>
+      <c r="R12" s="109"/>
+      <c r="S12" s="109"/>
+      <c r="T12" s="109"/>
+      <c r="U12" s="48" t="s">
+        <v>279</v>
+      </c>
+      <c r="V12" s="109"/>
+      <c r="W12" s="109"/>
+      <c r="X12" s="109" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="65" x14ac:dyDescent="0.35">
+      <c r="A13" s="109"/>
+      <c r="B13" s="109" t="s">
+        <v>425</v>
+      </c>
+      <c r="C13" s="109" t="s">
+        <v>426</v>
+      </c>
+      <c r="D13" s="109"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="109" t="s">
+        <v>429</v>
+      </c>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="109"/>
+      <c r="J13" s="109"/>
+      <c r="K13" s="109"/>
+      <c r="L13" s="51" t="s">
+        <v>309</v>
+      </c>
+      <c r="M13" s="109"/>
+      <c r="N13" s="109"/>
+      <c r="O13" s="48" t="s">
+        <v>286</v>
+      </c>
+      <c r="P13" s="48"/>
+      <c r="Q13" s="109"/>
+      <c r="R13" s="109"/>
+      <c r="S13" s="109"/>
+      <c r="T13" s="109"/>
+      <c r="U13" s="109"/>
+      <c r="V13" s="109"/>
+      <c r="W13" s="109"/>
+      <c r="X13" s="109" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="A14" s="109"/>
+      <c r="B14" s="109" t="s">
+        <v>427</v>
+      </c>
+      <c r="C14" s="109" t="s">
+        <v>428</v>
+      </c>
+      <c r="D14" s="109"/>
+      <c r="E14" s="109"/>
+      <c r="F14" s="109" t="s">
+        <v>432</v>
+      </c>
+      <c r="G14" s="109"/>
+      <c r="H14" s="109"/>
+      <c r="I14" s="109"/>
+      <c r="J14" s="109"/>
+      <c r="K14" s="109"/>
+      <c r="L14" s="51" t="s">
+        <v>311</v>
+      </c>
+      <c r="M14" s="109"/>
+      <c r="N14" s="109"/>
+      <c r="O14" s="48" t="s">
+        <v>294</v>
+      </c>
+      <c r="P14" s="48"/>
+      <c r="Q14" s="109"/>
+      <c r="R14" s="109"/>
+      <c r="S14" s="109"/>
+      <c r="T14" s="109"/>
+      <c r="U14" s="109"/>
+      <c r="V14" s="109"/>
+      <c r="W14" s="109"/>
+      <c r="X14" s="109" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="A15" s="109"/>
+      <c r="B15" s="109" t="s">
+        <v>430</v>
+      </c>
+      <c r="C15" s="109" t="s">
+        <v>431</v>
+      </c>
+      <c r="D15" s="109"/>
+      <c r="E15" s="109"/>
+      <c r="F15" s="109" t="s">
+        <v>435</v>
+      </c>
+      <c r="G15" s="109"/>
+      <c r="H15" s="109"/>
+      <c r="I15" s="109"/>
+      <c r="J15" s="109"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="51" t="s">
+        <v>312</v>
+      </c>
+      <c r="M15" s="109"/>
+      <c r="N15" s="109"/>
+      <c r="O15" s="48" t="s">
+        <v>300</v>
+      </c>
+      <c r="P15" s="48"/>
+      <c r="Q15" s="109"/>
+      <c r="R15" s="109"/>
+      <c r="S15" s="109"/>
+      <c r="T15" s="109"/>
+      <c r="U15" s="109"/>
+      <c r="V15" s="109"/>
+      <c r="W15" s="109"/>
+      <c r="X15" s="109" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="52" x14ac:dyDescent="0.35">
+      <c r="A16" s="109"/>
+      <c r="B16" s="109" t="s">
+        <v>433</v>
+      </c>
+      <c r="C16" s="109" t="s">
+        <v>434</v>
+      </c>
+      <c r="D16" s="109"/>
+      <c r="E16" s="109"/>
+      <c r="F16" s="109" t="s">
         <v>438</v>
       </c>
-      <c r="C7" s="27" t="s">
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
+      <c r="I16" s="109"/>
+      <c r="J16" s="109"/>
+      <c r="K16" s="109"/>
+      <c r="L16" s="51" t="s">
+        <v>313</v>
+      </c>
+      <c r="M16" s="109"/>
+      <c r="N16" s="109"/>
+      <c r="O16" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="109"/>
+      <c r="R16" s="109"/>
+      <c r="S16" s="109"/>
+      <c r="T16" s="109"/>
+      <c r="U16" s="109"/>
+      <c r="V16" s="109"/>
+      <c r="W16" s="109"/>
+      <c r="X16" s="109"/>
+    </row>
+    <row r="17" spans="1:24" ht="52" x14ac:dyDescent="0.35">
+      <c r="A17" s="109"/>
+      <c r="B17" s="109" t="s">
+        <v>436</v>
+      </c>
+      <c r="C17" s="109" t="s">
+        <v>437</v>
+      </c>
+      <c r="D17" s="109"/>
+      <c r="E17" s="109"/>
+      <c r="F17" s="109" t="s">
+        <v>440</v>
+      </c>
+      <c r="G17" s="109"/>
+      <c r="H17" s="109"/>
+      <c r="I17" s="109"/>
+      <c r="J17" s="109"/>
+      <c r="K17" s="109"/>
+      <c r="L17" s="51" t="s">
+        <v>315</v>
+      </c>
+      <c r="M17" s="109"/>
+      <c r="N17" s="109"/>
+      <c r="O17" s="110" t="s">
+        <v>495</v>
+      </c>
+      <c r="P17" s="50"/>
+      <c r="Q17" s="109"/>
+      <c r="R17" s="109"/>
+      <c r="S17" s="109"/>
+      <c r="T17" s="109"/>
+      <c r="U17" s="109"/>
+      <c r="V17" s="109"/>
+      <c r="W17" s="109"/>
+      <c r="X17" s="109"/>
+    </row>
+    <row r="18" spans="1:24" ht="52" x14ac:dyDescent="0.35">
+      <c r="A18" s="109"/>
+      <c r="B18" s="109"/>
+      <c r="C18" s="109" t="s">
         <v>439</v>
       </c>
-      <c r="E7" s="27" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="27" t="s">
+      <c r="D18" s="109"/>
+      <c r="E18" s="109"/>
+      <c r="F18" s="109" t="s">
+        <v>442</v>
+      </c>
+      <c r="G18" s="109"/>
+      <c r="H18" s="109"/>
+      <c r="I18" s="109"/>
+      <c r="J18" s="109"/>
+      <c r="K18" s="109"/>
+      <c r="L18" s="51" t="s">
+        <v>317</v>
+      </c>
+      <c r="M18" s="109"/>
+      <c r="N18" s="109"/>
+      <c r="O18" s="110" t="s">
+        <v>497</v>
+      </c>
+      <c r="P18" s="109"/>
+      <c r="Q18" s="109"/>
+      <c r="R18" s="109"/>
+      <c r="S18" s="109"/>
+      <c r="T18" s="109"/>
+      <c r="U18" s="109"/>
+      <c r="V18" s="109"/>
+      <c r="W18" s="109"/>
+      <c r="X18" s="109"/>
+    </row>
+    <row r="19" spans="1:24" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="109"/>
+      <c r="B19" s="109"/>
+      <c r="C19" s="109" t="s">
         <v>441</v>
       </c>
-      <c r="G7" s="27" t="s">
-[...41 lines deleted...]
-      <c r="C8" s="27" t="s">
+      <c r="D19" s="109"/>
+      <c r="E19" s="109"/>
+      <c r="F19" s="109" t="s">
+        <v>444</v>
+      </c>
+      <c r="G19" s="109"/>
+      <c r="H19" s="109"/>
+      <c r="I19" s="109"/>
+      <c r="J19" s="109"/>
+      <c r="K19" s="109"/>
+      <c r="L19" s="109"/>
+      <c r="M19" s="109"/>
+      <c r="N19" s="109"/>
+      <c r="O19" s="110" t="s">
+        <v>523</v>
+      </c>
+      <c r="P19" s="109"/>
+      <c r="Q19" s="109"/>
+      <c r="R19" s="109"/>
+      <c r="S19" s="109"/>
+      <c r="T19" s="109"/>
+      <c r="U19" s="109"/>
+      <c r="V19" s="109"/>
+      <c r="W19" s="109"/>
+      <c r="X19" s="109"/>
+    </row>
+    <row r="20" spans="1:24" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="109"/>
+      <c r="B20" s="109"/>
+      <c r="C20" s="109"/>
+      <c r="D20" s="109"/>
+      <c r="E20" s="109"/>
+      <c r="F20" s="109"/>
+      <c r="G20" s="109"/>
+      <c r="H20" s="109"/>
+      <c r="I20" s="109"/>
+      <c r="J20" s="109"/>
+      <c r="K20" s="109"/>
+      <c r="L20" s="109"/>
+      <c r="M20" s="109"/>
+      <c r="N20" s="109"/>
+      <c r="O20" s="110" t="s">
+        <v>524</v>
+      </c>
+      <c r="P20" s="109"/>
+      <c r="Q20" s="109"/>
+      <c r="R20" s="109"/>
+      <c r="S20" s="109"/>
+      <c r="T20" s="109"/>
+      <c r="U20" s="109"/>
+      <c r="V20" s="109"/>
+      <c r="W20" s="109"/>
+      <c r="X20" s="109"/>
+    </row>
+    <row r="21" spans="1:24" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="109"/>
+      <c r="B21" s="109"/>
+      <c r="C21" s="109"/>
+      <c r="D21" s="109"/>
+      <c r="E21" s="109"/>
+      <c r="F21" s="109"/>
+      <c r="G21" s="109"/>
+      <c r="H21" s="109"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
+      <c r="L21" s="109"/>
+      <c r="M21" s="109"/>
+      <c r="N21" s="109"/>
+      <c r="O21" s="110" t="s">
+        <v>525</v>
+      </c>
+      <c r="P21" s="109"/>
+      <c r="Q21" s="109"/>
+      <c r="R21" s="109"/>
+      <c r="S21" s="109"/>
+      <c r="T21" s="109"/>
+      <c r="U21" s="109"/>
+      <c r="V21" s="109"/>
+      <c r="W21" s="109"/>
+      <c r="X21" s="109"/>
+    </row>
+    <row r="22" spans="1:24" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="109"/>
+      <c r="B22" s="109"/>
+      <c r="C22" s="109" t="s">
         <v>443</v>
       </c>
-      <c r="F8" s="27" t="s">
-[...21 lines deleted...]
-      <c r="Q8" s="48" t="s">
+      <c r="D22" s="109"/>
+      <c r="E22" s="109"/>
+      <c r="F22" s="109" t="s">
+        <v>446</v>
+      </c>
+      <c r="G22" s="109"/>
+      <c r="H22" s="109"/>
+      <c r="I22" s="109"/>
+      <c r="J22" s="109"/>
+      <c r="K22" s="109"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="109"/>
+      <c r="N22" s="109"/>
+      <c r="O22" s="110" t="s">
+        <v>526</v>
+      </c>
+      <c r="P22" s="109"/>
+      <c r="Q22" s="109"/>
+      <c r="R22" s="109"/>
+      <c r="S22" s="109"/>
+      <c r="T22" s="109"/>
+      <c r="U22" s="109"/>
+      <c r="V22" s="109"/>
+      <c r="W22" s="109"/>
+      <c r="X22" s="109"/>
+    </row>
+    <row r="23" spans="1:24" ht="124" x14ac:dyDescent="0.35">
+      <c r="A23" s="109"/>
+      <c r="B23" s="109"/>
+      <c r="C23" s="109" t="s">
+        <v>445</v>
+      </c>
+      <c r="D23" s="109"/>
+      <c r="E23" s="109"/>
+      <c r="F23" s="109" t="s">
+        <v>448</v>
+      </c>
+      <c r="G23" s="109"/>
+      <c r="H23" s="109"/>
+      <c r="I23" s="109"/>
+      <c r="J23" s="109"/>
+      <c r="K23" s="109"/>
+      <c r="L23" s="109"/>
+      <c r="M23" s="109"/>
+      <c r="N23" s="109"/>
+      <c r="O23" s="110" t="s">
+        <v>533</v>
+      </c>
+      <c r="P23" s="109"/>
+      <c r="Q23" s="109"/>
+      <c r="R23" s="109"/>
+      <c r="S23" s="109"/>
+      <c r="T23" s="109"/>
+      <c r="U23" s="109"/>
+      <c r="V23" s="109"/>
+      <c r="W23" s="109"/>
+      <c r="X23" s="109"/>
+    </row>
+    <row r="24" spans="1:24" ht="31" x14ac:dyDescent="0.35">
+      <c r="A24" s="109"/>
+      <c r="B24" s="109"/>
+      <c r="C24" s="109" t="s">
+        <v>447</v>
+      </c>
+      <c r="D24" s="109"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="109" t="s">
+        <v>450</v>
+      </c>
+      <c r="G24" s="109"/>
+      <c r="H24" s="109"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="109"/>
+      <c r="K24" s="109"/>
+      <c r="L24" s="109"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="109"/>
+      <c r="O24" s="48" t="s">
         <v>314</v>
       </c>
-      <c r="R8" s="48" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="48" t="s">
+      <c r="P24" s="109"/>
+      <c r="Q24" s="109"/>
+      <c r="R24" s="109"/>
+      <c r="S24" s="109"/>
+      <c r="T24" s="109"/>
+      <c r="U24" s="109"/>
+      <c r="V24" s="109"/>
+      <c r="W24" s="109"/>
+      <c r="X24" s="109"/>
+    </row>
+    <row r="25" spans="1:24" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="109"/>
+      <c r="B25" s="109"/>
+      <c r="C25" s="109" t="s">
+        <v>449</v>
+      </c>
+      <c r="D25" s="109"/>
+      <c r="E25" s="109"/>
+      <c r="F25" s="109" t="s">
+        <v>452</v>
+      </c>
+      <c r="G25" s="109"/>
+      <c r="H25" s="109"/>
+      <c r="I25" s="109"/>
+      <c r="J25" s="109"/>
+      <c r="K25" s="109"/>
+      <c r="L25" s="109"/>
+      <c r="M25" s="109"/>
+      <c r="N25" s="109"/>
+      <c r="O25" s="48" t="s">
         <v>316</v>
       </c>
-      <c r="X8" s="27" t="s">
-[...68 lines deleted...]
-      <c r="B11" s="27" t="s">
+      <c r="P25" s="109"/>
+      <c r="Q25" s="109"/>
+      <c r="R25" s="109"/>
+      <c r="S25" s="109"/>
+      <c r="T25" s="109"/>
+      <c r="U25" s="109"/>
+      <c r="V25" s="109"/>
+      <c r="W25" s="109"/>
+      <c r="X25" s="109"/>
+    </row>
+    <row r="26" spans="1:24" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="109"/>
+      <c r="B26" s="109"/>
+      <c r="C26" s="109" t="s">
         <v>451</v>
       </c>
-      <c r="C11" s="27" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="27" t="s">
+      <c r="D26" s="109"/>
+      <c r="E26" s="109"/>
+      <c r="F26" s="109" t="s">
+        <v>454</v>
+      </c>
+      <c r="G26" s="109"/>
+      <c r="H26" s="109"/>
+      <c r="I26" s="109"/>
+      <c r="J26" s="109"/>
+      <c r="K26" s="109"/>
+      <c r="L26" s="109"/>
+      <c r="M26" s="109"/>
+      <c r="N26" s="109"/>
+      <c r="O26" s="112" t="s">
+        <v>506</v>
+      </c>
+      <c r="P26" s="109"/>
+      <c r="Q26" s="109"/>
+      <c r="R26" s="109"/>
+      <c r="S26" s="109"/>
+      <c r="T26" s="109"/>
+      <c r="U26" s="109"/>
+      <c r="V26" s="109"/>
+      <c r="W26" s="109"/>
+      <c r="X26" s="109"/>
+    </row>
+    <row r="27" spans="1:24" ht="31" x14ac:dyDescent="0.35">
+      <c r="A27" s="109"/>
+      <c r="B27" s="109"/>
+      <c r="C27" s="109" t="s">
         <v>453</v>
       </c>
-      <c r="G11" s="27" t="s">
-[...20 lines deleted...]
-      <c r="C12" s="27" t="s">
+      <c r="D27" s="109"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="109" t="s">
+        <v>456</v>
+      </c>
+      <c r="G27" s="109"/>
+      <c r="H27" s="109"/>
+      <c r="I27" s="109"/>
+      <c r="J27" s="109"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="109"/>
+      <c r="M27" s="109"/>
+      <c r="N27" s="109"/>
+      <c r="O27" s="110" t="s">
+        <v>499</v>
+      </c>
+      <c r="P27" s="109"/>
+      <c r="Q27" s="109"/>
+      <c r="R27" s="109"/>
+      <c r="S27" s="109"/>
+      <c r="T27" s="109"/>
+      <c r="U27" s="109"/>
+      <c r="V27" s="109"/>
+      <c r="W27" s="109"/>
+      <c r="X27" s="109"/>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A28" s="109"/>
+      <c r="B28" s="109"/>
+      <c r="C28" s="109" t="s">
         <v>455</v>
       </c>
-      <c r="F12" s="27" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="27" t="s">
+      <c r="D28" s="109"/>
+      <c r="E28" s="109"/>
+      <c r="F28" s="109" t="s">
+        <v>458</v>
+      </c>
+      <c r="G28" s="109"/>
+      <c r="H28" s="109"/>
+      <c r="I28" s="109"/>
+      <c r="J28" s="109"/>
+      <c r="K28" s="109"/>
+      <c r="L28" s="109"/>
+      <c r="M28" s="109"/>
+      <c r="N28" s="109"/>
+      <c r="P28" s="109"/>
+      <c r="Q28" s="109"/>
+      <c r="R28" s="109"/>
+      <c r="S28" s="109"/>
+      <c r="T28" s="109"/>
+      <c r="U28" s="109"/>
+      <c r="V28" s="109"/>
+      <c r="W28" s="109"/>
+      <c r="X28" s="109"/>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A29" s="109"/>
+      <c r="B29" s="109"/>
+      <c r="C29" s="109" t="s">
         <v>457</v>
       </c>
-      <c r="C13" s="27" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="27" t="s">
+      <c r="D29" s="109"/>
+      <c r="E29" s="109"/>
+      <c r="F29" s="109" t="s">
+        <v>460</v>
+      </c>
+      <c r="G29" s="109"/>
+      <c r="H29" s="109"/>
+      <c r="I29" s="109"/>
+      <c r="J29" s="109"/>
+      <c r="K29" s="109"/>
+      <c r="L29" s="109"/>
+      <c r="M29" s="109"/>
+      <c r="N29" s="109"/>
+      <c r="O29" s="48"/>
+      <c r="P29" s="109"/>
+      <c r="Q29" s="109"/>
+      <c r="R29" s="109"/>
+      <c r="S29" s="109"/>
+      <c r="T29" s="109"/>
+      <c r="U29" s="109"/>
+      <c r="V29" s="109"/>
+      <c r="W29" s="109"/>
+      <c r="X29" s="109"/>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A30" s="109"/>
+      <c r="B30" s="109"/>
+      <c r="C30" s="109" t="s">
+        <v>459</v>
+      </c>
+      <c r="D30" s="109"/>
+      <c r="E30" s="109"/>
+      <c r="F30" s="109" t="s">
+        <v>462</v>
+      </c>
+      <c r="G30" s="109"/>
+      <c r="H30" s="109"/>
+      <c r="I30" s="109"/>
+      <c r="J30" s="109"/>
+      <c r="K30" s="109"/>
+      <c r="L30" s="109"/>
+      <c r="M30" s="109"/>
+      <c r="N30" s="109"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="109"/>
+      <c r="Q30" s="109"/>
+      <c r="R30" s="109"/>
+      <c r="S30" s="109"/>
+      <c r="T30" s="109"/>
+      <c r="U30" s="109"/>
+      <c r="V30" s="109"/>
+      <c r="W30" s="109"/>
+      <c r="X30" s="109"/>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A31" s="109"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109" t="s">
         <v>461</v>
       </c>
-      <c r="L13" s="51" t="s">
-[...16 lines deleted...]
-      <c r="F14" s="27" t="s">
+      <c r="D31" s="109"/>
+      <c r="E31" s="109"/>
+      <c r="F31" s="109" t="s">
         <v>464</v>
       </c>
-      <c r="L14" s="51" t="s">
-[...13 lines deleted...]
-      <c r="C15" s="27" t="s">
+      <c r="G31" s="109"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="109"/>
+      <c r="J31" s="109"/>
+      <c r="K31" s="109"/>
+      <c r="L31" s="109"/>
+      <c r="M31" s="109"/>
+      <c r="N31" s="109"/>
+      <c r="P31" s="109"/>
+      <c r="Q31" s="109"/>
+      <c r="R31" s="109"/>
+      <c r="S31" s="109"/>
+      <c r="T31" s="109"/>
+      <c r="U31" s="109"/>
+      <c r="V31" s="109"/>
+      <c r="W31" s="109"/>
+      <c r="X31" s="109"/>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A32" s="109"/>
+      <c r="B32" s="109"/>
+      <c r="C32" s="109" t="s">
         <v>463</v>
       </c>
-      <c r="F15" s="27" t="s">
+      <c r="D32" s="109"/>
+      <c r="E32" s="109"/>
+      <c r="F32" s="109" t="s">
+        <v>465</v>
+      </c>
+      <c r="G32" s="109"/>
+      <c r="H32" s="109"/>
+      <c r="I32" s="109"/>
+      <c r="J32" s="109"/>
+      <c r="K32" s="109"/>
+      <c r="L32" s="109"/>
+      <c r="M32" s="109"/>
+      <c r="N32" s="109"/>
+      <c r="P32" s="109"/>
+      <c r="Q32" s="109"/>
+      <c r="R32" s="109"/>
+      <c r="S32" s="109"/>
+      <c r="T32" s="109"/>
+      <c r="U32" s="109"/>
+      <c r="V32" s="109"/>
+      <c r="W32" s="109"/>
+      <c r="X32" s="109"/>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A33" s="109"/>
+      <c r="B33" s="109"/>
+      <c r="C33" s="114"/>
+      <c r="D33" s="109"/>
+      <c r="E33" s="109"/>
+      <c r="F33" s="109" t="s">
+        <v>466</v>
+      </c>
+      <c r="G33" s="109"/>
+      <c r="H33" s="109"/>
+      <c r="I33" s="109"/>
+      <c r="J33" s="109"/>
+      <c r="K33" s="109"/>
+      <c r="L33" s="109"/>
+      <c r="M33" s="109"/>
+      <c r="N33" s="109"/>
+      <c r="P33" s="109"/>
+      <c r="Q33" s="109"/>
+      <c r="R33" s="109"/>
+      <c r="S33" s="109"/>
+      <c r="T33" s="109"/>
+      <c r="U33" s="109"/>
+      <c r="V33" s="109"/>
+      <c r="W33" s="109"/>
+      <c r="X33" s="109"/>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A34" s="109"/>
+      <c r="B34" s="109"/>
+      <c r="C34" s="114"/>
+      <c r="D34" s="109"/>
+      <c r="E34" s="109"/>
+      <c r="F34" s="109" t="s">
         <v>467</v>
       </c>
-      <c r="L15" s="51" t="s">
-[...16 lines deleted...]
-      <c r="F16" s="27" t="s">
+      <c r="G34" s="109"/>
+      <c r="H34" s="109"/>
+      <c r="I34" s="109"/>
+      <c r="J34" s="109"/>
+      <c r="K34" s="109"/>
+      <c r="L34" s="109"/>
+      <c r="M34" s="109"/>
+      <c r="N34" s="109"/>
+      <c r="P34" s="109"/>
+      <c r="Q34" s="109"/>
+      <c r="R34" s="109"/>
+      <c r="S34" s="109"/>
+      <c r="T34" s="109"/>
+      <c r="U34" s="109"/>
+      <c r="V34" s="109"/>
+      <c r="W34" s="109"/>
+      <c r="X34" s="109"/>
+    </row>
+    <row r="35" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A35" s="109"/>
+      <c r="B35" s="109"/>
+      <c r="C35" s="114"/>
+      <c r="D35" s="109"/>
+      <c r="E35" s="109"/>
+      <c r="F35" s="109" t="s">
+        <v>468</v>
+      </c>
+      <c r="G35" s="109"/>
+      <c r="H35" s="109"/>
+      <c r="I35" s="109"/>
+      <c r="J35" s="109"/>
+      <c r="K35" s="109"/>
+      <c r="L35" s="109"/>
+      <c r="M35" s="109"/>
+      <c r="N35" s="109"/>
+      <c r="P35" s="109"/>
+      <c r="Q35" s="109"/>
+      <c r="R35" s="109"/>
+      <c r="S35" s="109"/>
+      <c r="T35" s="109"/>
+      <c r="U35" s="109"/>
+      <c r="V35" s="109"/>
+      <c r="W35" s="109"/>
+      <c r="X35" s="109"/>
+    </row>
+    <row r="36" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A36" s="109"/>
+      <c r="B36" s="109"/>
+      <c r="C36" s="114"/>
+      <c r="D36" s="109"/>
+      <c r="E36" s="109"/>
+      <c r="F36" s="109" t="s">
+        <v>469</v>
+      </c>
+      <c r="G36" s="109"/>
+      <c r="H36" s="109"/>
+      <c r="I36" s="109"/>
+      <c r="J36" s="109"/>
+      <c r="K36" s="109"/>
+      <c r="L36" s="109"/>
+      <c r="M36" s="109"/>
+      <c r="N36" s="109"/>
+      <c r="P36" s="109"/>
+      <c r="Q36" s="109"/>
+      <c r="R36" s="109"/>
+      <c r="S36" s="109"/>
+      <c r="T36" s="109"/>
+      <c r="U36" s="109"/>
+      <c r="V36" s="109"/>
+      <c r="W36" s="109"/>
+      <c r="X36" s="109"/>
+    </row>
+    <row r="37" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A37" s="109"/>
+      <c r="B37" s="109"/>
+      <c r="C37" s="114"/>
+      <c r="D37" s="109"/>
+      <c r="E37" s="109"/>
+      <c r="F37" s="109" t="s">
         <v>470</v>
       </c>
-      <c r="L16" s="51" t="s">
-[...24 lines deleted...]
-      <c r="C18" s="27" t="s">
+      <c r="G37" s="109"/>
+      <c r="H37" s="109"/>
+      <c r="I37" s="109"/>
+      <c r="J37" s="109"/>
+      <c r="K37" s="109"/>
+      <c r="L37" s="109"/>
+      <c r="M37" s="109"/>
+      <c r="N37" s="109"/>
+      <c r="P37" s="109"/>
+      <c r="Q37" s="109"/>
+      <c r="R37" s="109"/>
+      <c r="S37" s="109"/>
+      <c r="T37" s="109"/>
+      <c r="U37" s="109"/>
+      <c r="V37" s="109"/>
+      <c r="W37" s="109"/>
+      <c r="X37" s="109"/>
+    </row>
+    <row r="38" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A38" s="109"/>
+      <c r="B38" s="109"/>
+      <c r="C38" s="114"/>
+      <c r="D38" s="109"/>
+      <c r="E38" s="109"/>
+      <c r="F38" s="109" t="s">
         <v>471</v>
       </c>
-      <c r="F18" s="27" t="s">
-[...139 lines deleted...]
-      </c>
+      <c r="G38" s="109"/>
+      <c r="H38" s="109"/>
+      <c r="I38" s="109"/>
+      <c r="J38" s="109"/>
+      <c r="K38" s="109"/>
+      <c r="L38" s="109"/>
+      <c r="M38" s="109"/>
+      <c r="N38" s="109"/>
+      <c r="P38" s="109"/>
+      <c r="Q38" s="109"/>
+      <c r="R38" s="109"/>
+      <c r="S38" s="109"/>
+      <c r="T38" s="109"/>
+      <c r="U38" s="109"/>
+      <c r="V38" s="109"/>
+      <c r="W38" s="109"/>
+      <c r="X38" s="109"/>
     </row>
   </sheetData>
   <phoneticPr fontId="30" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...53 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6cd9352-8937-4446-be7c-c415f39bf7ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d0706217-df7c-4bf4-936d-b09aa3b837af" xsi:nil="true"/>
-    <_dlc_DocId xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">GAVI-1756984991-1162118</_dlc_DocId>
+    <_dlc_DocId xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">GAVI-1756984991-1163929</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">
-      <Url>https://gavinet.sharepoint.com/teams/PAP/mon/_layouts/15/DocIdRedir.aspx?ID=GAVI-1756984991-1162118</Url>
-      <Description>GAVI-1756984991-1162118</Description>
+      <Url>https://gavinet.sharepoint.com/teams/PAP/mon/_layouts/15/DocIdRedir.aspx?ID=GAVI-1756984991-1163929</Url>
+      <Description>GAVI-1756984991-1163929</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Gavi Document" ma:contentTypeID="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E" ma:contentTypeVersion="212" ma:contentTypeDescription="Gavi Document content type " ma:contentTypeScope="" ma:versionID="0dfc4237cdcaa6618f0677c2fbac7698">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0706217-df7c-4bf4-936d-b09aa3b837af" xmlns:ns3="55894003-98dc-4f3e-8669-85b90bdbcc8c" xmlns:ns4="e6cd9352-8937-4446-be7c-c415f39bf7ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83200b1380c02637f6a6655f1dd31684" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <xsd:import namespace="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <xsd:import namespace="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11689,102 +12884,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="93cb0222-e980-4273-ad97-85dba3159c09" ContentTypeId="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DC564D-F49D-4F02-988C-C0634FA79104}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02094067-FF95-44DD-85E8-187FA720B313}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78ABF067-9AC0-467C-81DF-357A732CD0BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28BB1EB4-7870-49A6-BB5C-C8DAC6C1A82A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{420905DC-C89D-4019-89D5-3A792FA4412B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7445afc7-8147-48fd-9212-af8008ee1f68}" enabled="1" method="Standard" siteId="{77920909-8782-4efb-aaf1-44ac114d7c03}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
@@ -11829,51 +13079,51 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Friederike Teutsch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>cced9619-97f2-4b00-9d36-6889f1e46a34</vt:lpwstr>
+    <vt:lpwstr>11162910-7f0d-4592-9fee-747cc9ae6124</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SetDate">
     <vt:lpwstr>2021-02-03T21:07:07Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Name">
     <vt:lpwstr>0a957285-7815-485a-9751-5b273b784ad5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SiteId">
     <vt:lpwstr>1de6d9f3-0daf-4df6-b9d6-5959f16f6118</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ActionId">
     <vt:lpwstr>454465f7-6727-4445-8f3b-00007a50ac9f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>