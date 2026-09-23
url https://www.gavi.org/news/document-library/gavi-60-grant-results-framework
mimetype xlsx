--- v0 (2026-07-24)
+++ v1 (2026-09-23)
@@ -9,61 +9,61 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/GMS GAF Documents/Published/20260721-updated-version/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/GMS GAF Documents/Published/20260813-updated-version-not yet published/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="270" documentId="13_ncr:1_{BA08DD31-2226-494C-B299-4D776F9EDDB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DE662294-F16A-454F-96A8-242F54C4E84B}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="xHSxuQ5x5BvV19NO6mJNRytOEecEfUwgFk8Fjqwmh28eMOkf296P+qy0kFlGxfRZIPlAR2fisVeNcpnayTIAHQ==" workbookSaltValue="f2V1vAOVfK1tWmziBqDXCg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="383" documentId="13_ncr:1_{BA08DD31-2226-494C-B299-4D776F9EDDB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{15C97701-D3A2-4CD0-A39E-5C1D46080256}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="kEkJ3HFY9J3EVlRloCj3inpii2eBCQlHf1B1UzjQWk6WP5ZdXrzso2rtwQiFYaafTdIOZ8A/Sn5OZQGgf6uMyA==" workbookSaltValue="c7LHlDkvxpvrwXZZdgKdkA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="7020" yWindow="-16350" windowWidth="29040" windowHeight="15720" tabRatio="775" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7020" yWindow="-16350" windowWidth="29040" windowHeight="15720" tabRatio="775" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruction - Results Frame --&gt;" sheetId="22" r:id="rId1"/>
     <sheet name="Grant Info" sheetId="21" r:id="rId2"/>
     <sheet name="Results Framework" sheetId="20" r:id="rId3"/>
     <sheet name="Indicators - For Reference" sheetId="23" r:id="rId4"/>
     <sheet name="DropDowns and Filters" sheetId="16" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Accelerated_Transition">'DropDowns and Filters'!$E$2:$E52</definedName>
     <definedName name="Catalytic_Phase">'DropDowns and Filters'!$F$2:$F$53</definedName>
     <definedName name="Core">'DropDowns and Filters'!$C$2:$C$53</definedName>
     <definedName name="Country_Segment">'DropDowns and Filters'!$A$2:$A$53</definedName>
     <definedName name="Data__Monitoring_and_Learning__AEFI">'DropDowns and Filters'!$S$2:$S$17</definedName>
     <definedName name="Demand_Generation_and_Community_Engagement">'DropDowns and Filters'!$U$2:$U$17</definedName>
     <definedName name="Fragile_and_Conflict">'DropDowns and Filters'!$B$2:$B$17</definedName>
     <definedName name="Governance__policy__strategic_planning__and_programme_management">'DropDowns and Filters'!$V$2:$V$17</definedName>
     <definedName name="Health_Financing">'DropDowns and Filters'!$W$2:$W$17</definedName>
     <definedName name="High_Impact">'DropDowns and Filters'!$D$2:$D$53</definedName>
     <definedName name="Human_Resources_Management">'DropDowns and Filters'!$Q$2:$Q$17</definedName>
     <definedName name="Outcome_Level">'DropDowns and Filters'!$O$2:$O$17</definedName>
     <definedName name="Service_Delivery">'DropDowns and Filters'!$P$2:$P$17</definedName>
     <definedName name="Supply_Chain">'DropDowns and Filters'!$R$2:$R$17</definedName>
     <definedName name="Surveillance">'DropDowns and Filters'!$T$2:$T$17</definedName>
   </definedNames>
@@ -95,51 +95,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="354">
   <si>
     <t>6.0 Results Framework Indicators, Baselines and Targets</t>
   </si>
   <si>
     <t>(2)</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>Programme Framework Area (Tailored Indicators)</t>
   </si>
   <si>
     <t>Data Source</t>
   </si>
   <si>
     <t>Data Type</t>
   </si>
   <si>
     <t>Baseline Year</t>
   </si>
   <si>
     <t>Baseline Value</t>
   </si>
   <si>
@@ -275,125 +275,116 @@
   <si>
     <t>Country name</t>
   </si>
   <si>
     <t>Select a country from the drop-down list</t>
   </si>
   <si>
     <t>Programme duration</t>
   </si>
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>Please indicate date</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>Budget Frequency</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Fund Recipient</t>
-[...1 lines deleted...]
-  <si>
     <t>Service Delivery</t>
   </si>
   <si>
     <t>Core</t>
   </si>
   <si>
     <t>Reporting Frequency</t>
   </si>
   <si>
     <t>Number of Children Immunised with New Intro - Antigens</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage - Antigens</t>
   </si>
   <si>
     <t>Tailored Indicators Programme Framework Areas</t>
   </si>
   <si>
     <t>Outcome Level</t>
   </si>
   <si>
     <t>Human Resources Management</t>
   </si>
   <si>
     <t>Data, Monitoring and Learning, AEFI</t>
   </si>
   <si>
     <t>Surveillance</t>
   </si>
   <si>
     <t>Governance, policy, strategic planning, and programme management</t>
   </si>
   <si>
     <t>Health Financing</t>
   </si>
   <si>
     <t>Data Sources</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
-    <t>Algeria</t>
-[...1 lines deleted...]
-  <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (HPV)</t>
   </si>
   <si>
     <t xml:space="preserve">Number of children immunised with DTP1 in [targeted area] </t>
   </si>
   <si>
     <t>NITAG Functionality</t>
   </si>
   <si>
     <t>Congo, Democratic Republic of the</t>
   </si>
   <si>
-    <t>Armenia</t>
-[...1 lines deleted...]
-  <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Quarterly</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (Measles)</t>
   </si>
   <si>
     <t xml:space="preserve">Number of children immunised with DTP3 in [targeted area] </t>
   </si>
   <si>
     <t>LQAS</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Angola</t>
@@ -401,83 +392,77 @@
   <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>Other (Enter details)</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>6-monthly</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (Measles-Rubella)</t>
   </si>
   <si>
     <t xml:space="preserve">Number of children immunised with MCV1 in [targeted area] </t>
   </si>
   <si>
     <t>HH Survey</t>
   </si>
   <si>
-    <t>Azerbaijan</t>
-[...1 lines deleted...]
-  <si>
     <t>Chad</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (Yellow Fever)</t>
   </si>
   <si>
     <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with DTP1 in [targeted area] </t>
   </si>
   <si>
     <t>Number of health workers trained using an integrated training approach/curriculum</t>
   </si>
   <si>
     <t>Average time of delivery from central stores/district stores to the facility</t>
   </si>
   <si>
     <t>FASTR</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
-    <t>Tanzania, United Republic of</t>
-[...1 lines deleted...]
-  <si>
     <t>Preventive Campaign Coverage (MenA)</t>
   </si>
   <si>
     <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with DTP3 in [targeted area] </t>
   </si>
   <si>
     <t>Has the country included the new vaccine in the next year vaccine procurement plan?</t>
   </si>
   <si>
     <t>HeRAMS</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (MMCV)</t>
   </si>
   <si>
     <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with MCV1 in [targeted area] </t>
@@ -524,234 +509,201 @@
   <si>
     <t>Preventive Campaign Coverage (OCV)</t>
   </si>
   <si>
     <t>Congo, Republic of</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (PCV)</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>Cuba</t>
-[...1 lines deleted...]
-  <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
     <t>Countdown</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>South Sudan</t>
   </si>
   <si>
-    <t>Laos People's Democratic Republic</t>
-[...1 lines deleted...]
-  <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
-    <t>El Salvador</t>
-[...1 lines deleted...]
-  <si>
     <t>Somalia</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>Democratic People's Republic of Korea</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
-    <t>Georgia</t>
-[...1 lines deleted...]
-  <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>Indonesia</t>
-[...1 lines deleted...]
-  <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>Iran (Islamic Republic of)</t>
-[...1 lines deleted...]
-  <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
-    <t>Microneseia (Federated States of)</t>
-[...4 lines deleted...]
-  <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>Palestinian Territory</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
-    <t>Republic of Moldova</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>Saint Vincent and the Grenadines</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>Tuvalu</t>
   </si>
   <si>
-    <t>Ukraine</t>
-[...1 lines deleted...]
-  <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>Vanuatu</t>
-  </si>
-[...1 lines deleted...]
-    <t>Venezuela</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Indicators in the Grant Accountability Framework (For Reference)</t>
   </si>
   <si>
     <t>Grant-Linked Key Performance Indicators</t>
   </si>
   <si>
     <t>WUENIC and UNPD</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Preventive campaign coverage
 (For each antigen used for campaign during the grant)
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -938,53 +890,50 @@
   <si>
     <t>National Government</t>
   </si>
   <si>
     <t>UNICEF SD</t>
   </si>
   <si>
     <t>CDC</t>
   </si>
   <si>
     <t>CDC Foundations</t>
   </si>
   <si>
     <t>High Impact</t>
   </si>
   <si>
     <t>Accelerated Transition</t>
   </si>
   <si>
     <t>Catalytic Phase</t>
   </si>
   <si>
     <t>Fragile &amp; Conflict</t>
   </si>
   <si>
-    <t>India</t>
-[...1 lines deleted...]
-  <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>Kosovo</t>
   </si>
   <si>
     <t>EXAMPLE: 
 Mid-grant target provided to inform ambition for first half of grant.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(17)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
@@ -1310,50 +1259,84 @@
     <t>Fund Recipient (Results Framework tab)</t>
   </si>
   <si>
     <t>Fund Recipient (Grant info tab)</t>
   </si>
   <si>
     <t>CSO – to be identified later</t>
   </si>
   <si>
     <t>Private sector – to be identified later</t>
   </si>
   <si>
     <t>Other - to be identified later</t>
   </si>
   <si>
     <t>Select from dropdown</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>Admin Data, PCCS/HH Survey or Other</t>
   </si>
   <si>
     <t>Administrative Data, PCCS or HH Survey, or Other</t>
+  </si>
+  <si>
+    <t>EXAMPLE:
+30%</t>
+  </si>
+  <si>
+    <t>Percentage reduction from baseline</t>
+  </si>
+  <si>
+    <t>Lao People's Democratic Republic</t>
+  </si>
+  <si>
+    <t>United Republic of Tanzania</t>
+  </si>
+  <si>
+    <t>Micronesia (Federated States of)</t>
+  </si>
+  <si>
+    <t>Namibia</t>
+  </si>
+  <si>
+    <t>Suriname</t>
+  </si>
+  <si>
+    <t>Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>Please enter the targeted percentage reduction from this baseline (e.g. 10%, 20%, 30%).</t>
+  </si>
+  <si>
+    <t>Percent of routine programme performance reviews (at both national and subnational levels) that occur per schedule as indicated in country application</t>
+  </si>
+  <si>
+    <t>Fund Recipient (Disbursed to by Gavi)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot; (&quot;#,##0.00&quot;)&quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1826,51 +1809,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="40" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2108,105 +2091,113 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="18" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="10" fontId="18" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="18" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Comma" xfId="12" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{7E7FE248-275D-4D2C-B52A-C0EFEEEFAA8F}"/>
     <cellStyle name="Hyperlink" xfId="11" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="5" xr:uid="{8D903CB8-655D-4235-B067-402992F265CF}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{4165281A-E863-4D1B-BD7E-6CBE10089822}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{2A6D2ECA-1C3C-4AB7-A155-315A56F1142D}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{68FFB902-2D24-4B70-BE54-1F2D0E06B1AF}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{8FB57427-24A8-4929-91C7-FFEFF16E5E51}"/>
     <cellStyle name="Normal 5 2" xfId="8" xr:uid="{B9994C64-59D7-46EE-BB3C-1446E2817507}"/>
     <cellStyle name="Normal 6" xfId="9" xr:uid="{7D93BAAA-D825-4E00-B617-12ADCB37116E}"/>
     <cellStyle name="Normal 7" xfId="13" xr:uid="{6A52B69B-FA92-475B-AE36-8661E58CA690}"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{58C90CB2-CAF0-4ABE-8F67-D39C231DA9D7}"/>
     <cellStyle name="Percent 3" xfId="10" xr:uid="{43ACBF6D-12D2-4052-BE55-AD5316DF154F}"/>
   </cellStyles>
   <dxfs count="25">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
@@ -2586,93 +2577,93 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F77798BB-363E-43A9-88AF-7F3E28F89D6B}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:Q47"/>
+  <dimension ref="A1:Q48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="M9" sqref="M9"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.3046875" style="27" customWidth="1"/>
+    <col min="1" max="1" width="39" style="27" customWidth="1"/>
     <col min="2" max="2" width="23.23046875" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.23046875" style="28"/>
     <col min="4" max="4" width="12.3046875" style="28" customWidth="1"/>
-    <col min="5" max="5" width="10.53515625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="12.4609375" style="28" customWidth="1"/>
     <col min="6" max="6" width="21.07421875" style="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="14.765625" style="28" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.765625" style="28" customWidth="1"/>
     <col min="8" max="12" width="9.23046875" style="28"/>
     <col min="13" max="13" width="42.84375" style="68" customWidth="1"/>
     <col min="14" max="16384" width="9.23046875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="79"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="82"/>
       <c r="L1" s="81"/>
       <c r="M1" s="83"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
     </row>
     <row r="2" spans="1:17" ht="26" x14ac:dyDescent="0.6">
       <c r="A2" s="59" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="26" x14ac:dyDescent="0.6">
       <c r="A3" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="30">
         <v>2026</v>
       </c>
       <c r="I3" s="30">
         <v>2027</v>
       </c>
       <c r="J3" s="30">
         <v>2028</v>
       </c>
       <c r="K3" s="30">
         <v>2029</v>
       </c>
       <c r="L3" s="30">
@@ -2701,1114 +2692,1139 @@
       </c>
       <c r="G4" s="42" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="62.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="46" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="B5" s="55"/>
       <c r="C5" s="32"/>
       <c r="D5" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="31" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="F5" s="39" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
-      <c r="L5" s="33"/>
-      <c r="M5" s="70"/>
+      <c r="L5" s="61" t="s">
+        <v>343</v>
+      </c>
+      <c r="M5" s="70" t="s">
+        <v>351</v>
+      </c>
     </row>
     <row r="6" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A6" s="46" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="70"/>
     </row>
     <row r="7" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A7" s="46" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="B7" s="47"/>
       <c r="C7" s="32"/>
       <c r="D7" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="57" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="34"/>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="70"/>
     </row>
     <row r="8" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A8" s="46" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="32"/>
       <c r="D8" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="34"/>
       <c r="G8" s="57" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="56" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="70"/>
     </row>
     <row r="9" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A9" s="46" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="B9" s="47"/>
       <c r="C9" s="32"/>
       <c r="D9" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="57" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A10" s="46" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="32"/>
       <c r="D10" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="62" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="62" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="33"/>
       <c r="I10" s="33"/>
       <c r="J10" s="61" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="33"/>
       <c r="L10" s="61" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="61" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="57" x14ac:dyDescent="0.35">
       <c r="A11" s="46" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="32"/>
       <c r="D11" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="33"/>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="70"/>
     </row>
-    <row r="12" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A12" s="46" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="32"/>
       <c r="D12" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
       <c r="H12" s="33"/>
       <c r="I12" s="33"/>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="33"/>
       <c r="M12" s="70"/>
     </row>
-    <row r="13" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A13" s="46" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="32"/>
       <c r="D13" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="70"/>
     </row>
     <row r="14" spans="1:17" ht="62" x14ac:dyDescent="0.35">
       <c r="A14" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="35"/>
       <c r="D14" s="31" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="E14" s="31" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="70"/>
     </row>
-    <row r="15" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A15" s="46" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="47"/>
       <c r="C15" s="35"/>
       <c r="D15" s="31" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="70"/>
     </row>
     <row r="16" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A16" s="46" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="32"/>
       <c r="D16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="31" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="35" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="35" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="63" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="I16" s="37">
         <v>100</v>
       </c>
       <c r="J16" s="37">
         <v>100</v>
       </c>
       <c r="K16" s="37">
         <v>100</v>
       </c>
       <c r="L16" s="37">
         <v>100</v>
       </c>
       <c r="M16" s="70"/>
     </row>
-    <row r="17" spans="1:13" ht="31" x14ac:dyDescent="0.35">
-      <c r="A17" s="54" t="s">
+    <row r="17" spans="1:13" ht="98.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="46" t="s">
+        <v>352</v>
+      </c>
+      <c r="B17" s="47"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="95"/>
+      <c r="G17" s="95"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="70"/>
+    </row>
+    <row r="18" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A18" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="57" t="s">
-[...21 lines deleted...]
-      </c>
+      <c r="B18" s="57" t="s">
+        <v>225</v>
+      </c>
+      <c r="C18" s="38"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="G18" s="38"/>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
       <c r="M18" s="70"/>
     </row>
-    <row r="19" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
       <c r="A19" s="54" t="s">
-        <v>28</v>
+        <v>226</v>
       </c>
       <c r="B19" s="34"/>
-      <c r="C19" s="56"/>
-      <c r="D19" s="57"/>
+      <c r="C19" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
       <c r="G19" s="38"/>
       <c r="H19" s="33"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="33"/>
       <c r="L19" s="33"/>
       <c r="M19" s="70"/>
     </row>
-    <row r="20" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A20" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="34"/>
-      <c r="C20" s="38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="56"/>
+      <c r="D20" s="57"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="38"/>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="70"/>
     </row>
-    <row r="21" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A21" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="34"/>
-      <c r="C21" s="56"/>
-[...4 lines deleted...]
-      <c r="F21" s="57"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
       <c r="G21" s="38"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="70"/>
     </row>
-    <row r="22" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A22" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="34"/>
       <c r="C22" s="56"/>
       <c r="D22" s="34"/>
-      <c r="E22" s="34"/>
-      <c r="F22" s="64"/>
+      <c r="E22" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" s="57"/>
       <c r="G22" s="38"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="70"/>
     </row>
-    <row r="23" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" ht="26" x14ac:dyDescent="0.35">
       <c r="A23" s="54" t="s">
-        <v>255</v>
+        <v>28</v>
       </c>
       <c r="B23" s="34"/>
-      <c r="C23" s="38"/>
+      <c r="C23" s="56"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
-      <c r="F23" s="34"/>
+      <c r="F23" s="64"/>
       <c r="G23" s="38"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="70"/>
     </row>
-    <row r="24" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
       <c r="A24" s="54" t="s">
+        <v>238</v>
+      </c>
+      <c r="B24" s="34"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="70"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="65"/>
-[...33 lines deleted...]
-      </c>
+      <c r="B25" s="65"/>
+      <c r="C25" s="66"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="66"/>
       <c r="H25" s="67"/>
       <c r="I25" s="67"/>
       <c r="J25" s="67"/>
       <c r="K25" s="67"/>
-      <c r="L25" s="67">
-[...1 lines deleted...]
-      </c>
+      <c r="L25" s="67"/>
       <c r="M25" s="70"/>
     </row>
-    <row r="26" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A26" s="65" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B26" s="65" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C26" s="66" t="s">
-        <v>39</v>
+        <v>227</v>
       </c>
       <c r="D26" s="65" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E26" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="F26" s="65" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F26" s="65">
+        <v>2025</v>
+      </c>
+      <c r="G26" s="66">
+        <v>75</v>
+      </c>
+      <c r="H26" s="67"/>
       <c r="I26" s="67"/>
       <c r="J26" s="67"/>
-      <c r="K26" s="67">
+      <c r="K26" s="67"/>
+      <c r="L26" s="67">
+        <v>95</v>
+      </c>
+      <c r="M26" s="70"/>
+    </row>
+    <row r="27" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="H27" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="67">
         <v>80</v>
       </c>
-      <c r="L26" s="67"/>
-      <c r="M26" s="71" t="s">
+      <c r="L27" s="67"/>
+      <c r="M27" s="71" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="31" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-    <row r="28" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A28" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="34"/>
       <c r="C28" s="38"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="38"/>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="70"/>
     </row>
-    <row r="29" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A29" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="34"/>
       <c r="C29" s="38"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="38"/>
       <c r="H29" s="33"/>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
       <c r="M29" s="70"/>
     </row>
-    <row r="30" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A30" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="34"/>
       <c r="C30" s="38"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="38"/>
       <c r="H30" s="33"/>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="33"/>
       <c r="M30" s="70"/>
     </row>
-    <row r="31" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A31" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="34"/>
       <c r="C31" s="38"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="38"/>
       <c r="H31" s="33"/>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
       <c r="M31" s="70"/>
     </row>
-    <row r="32" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A32" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="38"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="38"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="70"/>
     </row>
-    <row r="33" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A33" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="34"/>
       <c r="C33" s="38"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="38"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
       <c r="M33" s="70"/>
     </row>
-    <row r="34" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A34" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="38"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="38"/>
       <c r="H34" s="33"/>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
       <c r="M34" s="70"/>
     </row>
-    <row r="35" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A35" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="38"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="38"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="70"/>
     </row>
-    <row r="36" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A36" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="38"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="38"/>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="70"/>
     </row>
-    <row r="37" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A37" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="38"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="38"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="70"/>
     </row>
-    <row r="38" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A38" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" s="38"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="38"/>
       <c r="H38" s="33"/>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="33"/>
       <c r="L38" s="33"/>
       <c r="M38" s="70"/>
     </row>
-    <row r="39" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A39" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="34"/>
       <c r="C39" s="38"/>
       <c r="D39" s="34"/>
       <c r="E39" s="34"/>
       <c r="F39" s="34"/>
       <c r="G39" s="38"/>
       <c r="H39" s="33"/>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="33"/>
       <c r="L39" s="33"/>
       <c r="M39" s="70"/>
     </row>
-    <row r="40" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A40" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="34"/>
       <c r="C40" s="38"/>
       <c r="D40" s="34"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="38"/>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="33"/>
       <c r="L40" s="33"/>
       <c r="M40" s="70"/>
     </row>
-    <row r="41" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A41" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="34"/>
       <c r="C41" s="38"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="38"/>
       <c r="H41" s="33"/>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="33"/>
       <c r="L41" s="33"/>
       <c r="M41" s="70"/>
     </row>
-    <row r="42" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A42" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="34"/>
       <c r="C42" s="38"/>
       <c r="D42" s="34"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="38"/>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
       <c r="M42" s="70"/>
     </row>
-    <row r="43" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A43" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="34"/>
       <c r="C43" s="38"/>
       <c r="D43" s="34"/>
       <c r="E43" s="34"/>
       <c r="F43" s="34"/>
       <c r="G43" s="38"/>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="33"/>
       <c r="L43" s="33"/>
       <c r="M43" s="70"/>
     </row>
-    <row r="44" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A44" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="34"/>
       <c r="C44" s="38"/>
       <c r="D44" s="34"/>
       <c r="E44" s="34"/>
       <c r="F44" s="34"/>
       <c r="G44" s="38"/>
       <c r="H44" s="33"/>
       <c r="I44" s="33"/>
       <c r="J44" s="33"/>
       <c r="K44" s="33"/>
       <c r="L44" s="33"/>
       <c r="M44" s="70"/>
     </row>
-    <row r="45" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A45" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="34"/>
       <c r="C45" s="38"/>
       <c r="D45" s="34"/>
       <c r="E45" s="34"/>
       <c r="F45" s="34"/>
       <c r="G45" s="38"/>
       <c r="H45" s="33"/>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="33"/>
       <c r="L45" s="33"/>
       <c r="M45" s="70"/>
     </row>
-    <row r="46" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A46" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="34"/>
       <c r="C46" s="38"/>
       <c r="D46" s="34"/>
       <c r="E46" s="34"/>
       <c r="F46" s="34"/>
       <c r="G46" s="38"/>
       <c r="H46" s="33"/>
       <c r="I46" s="33"/>
       <c r="J46" s="33"/>
       <c r="K46" s="33"/>
       <c r="L46" s="33"/>
       <c r="M46" s="70"/>
     </row>
-    <row r="47" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A47" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="34"/>
       <c r="C47" s="38"/>
       <c r="D47" s="34"/>
       <c r="E47" s="34"/>
       <c r="F47" s="34"/>
       <c r="G47" s="38"/>
       <c r="H47" s="33"/>
       <c r="I47" s="33"/>
       <c r="J47" s="33"/>
       <c r="K47" s="33"/>
       <c r="L47" s="33"/>
       <c r="M47" s="70"/>
     </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" s="34"/>
+      <c r="C48" s="38"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="38"/>
+      <c r="H48" s="33"/>
+      <c r="I48" s="33"/>
+      <c r="J48" s="33"/>
+      <c r="K48" s="33"/>
+      <c r="L48" s="33"/>
+      <c r="M48" s="70"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MSBrs4RicznbCu4sJGZID67F5hhThKPK3pheIjiEnqGWvwzWbkmSR2oCckiWoknWSb8JQGHJY2uIBMyQ+y6UQw==" saltValue="wGavWDFERDE03DhkC6LHVA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6VpuBuPczdyMvT/GBmbxO0M37UmfpLcWSAUPm1tgejk+mdDzhozelrPAJr81qXwEhj61jofc+XmD7XGNmKOP3g==" saltValue="WtogceSy9VwjISqNpDU0jg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="24" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="23" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="22" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="13">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A17 A19:A22 A24:A47" xr:uid="{76BCA381-5BC3-4931-9B4A-B4F476BF7275}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B17," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18 A20:A23 A25:A48" xr:uid="{76BCA381-5BC3-4931-9B4A-B4F476BF7275}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Follow the numbers in the cells for instructions on how to complete this template. These numbers will be highlighted in red. Click on the cell with the number for instructions." sqref="A2" xr:uid="{97EA0439-1E2E-4F37-8539-80B4C4856001}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The &quot;Grant Info&quot; tab should be completed first. This tab should reflect the same information in the same fields as was completed for the Budget Template." sqref="A3" xr:uid="{156E6E9F-7F59-46E4-B29A-80ABE0AEDF9C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Cells in white are pre-populated by Gavi. They should not be changed. They include pre-set standard indicators, their sources, data types, implicit targets, and baseline years and values." sqref="A5" xr:uid="{269D1A03-A7D9-4EE5-88C1-F0DE9BBF9B9D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Cells in dark grey do not require information. They should not be edited." sqref="B6" xr:uid="{D3D0A494-EEE1-4BE8-B314-686B3929A700}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Light blue cells require information from countries and grantees. The information required should be clear based on the column name. For example, in this column, the year for which baseline data is provided should be entered." sqref="F7" xr:uid="{A9A75255-C95A-47E9-9672-031061496DE9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="In the light blue cells in this column, enter the baselines values for the relevant indicators." sqref="G8" xr:uid="{A107BBFD-4285-455C-82CA-E758DA7F57F5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Targets do not need to be set for every year of a grant. It is sufficient to set them only for the final year of the strategic period (2030), although targets for earlier years can also be provided if the country or grantee wishes to do so." sqref="L8" xr:uid="{584E54D2-9774-4201-9128-BE9F26EB5F44}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Text comments can be provided to help SCMs and other stakeholders understand any relevant context to the targets, indicators, or other information provided through this template." sqref="M9" xr:uid="{FB4D2E5D-7808-4486-A5BD-B6BA412D77FF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="For this indicator, the target is implicit, and as such has been provided by Gavi." sqref="H16" xr:uid="{1345745E-51EE-4632-9B71-42DBED13C866}"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Once the Programme Framework Area has been selected in Column B, choose a tailored indicator from the dropdown in Column A. Custom indicators - not available through the dropdown - can also be manually entered if desired." sqref="A18" xr:uid="{C8F00CAA-1304-4DD8-9674-6F1247342AC1}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Once the Programme Framework Area has been selected in Column B, choose a tailored indicator from the dropdown in Column A. Custom indicators - not available through the dropdown - can also be manually entered if desired." sqref="A19" xr:uid="{C8F00CAA-1304-4DD8-9674-6F1247342AC1}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B19," ","_"),",","_"))</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="A list of all suggested tailored indicators is available to view or search in the tab &quot;Indicators - For Reference&quot;. A reminder that additional custom indicators can also be entered manually." sqref="A23" xr:uid="{B81B7759-1E56-4DFC-81E4-27FBA35D4222}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B23," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="A list of all suggested tailored indicators is available to view or search in the tab &quot;Indicators - For Reference&quot;. A reminder that additional custom indicators can also be entered manually." sqref="A24" xr:uid="{B81B7759-1E56-4DFC-81E4-27FBA35D4222}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B24," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="For indicators where Gavi provides the baseline years, baseline values or automated targets, these will be uploaded automatically to the GMS from global sources such as WUENIC. No inputs are required at application for these areas." sqref="F5" xr:uid="{FE1EC44E-E224-43A0-99A8-FB16D950533E}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="12">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{8A11E73A-0375-4FF6-8C14-8B5D1A298E7A}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D21:D47 D17:D19</xm:sqref>
+          <xm:sqref>D22:D48 D18:D20</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{12BB7A2E-96B7-4D4E-B583-A694E6AC4C46}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B26:B47 B18:B23</xm:sqref>
+          <xm:sqref>B27:B48 B19:B24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{106AD0CB-2517-4CF1-8E9E-4841471B6492}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
           <xm:sqref>A14</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="For this indicator and those immediately below it, the antigens to which it applies must be selected from drop-down. Rows for 3 antigens are provided. If more introductions are expected during the grant, insert new rows below and copy row 13 into them." xr:uid="{AF6FEEF3-DD84-496F-84E4-F0C0234425C4}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$L$2:$L$19</xm:f>
           </x14:formula1>
           <xm:sqref>A11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{335D96D6-7DA5-4E1F-B417-03373B9EC810}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E17:E20 E22:E47</xm:sqref>
+          <xm:sqref>E18:E21 E23:E48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="As the first step for setting tailored indicators, please select from dropdown the Programmatic Framework area to which it applies. This will inform which tailored indicators are available for dropdown in the column to the left." xr:uid="{2F396132-05DF-4494-81CB-6B8281DB9C34}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B17</xm:sqref>
+          <xm:sqref>B18</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Enter the data source desired for the tailored indicator. This can be selected from dropdown or entered manually if the desired source is not shown." xr:uid="{4397A8D1-7CC3-4783-8C1F-AB29274B9DD6}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D20</xm:sqref>
+          <xm:sqref>D21</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Enter the type of data that the indicator will be measured as (e.g. percentage, number, other). Information can also be entered manually if the desired option is not available in drop down." xr:uid="{F35890FE-9279-43D6-922F-CEB713B6A2C7}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E21</xm:sqref>
+          <xm:sqref>E22</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{221C6842-E127-4442-B2E2-F204D2D3F9E5}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B24:B25</xm:sqref>
+          <xm:sqref>B25:B26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{20A4722C-8621-4FF3-A003-01C01894D9BD}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$L$2:$L$19</xm:f>
           </x14:formula1>
           <xm:sqref>A12:A13</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{085AE2D2-9666-4DCA-A2BB-2EFE379D53F7}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
-          <xm:sqref>C17 C19:C47</xm:sqref>
+          <xm:sqref>C18 C20:C48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Select the Fund Recipient who will be responsible for monitoring and reporting against this tailored indicator. The indicator selected should reflect the activities in the budget for which the same Fund Recipient is responsible for implementing." xr:uid="{37B04FC9-8242-46F7-A9C7-150B9A35C3B3}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
-          <xm:sqref>C18</xm:sqref>
+          <xm:sqref>C19</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0FDB8BB-E41B-49F2-B5BA-EDDF8AB583CC}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.3046875" customWidth="1"/>
     <col min="2" max="2" width="18.07421875" customWidth="1"/>
-    <col min="3" max="3" width="21.3046875" customWidth="1"/>
+    <col min="3" max="3" width="41.61328125" customWidth="1"/>
     <col min="4" max="4" width="20.07421875" customWidth="1"/>
     <col min="5" max="5" width="20.84375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="54.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="96" t="s">
+      <c r="A1" s="98" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="97"/>
-[...2 lines deleted...]
-      <c r="E1" s="98"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="100"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A2" s="99"/>
-[...3 lines deleted...]
-      <c r="E2" s="101"/>
+      <c r="A2" s="101"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="103"/>
     </row>
     <row r="3" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
-      <c r="B3" s="102" t="s">
+      <c r="B3" s="104" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="102"/>
-[...1 lines deleted...]
-      <c r="E3" s="103"/>
+      <c r="C3" s="104"/>
+      <c r="D3" s="104"/>
+      <c r="E3" s="105"/>
     </row>
     <row r="4" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
       <c r="B7" s="9"/>
       <c r="C7" s="10"/>
       <c r="D7" s="9"/>
       <c r="E7" s="11"/>
     </row>
     <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A8" s="7"/>
-      <c r="B8" s="102" t="s">
+      <c r="B8" s="104" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="102"/>
-[...1 lines deleted...]
-      <c r="E8" s="103"/>
+      <c r="C8" s="104"/>
+      <c r="D8" s="104"/>
+      <c r="E8" s="105"/>
     </row>
     <row r="9" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A9" s="7"/>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="9"/>
       <c r="E9" s="11"/>
     </row>
     <row r="10" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A10" s="7"/>
       <c r="B10" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="14" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="11"/>
     </row>
     <row r="11" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A11" s="7"/>
       <c r="B11" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="13"/>
@@ -3817,250 +3833,250 @@
       </c>
       <c r="E11" s="11"/>
     </row>
     <row r="12" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A12" s="7"/>
       <c r="B12" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="11"/>
     </row>
     <row r="13" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A13" s="7"/>
       <c r="B13" s="9"/>
       <c r="C13" s="10"/>
       <c r="D13" s="9"/>
       <c r="E13" s="11"/>
     </row>
     <row r="14" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>58</v>
+        <v>353</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
     </row>
     <row r="15" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A15" s="1"/>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A16" s="1"/>
       <c r="B16" s="12">
         <v>1</v>
       </c>
       <c r="C16" s="18" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="12">
         <v>2</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
       <c r="B18" s="12">
         <v>3</v>
       </c>
       <c r="C18" s="18" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
       <c r="B19" s="12">
         <v>4</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="12">
         <v>5</v>
       </c>
       <c r="C20" s="18" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A21" s="1"/>
       <c r="B21" s="12">
         <v>6</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="12">
         <v>7</v>
       </c>
       <c r="C22" s="18" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A23" s="1"/>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="18"/>
       <c r="D23" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A24" s="1"/>
       <c r="B24" s="12">
         <v>9</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A25" s="1"/>
       <c r="B25" s="12">
         <v>10</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A26" s="1"/>
       <c r="B26" s="12">
         <v>11</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="12">
         <v>12</v>
       </c>
       <c r="C27" s="18"/>
       <c r="D27" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A28" s="1"/>
       <c r="B28" s="12">
         <v>13</v>
       </c>
       <c r="C28" s="18"/>
       <c r="D28" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A29" s="1"/>
       <c r="B29" s="12">
         <v>14</v>
       </c>
       <c r="C29" s="18"/>
       <c r="D29" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A30" s="1"/>
       <c r="B30" s="12">
         <v>15</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="6" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5" ht="21.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="23"/>
       <c r="B31" s="24"/>
       <c r="C31" s="25"/>
       <c r="D31" s="24"/>
       <c r="E31" s="26"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="04YPOD/xd65CAYRF6Dq/Sm+LthahbUcrHImbCIcfqQhpJUaeVP6sX3TRhEYQ3oVVs0mRbQsdG4vmhowmV90RTg==" saltValue="j9tONrDZUO7VtYUzGLN1Bw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kRNr3wbVuUmvXR8ise5Pb9CJ+y10OR+PE646nllSoF5OaGc8b9CgZo0ANt/tpvBUJDsoCjGo19D7QLVc5+VDzQ==" saltValue="AQuoK1cGyiBDydF8cCcEUw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B8:E8"/>
   </mergeCells>
   <conditionalFormatting sqref="C10">
     <cfRule type="expression" dxfId="21" priority="60">
       <formula>NOT(ISBLANK($C$10))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11:C12">
     <cfRule type="expression" dxfId="20" priority="59">
       <formula>NOT(ISBLANK($C$11))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
     <cfRule type="expression" dxfId="19" priority="57">
       <formula>NOT(ISBLANK(C$16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17">
     <cfRule type="expression" dxfId="18" priority="55">
       <formula>NOT(ISBLANK(C$17))</formula>
     </cfRule>
   </conditionalFormatting>
@@ -4155,66 +4171,66 @@
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D9A15189-0E50-46CB-9989-E86DB4B4151A}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$J$2:$J$4</xm:f>
           </x14:formula1>
           <xm:sqref>C12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{27823F51-0021-409D-9CD2-9E9B74C59458}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
           <xm:sqref>C16:C30</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EC37404-608F-4610-A132-250E3430F8D2}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:Q47"/>
+  <dimension ref="A1:Q48"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="B23" sqref="B23"/>
+      <selection pane="bottomRight" activeCell="R4" sqref="R4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.3046875" style="27" customWidth="1"/>
+    <col min="1" max="1" width="38.3046875" style="27" customWidth="1"/>
     <col min="2" max="2" width="23.23046875" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.23046875" style="28"/>
     <col min="4" max="4" width="12.3046875" style="28" customWidth="1"/>
-    <col min="5" max="5" width="10.53515625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="13.3046875" style="28" customWidth="1"/>
     <col min="6" max="7" width="9.23046875" style="28"/>
     <col min="8" max="8" width="10.07421875" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.23046875" style="28"/>
     <col min="11" max="11" width="10.07421875" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.23046875" style="28" customWidth="1"/>
     <col min="13" max="13" width="47.3046875" style="68" customWidth="1"/>
     <col min="14" max="16384" width="9.23046875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="79"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="82"/>
       <c r="L1" s="81"/>
       <c r="M1" s="80"/>
@@ -4266,3529 +4282,3499 @@
       <c r="F4" s="42" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="42" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A5" s="46" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="B5" s="47"/>
       <c r="C5" s="32"/>
       <c r="D5" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="31" t="s">
-        <v>12</v>
+        <v>344</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="84"/>
-[...4 lines deleted...]
-      <c r="M5" s="86"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="86" t="s">
+        <v>351</v>
+      </c>
     </row>
     <row r="6" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A6" s="46" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="B6" s="47"/>
       <c r="C6" s="32"/>
       <c r="D6" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="87"/>
       <c r="G6" s="88"/>
       <c r="H6" s="84"/>
       <c r="I6" s="84"/>
       <c r="J6" s="84"/>
       <c r="K6" s="84"/>
       <c r="L6" s="85"/>
       <c r="M6" s="86"/>
     </row>
     <row r="7" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A7" s="46" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="B7" s="47"/>
       <c r="C7" s="32"/>
       <c r="D7" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="87"/>
       <c r="G7" s="88"/>
       <c r="H7" s="84"/>
       <c r="I7" s="84"/>
       <c r="J7" s="84"/>
       <c r="K7" s="84"/>
       <c r="L7" s="85"/>
       <c r="M7" s="86"/>
     </row>
     <row r="8" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A8" s="46" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="32"/>
       <c r="D8" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="87"/>
       <c r="G8" s="88"/>
       <c r="H8" s="84"/>
       <c r="I8" s="84"/>
       <c r="J8" s="84"/>
       <c r="K8" s="84"/>
       <c r="L8" s="85"/>
       <c r="M8" s="86"/>
     </row>
     <row r="9" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A9" s="46" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="B9" s="47"/>
       <c r="C9" s="32"/>
       <c r="D9" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="87"/>
       <c r="G9" s="88"/>
       <c r="H9" s="84"/>
       <c r="I9" s="84"/>
       <c r="J9" s="84"/>
       <c r="K9" s="84"/>
       <c r="L9" s="85"/>
       <c r="M9" s="86"/>
     </row>
     <row r="10" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A10" s="46" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="32"/>
       <c r="D10" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="87"/>
       <c r="G10" s="88"/>
       <c r="H10" s="84"/>
       <c r="I10" s="84"/>
       <c r="J10" s="84"/>
       <c r="K10" s="84"/>
       <c r="L10" s="85"/>
       <c r="M10" s="86"/>
     </row>
-    <row r="11" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A11" s="93" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="32"/>
       <c r="D11" s="94" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="84"/>
       <c r="I11" s="84"/>
       <c r="J11" s="84"/>
       <c r="K11" s="84"/>
       <c r="L11" s="85"/>
       <c r="M11" s="86"/>
     </row>
-    <row r="12" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A12" s="93" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="32"/>
       <c r="D12" s="94" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
       <c r="H12" s="84"/>
       <c r="I12" s="84"/>
       <c r="J12" s="84"/>
       <c r="K12" s="84"/>
       <c r="L12" s="85"/>
       <c r="M12" s="86"/>
     </row>
-    <row r="13" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A13" s="93" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="32"/>
       <c r="D13" s="94" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="94" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="84"/>
       <c r="I13" s="84"/>
       <c r="J13" s="84"/>
       <c r="K13" s="84"/>
       <c r="L13" s="85"/>
       <c r="M13" s="86"/>
     </row>
     <row r="14" spans="1:17" ht="62" x14ac:dyDescent="0.35">
       <c r="A14" s="93" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="35"/>
       <c r="D14" s="94" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
-      <c r="H14" s="84"/>
-[...3 lines deleted...]
-      <c r="L14" s="84"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="96"/>
+      <c r="K14" s="96"/>
+      <c r="L14" s="96"/>
       <c r="M14" s="86"/>
     </row>
-    <row r="15" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A15" s="93" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="47"/>
       <c r="C15" s="35"/>
       <c r="D15" s="94" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="94" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="86"/>
     </row>
     <row r="16" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A16" s="46" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="32"/>
       <c r="D16" s="31" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="31" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="95" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="95" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="37">
         <v>100</v>
       </c>
       <c r="I16" s="37">
         <v>100</v>
       </c>
       <c r="J16" s="37">
         <v>100</v>
       </c>
       <c r="K16" s="37">
         <v>100</v>
       </c>
       <c r="L16" s="37">
         <v>100</v>
       </c>
       <c r="M16" s="86"/>
     </row>
-    <row r="17" spans="1:13" ht="31" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="L17" s="85"/>
+    <row r="17" spans="1:13" ht="62" x14ac:dyDescent="0.35">
+      <c r="A17" s="46" t="s">
+        <v>352</v>
+      </c>
+      <c r="B17" s="47"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="95"/>
+      <c r="G17" s="95"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
       <c r="M17" s="86"/>
     </row>
-    <row r="18" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A18" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="87"/>
       <c r="C18" s="90"/>
       <c r="D18" s="87"/>
       <c r="E18" s="87"/>
       <c r="F18" s="87"/>
       <c r="G18" s="90"/>
       <c r="H18" s="85"/>
-      <c r="I18" s="85"/>
+      <c r="I18" s="91"/>
       <c r="J18" s="85"/>
-      <c r="K18" s="85"/>
+      <c r="K18" s="91"/>
       <c r="L18" s="85"/>
       <c r="M18" s="86"/>
     </row>
-    <row r="19" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A19" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="87"/>
       <c r="C19" s="90"/>
       <c r="D19" s="87"/>
       <c r="E19" s="87"/>
       <c r="F19" s="87"/>
       <c r="G19" s="90"/>
       <c r="H19" s="85"/>
       <c r="I19" s="85"/>
       <c r="J19" s="85"/>
       <c r="K19" s="85"/>
       <c r="L19" s="85"/>
       <c r="M19" s="86"/>
     </row>
-    <row r="20" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A20" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="87"/>
       <c r="C20" s="90"/>
       <c r="D20" s="87"/>
       <c r="E20" s="87"/>
       <c r="F20" s="87"/>
       <c r="G20" s="90"/>
       <c r="H20" s="85"/>
       <c r="I20" s="85"/>
       <c r="J20" s="85"/>
       <c r="K20" s="85"/>
       <c r="L20" s="85"/>
       <c r="M20" s="86"/>
     </row>
-    <row r="21" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A21" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="87"/>
       <c r="C21" s="90"/>
       <c r="D21" s="87"/>
       <c r="E21" s="87"/>
       <c r="F21" s="87"/>
       <c r="G21" s="90"/>
       <c r="H21" s="85"/>
       <c r="I21" s="85"/>
       <c r="J21" s="85"/>
       <c r="K21" s="85"/>
       <c r="L21" s="85"/>
       <c r="M21" s="86"/>
     </row>
-    <row r="22" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A22" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="87"/>
       <c r="C22" s="90"/>
       <c r="D22" s="87"/>
       <c r="E22" s="87"/>
       <c r="F22" s="87"/>
       <c r="G22" s="90"/>
       <c r="H22" s="85"/>
       <c r="I22" s="85"/>
       <c r="J22" s="85"/>
       <c r="K22" s="85"/>
       <c r="L22" s="85"/>
       <c r="M22" s="86"/>
     </row>
-    <row r="23" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A23" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="87"/>
       <c r="C23" s="90"/>
       <c r="D23" s="87"/>
       <c r="E23" s="87"/>
       <c r="F23" s="87"/>
       <c r="G23" s="90"/>
       <c r="H23" s="85"/>
       <c r="I23" s="85"/>
       <c r="J23" s="85"/>
       <c r="K23" s="85"/>
       <c r="L23" s="85"/>
       <c r="M23" s="86"/>
     </row>
-    <row r="24" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A24" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="87"/>
       <c r="C24" s="90"/>
       <c r="D24" s="87"/>
       <c r="E24" s="87"/>
       <c r="F24" s="87"/>
       <c r="G24" s="90"/>
       <c r="H24" s="85"/>
       <c r="I24" s="85"/>
       <c r="J24" s="85"/>
       <c r="K24" s="85"/>
       <c r="L24" s="85"/>
       <c r="M24" s="86"/>
     </row>
-    <row r="25" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A25" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="87"/>
       <c r="C25" s="90"/>
       <c r="D25" s="87"/>
       <c r="E25" s="87"/>
       <c r="F25" s="87"/>
       <c r="G25" s="90"/>
       <c r="H25" s="85"/>
       <c r="I25" s="85"/>
       <c r="J25" s="85"/>
       <c r="K25" s="85"/>
       <c r="L25" s="85"/>
       <c r="M25" s="86"/>
     </row>
-    <row r="26" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A26" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="87"/>
       <c r="C26" s="90"/>
       <c r="D26" s="87"/>
       <c r="E26" s="87"/>
       <c r="F26" s="87"/>
       <c r="G26" s="90"/>
       <c r="H26" s="85"/>
       <c r="I26" s="85"/>
       <c r="J26" s="85"/>
       <c r="K26" s="85"/>
       <c r="L26" s="85"/>
       <c r="M26" s="86"/>
     </row>
-    <row r="27" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A27" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="87"/>
       <c r="C27" s="90"/>
       <c r="D27" s="87"/>
       <c r="E27" s="87"/>
       <c r="F27" s="87"/>
       <c r="G27" s="90"/>
       <c r="H27" s="85"/>
       <c r="I27" s="85"/>
       <c r="J27" s="85"/>
       <c r="K27" s="85"/>
       <c r="L27" s="85"/>
       <c r="M27" s="86"/>
     </row>
-    <row r="28" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A28" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="87"/>
       <c r="C28" s="90"/>
       <c r="D28" s="87"/>
       <c r="E28" s="87"/>
       <c r="F28" s="87"/>
       <c r="G28" s="90"/>
       <c r="H28" s="85"/>
       <c r="I28" s="85"/>
       <c r="J28" s="85"/>
       <c r="K28" s="85"/>
       <c r="L28" s="85"/>
       <c r="M28" s="86"/>
     </row>
-    <row r="29" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A29" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="87"/>
       <c r="C29" s="90"/>
       <c r="D29" s="87"/>
       <c r="E29" s="87"/>
       <c r="F29" s="87"/>
       <c r="G29" s="90"/>
       <c r="H29" s="85"/>
       <c r="I29" s="85"/>
       <c r="J29" s="85"/>
       <c r="K29" s="85"/>
       <c r="L29" s="85"/>
       <c r="M29" s="86"/>
     </row>
-    <row r="30" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A30" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="87"/>
       <c r="C30" s="90"/>
       <c r="D30" s="87"/>
       <c r="E30" s="87"/>
       <c r="F30" s="87"/>
       <c r="G30" s="90"/>
       <c r="H30" s="85"/>
       <c r="I30" s="85"/>
       <c r="J30" s="85"/>
       <c r="K30" s="85"/>
       <c r="L30" s="85"/>
       <c r="M30" s="86"/>
     </row>
-    <row r="31" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A31" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="87"/>
       <c r="C31" s="90"/>
       <c r="D31" s="87"/>
       <c r="E31" s="87"/>
       <c r="F31" s="87"/>
       <c r="G31" s="90"/>
       <c r="H31" s="85"/>
       <c r="I31" s="85"/>
       <c r="J31" s="85"/>
       <c r="K31" s="85"/>
       <c r="L31" s="85"/>
       <c r="M31" s="86"/>
     </row>
-    <row r="32" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A32" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="87"/>
       <c r="C32" s="90"/>
       <c r="D32" s="87"/>
       <c r="E32" s="87"/>
       <c r="F32" s="87"/>
       <c r="G32" s="90"/>
       <c r="H32" s="85"/>
       <c r="I32" s="85"/>
       <c r="J32" s="85"/>
       <c r="K32" s="85"/>
       <c r="L32" s="85"/>
       <c r="M32" s="86"/>
     </row>
-    <row r="33" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A33" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="87"/>
       <c r="C33" s="90"/>
       <c r="D33" s="87"/>
       <c r="E33" s="87"/>
       <c r="F33" s="87"/>
       <c r="G33" s="90"/>
       <c r="H33" s="85"/>
       <c r="I33" s="85"/>
       <c r="J33" s="85"/>
       <c r="K33" s="85"/>
       <c r="L33" s="85"/>
       <c r="M33" s="86"/>
     </row>
-    <row r="34" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A34" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="87"/>
       <c r="C34" s="90"/>
       <c r="D34" s="87"/>
       <c r="E34" s="87"/>
       <c r="F34" s="87"/>
       <c r="G34" s="90"/>
       <c r="H34" s="85"/>
       <c r="I34" s="85"/>
       <c r="J34" s="85"/>
       <c r="K34" s="85"/>
       <c r="L34" s="85"/>
       <c r="M34" s="86"/>
     </row>
-    <row r="35" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A35" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="87"/>
       <c r="C35" s="90"/>
       <c r="D35" s="87"/>
       <c r="E35" s="87"/>
       <c r="F35" s="87"/>
       <c r="G35" s="90"/>
       <c r="H35" s="85"/>
       <c r="I35" s="85"/>
       <c r="J35" s="85"/>
       <c r="K35" s="85"/>
       <c r="L35" s="85"/>
       <c r="M35" s="86"/>
     </row>
-    <row r="36" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A36" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="87"/>
       <c r="C36" s="90"/>
       <c r="D36" s="87"/>
       <c r="E36" s="87"/>
       <c r="F36" s="87"/>
       <c r="G36" s="90"/>
       <c r="H36" s="85"/>
       <c r="I36" s="85"/>
       <c r="J36" s="85"/>
       <c r="K36" s="85"/>
       <c r="L36" s="85"/>
       <c r="M36" s="86"/>
     </row>
-    <row r="37" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A37" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="87"/>
       <c r="C37" s="90"/>
       <c r="D37" s="87"/>
       <c r="E37" s="87"/>
       <c r="F37" s="87"/>
       <c r="G37" s="90"/>
       <c r="H37" s="85"/>
       <c r="I37" s="85"/>
       <c r="J37" s="85"/>
       <c r="K37" s="85"/>
       <c r="L37" s="85"/>
       <c r="M37" s="86"/>
     </row>
-    <row r="38" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A38" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="87"/>
       <c r="C38" s="90"/>
       <c r="D38" s="87"/>
       <c r="E38" s="87"/>
       <c r="F38" s="87"/>
       <c r="G38" s="90"/>
       <c r="H38" s="85"/>
       <c r="I38" s="85"/>
       <c r="J38" s="85"/>
       <c r="K38" s="85"/>
       <c r="L38" s="85"/>
       <c r="M38" s="86"/>
     </row>
-    <row r="39" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A39" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="87"/>
       <c r="C39" s="90"/>
       <c r="D39" s="87"/>
       <c r="E39" s="87"/>
       <c r="F39" s="87"/>
       <c r="G39" s="90"/>
       <c r="H39" s="85"/>
       <c r="I39" s="85"/>
       <c r="J39" s="85"/>
       <c r="K39" s="85"/>
       <c r="L39" s="85"/>
       <c r="M39" s="86"/>
     </row>
-    <row r="40" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A40" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="87"/>
       <c r="C40" s="90"/>
       <c r="D40" s="87"/>
       <c r="E40" s="87"/>
       <c r="F40" s="87"/>
       <c r="G40" s="90"/>
       <c r="H40" s="85"/>
       <c r="I40" s="85"/>
       <c r="J40" s="85"/>
       <c r="K40" s="85"/>
       <c r="L40" s="85"/>
       <c r="M40" s="86"/>
     </row>
-    <row r="41" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A41" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="87"/>
       <c r="C41" s="90"/>
       <c r="D41" s="87"/>
       <c r="E41" s="87"/>
       <c r="F41" s="87"/>
       <c r="G41" s="90"/>
       <c r="H41" s="85"/>
       <c r="I41" s="85"/>
       <c r="J41" s="85"/>
       <c r="K41" s="85"/>
       <c r="L41" s="85"/>
       <c r="M41" s="86"/>
     </row>
-    <row r="42" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A42" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="87"/>
       <c r="C42" s="90"/>
       <c r="D42" s="87"/>
       <c r="E42" s="87"/>
       <c r="F42" s="87"/>
       <c r="G42" s="90"/>
       <c r="H42" s="85"/>
       <c r="I42" s="85"/>
       <c r="J42" s="85"/>
       <c r="K42" s="85"/>
       <c r="L42" s="85"/>
       <c r="M42" s="86"/>
     </row>
-    <row r="43" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A43" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="87"/>
       <c r="C43" s="90"/>
       <c r="D43" s="87"/>
       <c r="E43" s="87"/>
       <c r="F43" s="87"/>
       <c r="G43" s="90"/>
       <c r="H43" s="85"/>
       <c r="I43" s="85"/>
       <c r="J43" s="85"/>
       <c r="K43" s="85"/>
       <c r="L43" s="85"/>
       <c r="M43" s="86"/>
     </row>
-    <row r="44" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A44" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="87"/>
       <c r="C44" s="90"/>
       <c r="D44" s="87"/>
       <c r="E44" s="87"/>
       <c r="F44" s="87"/>
       <c r="G44" s="90"/>
       <c r="H44" s="85"/>
       <c r="I44" s="85"/>
       <c r="J44" s="85"/>
       <c r="K44" s="85"/>
       <c r="L44" s="85"/>
       <c r="M44" s="86"/>
     </row>
-    <row r="45" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A45" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="87"/>
       <c r="C45" s="90"/>
       <c r="D45" s="87"/>
       <c r="E45" s="87"/>
       <c r="F45" s="87"/>
       <c r="G45" s="90"/>
       <c r="H45" s="85"/>
       <c r="I45" s="85"/>
       <c r="J45" s="85"/>
       <c r="K45" s="85"/>
       <c r="L45" s="85"/>
       <c r="M45" s="86"/>
     </row>
-    <row r="46" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A46" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="87"/>
       <c r="C46" s="90"/>
       <c r="D46" s="87"/>
       <c r="E46" s="87"/>
       <c r="F46" s="87"/>
       <c r="G46" s="90"/>
       <c r="H46" s="85"/>
       <c r="I46" s="85"/>
       <c r="J46" s="85"/>
       <c r="K46" s="85"/>
       <c r="L46" s="85"/>
       <c r="M46" s="86"/>
     </row>
-    <row r="47" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A47" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="87"/>
       <c r="C47" s="90"/>
       <c r="D47" s="87"/>
       <c r="E47" s="87"/>
       <c r="F47" s="87"/>
       <c r="G47" s="90"/>
       <c r="H47" s="85"/>
       <c r="I47" s="85"/>
       <c r="J47" s="85"/>
       <c r="K47" s="85"/>
       <c r="L47" s="85"/>
       <c r="M47" s="86"/>
     </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" s="87"/>
+      <c r="C48" s="90"/>
+      <c r="D48" s="87"/>
+      <c r="E48" s="87"/>
+      <c r="F48" s="87"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="85"/>
+      <c r="I48" s="85"/>
+      <c r="J48" s="85"/>
+      <c r="K48" s="85"/>
+      <c r="L48" s="85"/>
+      <c r="M48" s="86"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="OgYuFFyEX3llMrOC7AKmXRkHRB50so2AIe+z98jKWSQV7XeN3UR+N4e4MqulXJ3ysaVgdCjIXQwqS2+PLPab9w==" saltValue="bFSEvEUPtCf5ccxR1sMCdQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VzYKstxEqZzbxvOLRNfUmx0eplkOJ6e8QSba+VNmCa2em+6NY4yFa7p28iz2eCxX8vgf5TGXMUvVY51LiRJ+Jw==" saltValue="5n7P4/KBSBIMruhKjBLMbQ==" spinCount="100000" sheet="1" insertRows="0"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="2" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="1" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="0" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A17:A47" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B17," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18:A48" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{828F662E-D0FC-480B-892D-92822AE611F4}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E17:E47</xm:sqref>
+          <xm:sqref>E18:E48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E2C86203-7D85-4E59-91B0-579E9B9CEAC2}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
           <xm:sqref>A14</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7ED1AB86-6BD1-4AF6-93F7-38D335C8F4E6}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B17:B47</xm:sqref>
+          <xm:sqref>B18:B48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{F0025C61-1D6A-4A3C-BC3E-647292693AC1}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D17:D47</xm:sqref>
+          <xm:sqref>D18:D48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please select a fund recipient from the grant info tab." xr:uid="{450A275D-5AAF-4CE3-AE83-4B4BA383BCCF}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$H$2:$H$70</xm:f>
           </x14:formula1>
-          <xm:sqref>C17:C47</xm:sqref>
+          <xm:sqref>C18:C48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{0CD7ABEF-ACC7-4399-B5E5-C660E076EA81}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$L$2:$L$19</xm:f>
           </x14:formula1>
           <xm:sqref>A11:A13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{186609AD-3A28-4BB1-8088-EEBB7F749209}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:F95"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12:F12"/>
+    <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14:F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="42.07421875" style="72" customWidth="1"/>
     <col min="2" max="16384" width="9.23046875" style="72"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23" x14ac:dyDescent="0.35">
       <c r="A1" s="75" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
     </row>
     <row r="2" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="104" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="106"/>
+      <c r="A2" s="108" t="s">
+        <v>220</v>
+      </c>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="110"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A3" s="107" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="109"/>
+      <c r="A3" s="111" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3" s="112"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="113"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="74" t="s">
-        <v>257</v>
-[...9 lines deleted...]
-      <c r="F4" s="114"/>
+        <v>240</v>
+      </c>
+      <c r="B4" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106" t="s">
+        <v>190</v>
+      </c>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="74" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-      <c r="D5" s="114" t="s">
+        <v>241</v>
+      </c>
+      <c r="B5" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="106"/>
+      <c r="D5" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="114"/>
-      <c r="F5" s="114"/>
+      <c r="E5" s="106"/>
+      <c r="F5" s="106"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" s="74" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-      <c r="D6" s="114" t="s">
+        <v>242</v>
+      </c>
+      <c r="B6" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="114"/>
-      <c r="F6" s="114"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" s="74" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-      <c r="D7" s="114" t="s">
+        <v>243</v>
+      </c>
+      <c r="B7" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="114"/>
-      <c r="F7" s="114"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="106"/>
     </row>
     <row r="8" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A8" s="74" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-      <c r="D8" s="114" t="s">
+        <v>328</v>
+      </c>
+      <c r="B8" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="106"/>
+      <c r="D8" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="114"/>
-      <c r="F8" s="114"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
     </row>
     <row r="9" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A9" s="74" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-      <c r="D9" s="114" t="s">
+        <v>329</v>
+      </c>
+      <c r="B9" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="106"/>
+      <c r="D9" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="114"/>
-      <c r="F9" s="114"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
     </row>
     <row r="10" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A10" s="74" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-      <c r="D10" s="114" t="s">
+        <v>330</v>
+      </c>
+      <c r="B10" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="106"/>
+      <c r="D10" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="114"/>
-      <c r="F10" s="114"/>
+      <c r="E10" s="106"/>
+      <c r="F10" s="106"/>
     </row>
     <row r="11" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A11" s="74" t="s">
-        <v>207</v>
-[...9 lines deleted...]
-      <c r="F11" s="113"/>
+        <v>191</v>
+      </c>
+      <c r="B11" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="106"/>
+      <c r="D11" s="107" t="s">
+        <v>342</v>
+      </c>
+      <c r="E11" s="107"/>
+      <c r="F11" s="107"/>
     </row>
     <row r="12" spans="1:6" ht="62" x14ac:dyDescent="0.35">
       <c r="A12" s="74" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-      <c r="D12" s="114" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="106"/>
+      <c r="D12" s="106" t="s">
         <v>26</v>
       </c>
-      <c r="E12" s="114"/>
-      <c r="F12" s="114"/>
+      <c r="E12" s="106"/>
+      <c r="F12" s="106"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="74" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-      <c r="D13" s="114" t="s">
+        <v>248</v>
+      </c>
+      <c r="B13" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="114"/>
-[...24 lines deleted...]
-      <c r="F15" s="114"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+    </row>
+    <row r="14" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="74" t="s">
+        <v>325</v>
+      </c>
+      <c r="B14" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="107"/>
+      <c r="D14" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="106"/>
+      <c r="F14" s="106"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="73" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15" s="77"/>
+      <c r="C15" s="77"/>
+      <c r="D15" s="77"/>
+      <c r="E15" s="77"/>
+      <c r="F15" s="77"/>
     </row>
     <row r="16" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A16" s="74" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-      <c r="D16" s="114" t="s">
+        <v>194</v>
+      </c>
+      <c r="B16" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="106"/>
+      <c r="D16" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="E16" s="114"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E16" s="106"/>
+      <c r="F16" s="106"/>
+    </row>
+    <row r="17" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A17" s="74" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      <c r="F17" s="114"/>
+        <v>195</v>
+      </c>
+      <c r="B17" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" s="74" t="s">
-        <v>215</v>
-[...9 lines deleted...]
-      <c r="F18" s="114"/>
+        <v>196</v>
+      </c>
+      <c r="B18" s="106" t="s">
+        <v>197</v>
+      </c>
+      <c r="C18" s="106"/>
+      <c r="D18" s="106" t="s">
+        <v>198</v>
+      </c>
+      <c r="E18" s="106"/>
+      <c r="F18" s="106"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="74" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-      <c r="D19" s="114" t="s">
+        <v>199</v>
+      </c>
+      <c r="B19" s="106" t="s">
+        <v>197</v>
+      </c>
+      <c r="C19" s="106"/>
+      <c r="D19" s="106" t="s">
+        <v>198</v>
+      </c>
+      <c r="E19" s="106"/>
+      <c r="F19" s="106"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="74" t="s">
+        <v>327</v>
+      </c>
+      <c r="B20" s="106" t="s">
+        <v>197</v>
+      </c>
+      <c r="C20" s="106"/>
+      <c r="D20" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="E19" s="114"/>
-[...10 lines deleted...]
-      <c r="D20" s="114" t="s">
+      <c r="E20" s="106"/>
+      <c r="F20" s="106"/>
+    </row>
+    <row r="21" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A21" s="74" t="s">
+        <v>324</v>
+      </c>
+      <c r="B21" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="107"/>
+      <c r="D21" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="E20" s="114"/>
-[...14 lines deleted...]
-      <c r="F21" s="114"/>
+      <c r="E21" s="106"/>
+      <c r="F21" s="106"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="107" t="s">
-[...6 lines deleted...]
-      <c r="F22" s="109"/>
+      <c r="A22" s="111" t="s">
+        <v>200</v>
+      </c>
+      <c r="B22" s="112"/>
+      <c r="C22" s="112"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="112"/>
+      <c r="F22" s="113"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="74" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-      <c r="D23" s="114" t="s">
+        <v>201</v>
+      </c>
+      <c r="B23" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="106"/>
+      <c r="D23" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="E23" s="114"/>
-      <c r="F23" s="114"/>
+      <c r="E23" s="106"/>
+      <c r="F23" s="106"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="74" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-      <c r="D24" s="114" t="s">
+        <v>202</v>
+      </c>
+      <c r="B24" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="106"/>
+      <c r="D24" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="E24" s="114"/>
-      <c r="F24" s="114"/>
+      <c r="E24" s="106"/>
+      <c r="F24" s="106"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="74" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-      <c r="D25" s="114" t="s">
+        <v>203</v>
+      </c>
+      <c r="B25" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="106"/>
+      <c r="D25" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="E25" s="114"/>
-      <c r="F25" s="114"/>
+      <c r="E25" s="106"/>
+      <c r="F25" s="106"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="74" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-      <c r="D26" s="114" t="s">
+        <v>204</v>
+      </c>
+      <c r="B26" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="106"/>
+      <c r="D26" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="E26" s="114"/>
-      <c r="F26" s="114"/>
+      <c r="E26" s="106"/>
+      <c r="F26" s="106"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="74" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-      <c r="D27" s="114" t="s">
+        <v>205</v>
+      </c>
+      <c r="B27" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="106"/>
+      <c r="D27" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="E27" s="114"/>
-      <c r="F27" s="114"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="106"/>
     </row>
     <row r="28" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A28" s="74" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-      <c r="D28" s="114" t="s">
+        <v>326</v>
+      </c>
+      <c r="B28" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="E28" s="114"/>
-      <c r="F28" s="114"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="74" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-      <c r="D29" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="B29" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="E29" s="114"/>
-      <c r="F29" s="114"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A30" s="107" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="109"/>
+      <c r="A30" s="111" t="s">
+        <v>207</v>
+      </c>
+      <c r="B30" s="112"/>
+      <c r="C30" s="112"/>
+      <c r="D30" s="112"/>
+      <c r="E30" s="112"/>
+      <c r="F30" s="113"/>
     </row>
     <row r="31" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A31" s="78" t="s">
-        <v>79</v>
-[...9 lines deleted...]
-      <c r="F31" s="113"/>
+        <v>77</v>
+      </c>
+      <c r="B31" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="106"/>
+      <c r="D31" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E31" s="107"/>
+      <c r="F31" s="107"/>
     </row>
     <row r="32" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="78" t="s">
-        <v>88</v>
-[...9 lines deleted...]
-      <c r="F32" s="113"/>
+        <v>85</v>
+      </c>
+      <c r="B32" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="106"/>
+      <c r="D32" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E32" s="107"/>
+      <c r="F32" s="107"/>
     </row>
     <row r="33" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="78" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      <c r="F33" s="113"/>
+        <v>95</v>
+      </c>
+      <c r="B33" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="106"/>
+      <c r="D33" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E33" s="107"/>
+      <c r="F33" s="107"/>
     </row>
     <row r="34" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="78" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      <c r="F34" s="113"/>
+        <v>100</v>
+      </c>
+      <c r="B34" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="106"/>
+      <c r="D34" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E34" s="107"/>
+      <c r="F34" s="107"/>
     </row>
     <row r="35" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="78" t="s">
-        <v>112</v>
-[...9 lines deleted...]
-      <c r="F35" s="113"/>
+        <v>107</v>
+      </c>
+      <c r="B35" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="106"/>
+      <c r="D35" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E35" s="107"/>
+      <c r="F35" s="107"/>
     </row>
     <row r="36" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="78" t="s">
-        <v>119</v>
-[...9 lines deleted...]
-      <c r="F36" s="113"/>
+        <v>114</v>
+      </c>
+      <c r="B36" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" s="106"/>
+      <c r="D36" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E36" s="107"/>
+      <c r="F36" s="107"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" s="78" t="s">
-        <v>274</v>
-[...9 lines deleted...]
-      <c r="F37" s="113"/>
+        <v>257</v>
+      </c>
+      <c r="B37" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="106"/>
+      <c r="D37" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E37" s="107"/>
+      <c r="F37" s="107"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A38" s="78" t="s">
-        <v>277</v>
-[...11 lines deleted...]
-    <row r="39" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+        <v>260</v>
+      </c>
+      <c r="B38" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="106"/>
+      <c r="D38" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E38" s="107"/>
+      <c r="F38" s="107"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A39" s="78" t="s">
-        <v>280</v>
-[...9 lines deleted...]
-      <c r="F39" s="113"/>
+        <v>263</v>
+      </c>
+      <c r="B39" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="106"/>
+      <c r="D39" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E39" s="107"/>
+      <c r="F39" s="107"/>
     </row>
     <row r="40" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A40" s="78" t="s">
-        <v>282</v>
-[...9 lines deleted...]
-      <c r="F40" s="113"/>
+        <v>265</v>
+      </c>
+      <c r="B40" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="106"/>
+      <c r="D40" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E40" s="107"/>
+      <c r="F40" s="107"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="78" t="s">
-        <v>295</v>
-[...9 lines deleted...]
-      <c r="F41" s="113"/>
+        <v>278</v>
+      </c>
+      <c r="B41" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="106"/>
+      <c r="D41" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E41" s="107"/>
+      <c r="F41" s="107"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" s="78" t="s">
-        <v>296</v>
-[...9 lines deleted...]
-      <c r="F42" s="113"/>
+        <v>279</v>
+      </c>
+      <c r="B42" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C42" s="106"/>
+      <c r="D42" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E42" s="107"/>
+      <c r="F42" s="107"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="78" t="s">
-        <v>297</v>
-[...9 lines deleted...]
-      <c r="F43" s="113"/>
+        <v>280</v>
+      </c>
+      <c r="B43" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="106"/>
+      <c r="D43" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E43" s="107"/>
+      <c r="F43" s="107"/>
     </row>
     <row r="44" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A44" s="78" t="s">
-        <v>298</v>
-[...9 lines deleted...]
-      <c r="F44" s="113"/>
+        <v>281</v>
+      </c>
+      <c r="B44" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="106"/>
+      <c r="D44" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E44" s="107"/>
+      <c r="F44" s="107"/>
     </row>
     <row r="45" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A45" s="78" t="s">
-        <v>299</v>
-[...9 lines deleted...]
-      <c r="F45" s="114"/>
+        <v>282</v>
+      </c>
+      <c r="B45" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="106"/>
+      <c r="D45" s="106" t="s">
+        <v>86</v>
+      </c>
+      <c r="E45" s="106"/>
+      <c r="F45" s="106"/>
     </row>
     <row r="46" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A46" s="78" t="s">
-        <v>300</v>
-[...9 lines deleted...]
-      <c r="F46" s="114"/>
+        <v>283</v>
+      </c>
+      <c r="B46" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" s="106"/>
+      <c r="D46" s="106" t="s">
+        <v>209</v>
+      </c>
+      <c r="E46" s="106"/>
+      <c r="F46" s="106"/>
     </row>
     <row r="47" spans="1:6" ht="62" x14ac:dyDescent="0.35">
       <c r="A47" s="78" t="s">
-        <v>348</v>
-[...9 lines deleted...]
-      <c r="F47" s="113"/>
+        <v>331</v>
+      </c>
+      <c r="B47" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47" s="106"/>
+      <c r="D47" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="E47" s="107"/>
+      <c r="F47" s="107"/>
     </row>
     <row r="48" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A48" s="78" t="s">
-        <v>302</v>
-[...9 lines deleted...]
-      <c r="F48" s="113"/>
+        <v>285</v>
+      </c>
+      <c r="B48" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" s="106"/>
+      <c r="D48" s="107" t="s">
+        <v>210</v>
+      </c>
+      <c r="E48" s="107"/>
+      <c r="F48" s="107"/>
     </row>
     <row r="49" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A49" s="78" t="s">
-        <v>303</v>
-[...9 lines deleted...]
-      <c r="F49" s="113"/>
+        <v>286</v>
+      </c>
+      <c r="B49" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="C49" s="106"/>
+      <c r="D49" s="107" t="s">
+        <v>211</v>
+      </c>
+      <c r="E49" s="107"/>
+      <c r="F49" s="107"/>
     </row>
     <row r="50" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A50" s="78" t="s">
-        <v>305</v>
-[...9 lines deleted...]
-      <c r="F50" s="113"/>
+        <v>288</v>
+      </c>
+      <c r="B50" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="C50" s="106"/>
+      <c r="D50" s="107" t="s">
+        <v>212</v>
+      </c>
+      <c r="E50" s="107"/>
+      <c r="F50" s="107"/>
     </row>
     <row r="51" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A51" s="78" t="s">
-        <v>306</v>
-[...9 lines deleted...]
-      <c r="F51" s="113"/>
+        <v>289</v>
+      </c>
+      <c r="B51" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="C51" s="106"/>
+      <c r="D51" s="107" t="s">
+        <v>212</v>
+      </c>
+      <c r="E51" s="107"/>
+      <c r="F51" s="107"/>
     </row>
     <row r="52" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A52" s="78" t="s">
-        <v>307</v>
-[...9 lines deleted...]
-      <c r="F52" s="113"/>
+        <v>290</v>
+      </c>
+      <c r="B52" s="106" t="s">
+        <v>58</v>
+      </c>
+      <c r="C52" s="106"/>
+      <c r="D52" s="107" t="s">
+        <v>212</v>
+      </c>
+      <c r="E52" s="107"/>
+      <c r="F52" s="107"/>
     </row>
     <row r="53" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A53" s="78" t="s">
-        <v>308</v>
-[...9 lines deleted...]
-      <c r="F53" s="114"/>
+        <v>291</v>
+      </c>
+      <c r="B53" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C53" s="107"/>
+      <c r="D53" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E53" s="106"/>
+      <c r="F53" s="106"/>
     </row>
     <row r="54" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A54" s="78" t="s">
-        <v>309</v>
-[...9 lines deleted...]
-      <c r="F54" s="114"/>
+        <v>292</v>
+      </c>
+      <c r="B54" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C54" s="107"/>
+      <c r="D54" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E54" s="106"/>
+      <c r="F54" s="106"/>
     </row>
     <row r="55" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A55" s="78" t="s">
-        <v>269</v>
-[...9 lines deleted...]
-      <c r="F55" s="114"/>
+        <v>252</v>
+      </c>
+      <c r="B55" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" s="107"/>
+      <c r="D55" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E55" s="106"/>
+      <c r="F55" s="106"/>
     </row>
     <row r="56" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A56" s="78" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      <c r="F56" s="114"/>
+        <v>101</v>
+      </c>
+      <c r="B56" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C56" s="107"/>
+      <c r="D56" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E56" s="106"/>
+      <c r="F56" s="106"/>
     </row>
     <row r="57" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A57" s="78" t="s">
-        <v>310</v>
-[...9 lines deleted...]
-      <c r="F57" s="113"/>
+        <v>293</v>
+      </c>
+      <c r="B57" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C57" s="107"/>
+      <c r="D57" s="107" t="s">
+        <v>210</v>
+      </c>
+      <c r="E57" s="107"/>
+      <c r="F57" s="107"/>
     </row>
     <row r="58" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A58" s="78" t="s">
-        <v>311</v>
-[...9 lines deleted...]
-      <c r="F58" s="113"/>
+        <v>294</v>
+      </c>
+      <c r="B58" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C58" s="107"/>
+      <c r="D58" s="107" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" s="107"/>
+      <c r="F58" s="107"/>
     </row>
     <row r="59" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A59" s="78" t="s">
-        <v>312</v>
-[...9 lines deleted...]
-      <c r="F59" s="114"/>
+        <v>295</v>
+      </c>
+      <c r="B59" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C59" s="107"/>
+      <c r="D59" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E59" s="106"/>
+      <c r="F59" s="106"/>
     </row>
     <row r="60" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A60" s="78" t="s">
-        <v>278</v>
-[...9 lines deleted...]
-      <c r="F60" s="114"/>
+        <v>261</v>
+      </c>
+      <c r="B60" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C60" s="107"/>
+      <c r="D60" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E60" s="106"/>
+      <c r="F60" s="106"/>
     </row>
     <row r="61" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A61" s="78" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="B61" s="114" t="s">
+        <v>296</v>
+      </c>
+      <c r="B61" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="C61" s="114"/>
-[...4 lines deleted...]
-      <c r="F61" s="114"/>
+      <c r="C61" s="106"/>
+      <c r="D61" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E61" s="106"/>
+      <c r="F61" s="106"/>
     </row>
     <row r="62" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A62" s="78" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="B62" s="114" t="s">
+        <v>297</v>
+      </c>
+      <c r="B62" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="C62" s="114"/>
-[...4 lines deleted...]
-      <c r="F62" s="114"/>
+      <c r="C62" s="106"/>
+      <c r="D62" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E62" s="106"/>
+      <c r="F62" s="106"/>
     </row>
     <row r="63" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A63" s="78" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="B63" s="114" t="s">
+        <v>298</v>
+      </c>
+      <c r="B63" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="C63" s="114"/>
-[...4 lines deleted...]
-      <c r="F63" s="114"/>
+      <c r="C63" s="106"/>
+      <c r="D63" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E63" s="106"/>
+      <c r="F63" s="106"/>
     </row>
     <row r="64" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A64" s="78" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B64" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B64" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="C64" s="114"/>
-[...4 lines deleted...]
-      <c r="F64" s="114"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
     </row>
     <row r="65" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A65" s="78" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="B65" s="114" t="s">
+        <v>299</v>
+      </c>
+      <c r="B65" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="C65" s="114"/>
-[...4 lines deleted...]
-      <c r="F65" s="113"/>
+      <c r="C65" s="106"/>
+      <c r="D65" s="107" t="s">
+        <v>214</v>
+      </c>
+      <c r="E65" s="107"/>
+      <c r="F65" s="107"/>
     </row>
     <row r="66" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A66" s="78" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="B66" s="114" t="s">
+        <v>300</v>
+      </c>
+      <c r="B66" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="C66" s="114"/>
-[...4 lines deleted...]
-      <c r="F66" s="114"/>
+      <c r="C66" s="106"/>
+      <c r="D66" s="106" t="s">
+        <v>215</v>
+      </c>
+      <c r="E66" s="106"/>
+      <c r="F66" s="106"/>
     </row>
     <row r="67" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A67" s="78" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="B67" s="114" t="s">
+        <v>258</v>
+      </c>
+      <c r="B67" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="C67" s="114"/>
-[...4 lines deleted...]
-      <c r="F67" s="114"/>
+      <c r="C67" s="106"/>
+      <c r="D67" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E67" s="106"/>
+      <c r="F67" s="106"/>
     </row>
     <row r="68" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A68" s="78" t="s">
-        <v>318</v>
-[...9 lines deleted...]
-      <c r="F68" s="114"/>
+        <v>301</v>
+      </c>
+      <c r="B68" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" s="107"/>
+      <c r="D68" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E68" s="106"/>
+      <c r="F68" s="106"/>
     </row>
     <row r="69" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A69" s="78" t="s">
-        <v>319</v>
-[...9 lines deleted...]
-      <c r="F69" s="114"/>
+        <v>302</v>
+      </c>
+      <c r="B69" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C69" s="107"/>
+      <c r="D69" s="106" t="s">
+        <v>216</v>
+      </c>
+      <c r="E69" s="106"/>
+      <c r="F69" s="106"/>
     </row>
     <row r="70" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A70" s="78" t="s">
-        <v>320</v>
-[...9 lines deleted...]
-      <c r="F70" s="114"/>
+        <v>303</v>
+      </c>
+      <c r="B70" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="107"/>
+      <c r="D70" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="106"/>
+      <c r="F70" s="106"/>
     </row>
     <row r="71" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A71" s="78" t="s">
-        <v>321</v>
-[...11 lines deleted...]
-    <row r="72" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+        <v>304</v>
+      </c>
+      <c r="B71" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" s="107"/>
+      <c r="D71" s="107" t="s">
+        <v>217</v>
+      </c>
+      <c r="E71" s="107"/>
+      <c r="F71" s="107"/>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A72" s="78" t="s">
-        <v>322</v>
-[...9 lines deleted...]
-      <c r="F72" s="113"/>
+        <v>305</v>
+      </c>
+      <c r="B72" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C72" s="107"/>
+      <c r="D72" s="107" t="s">
+        <v>217</v>
+      </c>
+      <c r="E72" s="107"/>
+      <c r="F72" s="107"/>
     </row>
     <row r="73" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A73" s="78" t="s">
-        <v>323</v>
-[...9 lines deleted...]
-      <c r="F73" s="113"/>
+        <v>306</v>
+      </c>
+      <c r="B73" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C73" s="107"/>
+      <c r="D73" s="107" t="s">
+        <v>217</v>
+      </c>
+      <c r="E73" s="107"/>
+      <c r="F73" s="107"/>
     </row>
     <row r="74" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A74" s="78" t="s">
-        <v>349</v>
-[...9 lines deleted...]
-      <c r="F74" s="114"/>
+        <v>332</v>
+      </c>
+      <c r="B74" s="106" t="s">
+        <v>67</v>
+      </c>
+      <c r="C74" s="106"/>
+      <c r="D74" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E74" s="106"/>
+      <c r="F74" s="106"/>
     </row>
     <row r="75" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A75" s="78" t="s">
-        <v>350</v>
-[...9 lines deleted...]
-      <c r="F75" s="114"/>
+        <v>333</v>
+      </c>
+      <c r="B75" s="106" t="s">
+        <v>67</v>
+      </c>
+      <c r="C75" s="106"/>
+      <c r="D75" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E75" s="106"/>
+      <c r="F75" s="106"/>
     </row>
     <row r="76" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A76" s="78" t="s">
-        <v>324</v>
-[...9 lines deleted...]
-      <c r="F76" s="114"/>
+        <v>307</v>
+      </c>
+      <c r="B76" s="106" t="s">
+        <v>67</v>
+      </c>
+      <c r="C76" s="106"/>
+      <c r="D76" s="106" t="s">
+        <v>213</v>
+      </c>
+      <c r="E76" s="106"/>
+      <c r="F76" s="106"/>
     </row>
     <row r="77" spans="1:6" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="78" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="B77" s="113" t="s">
+        <v>308</v>
+      </c>
+      <c r="B77" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="C77" s="113"/>
-[...4 lines deleted...]
-      <c r="F77" s="113"/>
+      <c r="C77" s="107"/>
+      <c r="D77" s="107" t="s">
+        <v>218</v>
+      </c>
+      <c r="E77" s="107"/>
+      <c r="F77" s="107"/>
     </row>
     <row r="78" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A78" s="78" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="B78" s="113" t="s">
+        <v>309</v>
+      </c>
+      <c r="B78" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="C78" s="113"/>
-[...4 lines deleted...]
-      <c r="F78" s="113"/>
+      <c r="C78" s="107"/>
+      <c r="D78" s="107" t="s">
+        <v>218</v>
+      </c>
+      <c r="E78" s="107"/>
+      <c r="F78" s="107"/>
     </row>
     <row r="79" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A79" s="78" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="B79" s="113" t="s">
+        <v>310</v>
+      </c>
+      <c r="B79" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="C79" s="113"/>
-[...4 lines deleted...]
-      <c r="F79" s="113"/>
+      <c r="C79" s="107"/>
+      <c r="D79" s="107" t="s">
+        <v>218</v>
+      </c>
+      <c r="E79" s="107"/>
+      <c r="F79" s="107"/>
     </row>
     <row r="80" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A80" s="78" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="B80" s="113" t="s">
+        <v>311</v>
+      </c>
+      <c r="B80" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="C80" s="113"/>
-[...4 lines deleted...]
-      <c r="F80" s="113"/>
+      <c r="C80" s="107"/>
+      <c r="D80" s="107" t="s">
+        <v>218</v>
+      </c>
+      <c r="E80" s="107"/>
+      <c r="F80" s="107"/>
     </row>
     <row r="81" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A81" s="78" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="B81" s="113" t="s">
+        <v>312</v>
+      </c>
+      <c r="B81" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="C81" s="113"/>
-[...4 lines deleted...]
-      <c r="F81" s="113"/>
+      <c r="C81" s="107"/>
+      <c r="D81" s="107" t="s">
+        <v>218</v>
+      </c>
+      <c r="E81" s="107"/>
+      <c r="F81" s="107"/>
     </row>
     <row r="82" spans="1:6" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="78" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="B82" s="113" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="C82" s="113"/>
-[...4 lines deleted...]
-      <c r="F82" s="113"/>
+      <c r="C82" s="107"/>
+      <c r="D82" s="107" t="s">
+        <v>218</v>
+      </c>
+      <c r="E82" s="107"/>
+      <c r="F82" s="107"/>
     </row>
     <row r="83" spans="1:6" ht="59.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="78" t="s">
-        <v>80</v>
-[...9 lines deleted...]
-      <c r="F83" s="113"/>
+        <v>78</v>
+      </c>
+      <c r="B83" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C83" s="107"/>
+      <c r="D83" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E83" s="107"/>
+      <c r="F83" s="107"/>
     </row>
     <row r="84" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A84" s="78" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      <c r="F84" s="113"/>
+        <v>314</v>
+      </c>
+      <c r="B84" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C84" s="107"/>
+      <c r="D84" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E84" s="107"/>
+      <c r="F84" s="107"/>
     </row>
     <row r="85" spans="1:6" ht="66.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="78" t="s">
-        <v>332</v>
-[...9 lines deleted...]
-      <c r="F85" s="113"/>
+        <v>315</v>
+      </c>
+      <c r="B85" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C85" s="107"/>
+      <c r="D85" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E85" s="107"/>
+      <c r="F85" s="107"/>
     </row>
     <row r="86" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="78" t="s">
-        <v>333</v>
-[...9 lines deleted...]
-      <c r="F86" s="113"/>
+        <v>316</v>
+      </c>
+      <c r="B86" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C86" s="107"/>
+      <c r="D86" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E86" s="107"/>
+      <c r="F86" s="107"/>
     </row>
     <row r="87" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="78" t="s">
-        <v>334</v>
-[...9 lines deleted...]
-      <c r="F87" s="113"/>
+        <v>317</v>
+      </c>
+      <c r="B87" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C87" s="107"/>
+      <c r="D87" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E87" s="107"/>
+      <c r="F87" s="107"/>
     </row>
     <row r="88" spans="1:6" ht="62.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="78" t="s">
-        <v>335</v>
-[...9 lines deleted...]
-      <c r="F88" s="113"/>
+        <v>318</v>
+      </c>
+      <c r="B88" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C88" s="107"/>
+      <c r="D88" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E88" s="107"/>
+      <c r="F88" s="107"/>
     </row>
     <row r="89" spans="1:6" ht="61" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="78" t="s">
-        <v>336</v>
-[...9 lines deleted...]
-      <c r="F89" s="113"/>
+        <v>319</v>
+      </c>
+      <c r="B89" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C89" s="107"/>
+      <c r="D89" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E89" s="107"/>
+      <c r="F89" s="107"/>
     </row>
     <row r="90" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A90" s="78" t="s">
-        <v>337</v>
-[...9 lines deleted...]
-      <c r="F90" s="113"/>
+        <v>320</v>
+      </c>
+      <c r="B90" s="106" t="s">
+        <v>69</v>
+      </c>
+      <c r="C90" s="106"/>
+      <c r="D90" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E90" s="107"/>
+      <c r="F90" s="107"/>
     </row>
     <row r="91" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A91" s="78" t="s">
-        <v>338</v>
-[...9 lines deleted...]
-      <c r="F91" s="113"/>
+        <v>321</v>
+      </c>
+      <c r="B91" s="106" t="s">
+        <v>69</v>
+      </c>
+      <c r="C91" s="106"/>
+      <c r="D91" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E91" s="107"/>
+      <c r="F91" s="107"/>
     </row>
     <row r="92" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A92" s="78" t="s">
-        <v>339</v>
-[...9 lines deleted...]
-      <c r="F92" s="113"/>
+        <v>322</v>
+      </c>
+      <c r="B92" s="106" t="s">
+        <v>69</v>
+      </c>
+      <c r="C92" s="106"/>
+      <c r="D92" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E92" s="107"/>
+      <c r="F92" s="107"/>
     </row>
     <row r="93" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A93" s="78" t="s">
-        <v>340</v>
-[...9 lines deleted...]
-      <c r="F93" s="113"/>
+        <v>323</v>
+      </c>
+      <c r="B93" s="106" t="s">
+        <v>69</v>
+      </c>
+      <c r="C93" s="106"/>
+      <c r="D93" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E93" s="107"/>
+      <c r="F93" s="107"/>
     </row>
     <row r="94" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A94" s="78" t="s">
-        <v>113</v>
-[...9 lines deleted...]
-      <c r="F94" s="113"/>
+        <v>108</v>
+      </c>
+      <c r="B94" s="106" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="106"/>
+      <c r="D94" s="107" t="s">
+        <v>213</v>
+      </c>
+      <c r="E94" s="107"/>
+      <c r="F94" s="107"/>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A95" s="110"/>
-[...4 lines deleted...]
-      <c r="F95" s="112"/>
+      <c r="A95" s="114"/>
+      <c r="B95" s="115"/>
+      <c r="C95" s="115"/>
+      <c r="D95" s="115"/>
+      <c r="E95" s="115"/>
+      <c r="F95" s="116"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fMzRO3MBTnLExwYoTibLWoK5Ctbt54DvCMvcuX7oAwe73TmxnNiPaQClDSGjHAHbzoHIJ3jcv2NKKizdhcxM6Q==" saltValue="Zis1cCjvHZuW9oB7xzxbxw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xSujxUXDypU/6pCHKIGRUNMBYPkRaB1HVFimQ+SnX/U5+SeaKPVFkG1JDwguoC837u11+z8Od3gz2ViUgXH0dQ==" saltValue="4oK6JONbvcZzWlYM3xcuag==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="181">
-    <mergeCell ref="B19:C19"/>
-[...155 lines deleted...]
-    <mergeCell ref="D71:F71"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A95:F95"/>
     <mergeCell ref="D90:F90"/>
     <mergeCell ref="D91:F91"/>
     <mergeCell ref="D92:F92"/>
     <mergeCell ref="D93:F93"/>
     <mergeCell ref="D94:F94"/>
     <mergeCell ref="D84:F84"/>
     <mergeCell ref="D85:F85"/>
     <mergeCell ref="D86:F86"/>
     <mergeCell ref="D87:F87"/>
     <mergeCell ref="D88:F88"/>
     <mergeCell ref="D89:F89"/>
     <mergeCell ref="D78:F78"/>
     <mergeCell ref="D79:F79"/>
     <mergeCell ref="D80:F80"/>
     <mergeCell ref="D81:F81"/>
     <mergeCell ref="D82:F82"/>
     <mergeCell ref="D83:F83"/>
     <mergeCell ref="D72:F72"/>
     <mergeCell ref="D73:F73"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="D75:F75"/>
+    <mergeCell ref="D76:F76"/>
+    <mergeCell ref="D77:F77"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="D67:F67"/>
+    <mergeCell ref="D68:F68"/>
+    <mergeCell ref="D69:F69"/>
+    <mergeCell ref="D70:F70"/>
+    <mergeCell ref="D71:F71"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="D62:F62"/>
+    <mergeCell ref="D63:F63"/>
+    <mergeCell ref="D64:F64"/>
+    <mergeCell ref="D65:F65"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="D57:F57"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="D37:F37"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="D5:F5"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B14:C14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C375A9D-4D59-4C8A-BB78-F5B83FA72BA0}">
-  <dimension ref="A1:AG46"/>
+  <dimension ref="A1:AG36"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView topLeftCell="C18" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="M8" sqref="M8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.23046875" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.84375" customWidth="1"/>
     <col min="4" max="6" width="26.53515625" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="30.07421875" style="28" customWidth="1"/>
     <col min="9" max="9" width="9.07421875" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.53515625" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="16.84375" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.84375" style="28" customWidth="1"/>
     <col min="13" max="13" width="33" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="53.84375" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="75.765625" style="28" customWidth="1"/>
     <col min="16" max="16" width="77.53515625" style="28" customWidth="1"/>
     <col min="17" max="17" width="46.3046875" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="31.4609375" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="51.84375" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="28.53515625" style="28" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="62.4609375" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="79.23046875" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="34.69140625" style="28" bestFit="1" customWidth="1"/>
     <col min="24" max="28" width="34.69140625" style="28" customWidth="1"/>
     <col min="29" max="29" width="30.765625" style="28" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="18.53515625" style="28" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="25" style="28" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="18.3046875" style="28" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="27.23046875" style="28" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="9.23046875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" x14ac:dyDescent="0.35">
       <c r="A1" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="27" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="C1" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D1" s="27" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E1" s="27" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="F1" s="27" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="G1" s="27" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="H1" s="27" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="I1" s="27" t="s">
         <v>5</v>
       </c>
       <c r="J1" s="27" t="s">
         <v>56</v>
       </c>
       <c r="K1" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="L1" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="L1" s="27" t="s">
+      <c r="M1" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="M1" s="27" t="s">
+      <c r="N1" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="N1" s="27" t="s">
+      <c r="O1" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="O1" s="27" t="s">
+      <c r="P1" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q1" s="27" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="R1" s="27" t="s">
         <v>33</v>
       </c>
       <c r="S1" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="T1" s="27" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="U1" s="27" t="s">
         <v>36</v>
       </c>
       <c r="V1" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="W1" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="W1" s="27" t="s">
+      <c r="X1" s="27" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="Y1" s="27"/>
       <c r="Z1" s="27"/>
       <c r="AA1" s="27"/>
       <c r="AB1" s="27"/>
       <c r="AC1" s="27"/>
       <c r="AD1" s="27"/>
       <c r="AE1" s="27"/>
       <c r="AF1" s="27"/>
       <c r="AG1" s="27"/>
     </row>
     <row r="2" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="A2" s="28" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="B2" s="28" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C2" s="28" t="s">
-        <v>147</v>
+        <v>340</v>
       </c>
       <c r="D2" s="28" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E2" s="28" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="F2" s="28" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G2" s="28" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="H2" s="28" t="str" cm="1">
         <f t="array" ref="H2:H8">_xlfn.UNIQUE(_xlfn._xlws.FILTER('Grant Info'!$C$16:$C$30,'Grant Info'!$C$16:$C$30&lt;&gt;""))</f>
         <v>National Government</v>
       </c>
       <c r="I2" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="K2" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="L2" s="52" t="s">
+        <v>249</v>
+      </c>
+      <c r="M2" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="K2" s="28" t="s">
+      <c r="N2" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="O2" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="L2" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M2" s="52" t="s">
+      <c r="P2" s="49" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q2" s="49" t="s">
+        <v>291</v>
+      </c>
+      <c r="R2" s="49" t="s">
+        <v>296</v>
+      </c>
+      <c r="S2" s="49" t="s">
+        <v>301</v>
+      </c>
+      <c r="T2" s="49" t="s">
+        <v>332</v>
+      </c>
+      <c r="U2" s="49" t="s">
+        <v>308</v>
+      </c>
+      <c r="V2" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="N2" s="28" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="W2" s="49" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
       <c r="X2" s="50" t="s">
         <v>42</v>
       </c>
       <c r="Y2" s="50"/>
       <c r="Z2" s="50"/>
       <c r="AA2" s="50"/>
       <c r="AB2" s="50"/>
       <c r="AC2" s="50"/>
       <c r="AD2" s="50"/>
       <c r="AE2" s="50"/>
       <c r="AF2" s="50"/>
       <c r="AG2" s="50"/>
     </row>
     <row r="3" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="A3" s="28" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B3" s="28" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C3" s="28" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D3" s="28" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E3" s="28" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="F3" s="28" t="s">
-        <v>82</v>
+        <v>121</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="28" t="str">
         <v>UNICEF</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="K3" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="L3" s="52" t="s">
+        <v>250</v>
+      </c>
+      <c r="M3" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="N3" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="O3" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="P3" s="49" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q3" s="49" t="s">
+        <v>292</v>
+      </c>
+      <c r="R3" s="49" t="s">
+        <v>297</v>
+      </c>
+      <c r="S3" s="49" t="s">
+        <v>302</v>
+      </c>
+      <c r="T3" s="49" t="s">
+        <v>333</v>
+      </c>
+      <c r="U3" s="49" t="s">
+        <v>309</v>
+      </c>
+      <c r="V3" s="49" t="s">
+        <v>314</v>
+      </c>
+      <c r="W3" s="49" t="s">
+        <v>321</v>
+      </c>
+      <c r="X3" s="50" t="s">
         <v>86</v>
-      </c>
-[...37 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y3" s="50"/>
       <c r="Z3" s="50"/>
       <c r="AA3" s="50"/>
       <c r="AB3" s="50"/>
       <c r="AC3" s="50"/>
       <c r="AD3" s="50"/>
       <c r="AE3" s="50"/>
       <c r="AF3" s="50"/>
       <c r="AG3" s="50"/>
     </row>
     <row r="4" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="A4" s="92" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="C4" s="28" t="s">
-        <v>162</v>
+        <v>131</v>
       </c>
       <c r="D4" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E4" s="28" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F4" s="28" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="G4" s="28" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="H4" s="28" t="str">
         <v>UNICEF SD</v>
       </c>
       <c r="I4" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="J4" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="K4" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="L4" s="52" t="s">
+        <v>251</v>
+      </c>
+      <c r="M4" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="J4" s="28" t="s">
+      <c r="N4" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="O4" s="49" t="s">
         <v>95</v>
       </c>
-      <c r="K4" s="28" t="s">
+      <c r="P4" s="49" t="s">
+        <v>288</v>
+      </c>
+      <c r="Q4" s="49" t="s">
+        <v>252</v>
+      </c>
+      <c r="R4" s="49" t="s">
+        <v>298</v>
+      </c>
+      <c r="S4" s="49" t="s">
+        <v>303</v>
+      </c>
+      <c r="T4" s="49" t="s">
+        <v>307</v>
+      </c>
+      <c r="U4" s="49" t="s">
+        <v>310</v>
+      </c>
+      <c r="V4" s="49" t="s">
+        <v>315</v>
+      </c>
+      <c r="W4" s="49" t="s">
+        <v>322</v>
+      </c>
+      <c r="X4" s="28" t="s">
         <v>96</v>
-      </c>
-[...37 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y4" s="50"/>
       <c r="AA4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AG4" s="50"/>
     </row>
     <row r="5" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="A5" s="28" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C5" s="28" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="D5" s="28" t="s">
-        <v>251</v>
+        <v>87</v>
       </c>
       <c r="E5" s="28" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F5" s="28" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>45</v>
       </c>
       <c r="H5" s="28" t="str">
         <v>WHO</v>
       </c>
       <c r="K5" s="28" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="L5" s="52" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="M5" s="52" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="N5" s="28" t="s">
         <v>33</v>
       </c>
       <c r="O5" s="49" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="P5" s="49" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="Q5" s="49" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="R5" s="49" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="S5" s="49" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="U5" s="49" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="V5" s="49" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="W5" s="49" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="X5" s="28" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="Y5" s="50"/>
       <c r="AA5" s="50"/>
       <c r="AE5" s="50"/>
       <c r="AG5" s="50"/>
     </row>
     <row r="6" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="A6" s="28" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C6" s="28" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D6" s="28" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="E6" s="28" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="F6" s="28" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="G6" s="28" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="H6" s="28" t="str">
         <v>CDC</v>
       </c>
       <c r="L6" s="52" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="M6" s="52" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="N6" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="O6" s="49" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="P6" s="49" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="Q6" s="49" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="R6" s="49" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="S6" s="49" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="U6" s="49" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="V6" s="49" t="s">
-        <v>334</v>
+        <v>317</v>
       </c>
       <c r="W6" s="49" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="X6" s="49" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="Z6" s="49"/>
       <c r="AB6" s="49"/>
     </row>
     <row r="7" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="A7" s="27"/>
       <c r="B7" s="28" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="C7" s="28" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>167</v>
       </c>
       <c r="E7" s="28" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="F7" s="28" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="G7" s="28" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="H7" s="28" t="str">
         <v>CDC Foundations</v>
       </c>
       <c r="L7" s="52" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="M7" s="52" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="N7" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O7" s="49" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="P7" s="49"/>
       <c r="Q7" s="49" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="R7" s="49" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="S7" s="49" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="U7" s="49" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="V7" s="49" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="X7" s="28" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="Y7" s="28" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="AA7" s="28" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:33" ht="108.5" x14ac:dyDescent="0.35">
       <c r="B8" s="28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C8" s="28" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F8" s="28" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="G8" s="28" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="H8" s="28" t="str">
         <v>World Bank</v>
       </c>
       <c r="L8" s="52" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="M8" s="52" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="N8" s="28" t="s">
         <v>36</v>
       </c>
       <c r="O8" s="49" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="P8" s="49"/>
       <c r="Q8" s="49" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="R8" s="49" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="V8" s="49" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="X8" s="28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B9" s="28" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C9" s="28" t="s">
-        <v>160</v>
+        <v>73</v>
       </c>
       <c r="F9" s="28" t="s">
-        <v>141</v>
+        <v>347</v>
       </c>
       <c r="G9" s="28" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="L9" s="52" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="M9" s="52" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="N9" s="28" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O9" s="49" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="P9" s="49"/>
       <c r="Q9" s="49" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="X9" s="28" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B10" s="28" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="C10" s="28" t="s">
-        <v>357</v>
+        <v>153</v>
       </c>
       <c r="F10" s="28" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="G10" s="28" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="L10" s="52" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="M10" s="52" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="N10" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O10" s="49" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="P10" s="48"/>
       <c r="Q10" s="49"/>
       <c r="X10" s="28" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B11" s="28" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="C11" s="28" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F11" s="28" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="G11" s="28" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="L11" s="52" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="M11" s="52" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="O11" s="49" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="P11" s="51"/>
       <c r="X11" s="28" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B12" s="28" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="C12" s="28" t="s">
-        <v>143</v>
+        <v>345</v>
       </c>
       <c r="F12" s="28" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="L12" s="52" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="O12" s="49" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="X12" s="28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B13" s="28" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="C13" s="28" t="s">
-        <v>75</v>
+        <v>168</v>
       </c>
       <c r="F13" s="28" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="L13" s="52" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="O13" s="49" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="X13" s="28" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="14" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B14" s="28" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C14" s="28" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="F14" s="28" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="L14" s="52" t="s">
-        <v>285</v>
+        <v>268</v>
       </c>
       <c r="O14" s="49" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="X14" s="28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B15" s="28" t="s">
-        <v>146</v>
+        <v>111</v>
       </c>
       <c r="C15" s="28" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F15" s="28" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="L15" s="52" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="O15" s="49" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
       <c r="X15" s="28" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="16" spans="1:33" ht="91" x14ac:dyDescent="0.35">
       <c r="B16" s="28" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="C16" s="28" t="s">
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="F16" s="28" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="L16" s="52" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="O16" s="49" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:15" ht="91" x14ac:dyDescent="0.35">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="17" spans="2:15" ht="78" x14ac:dyDescent="0.35">
       <c r="B17" s="28" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C17" s="28" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="F17" s="28" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="L17" s="52" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="O17" s="49" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
     </row>
     <row r="18" spans="2:15" ht="91" x14ac:dyDescent="0.35">
       <c r="C18" s="28" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="F18" s="28" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="L18" s="52" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="O18" s="49" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
     </row>
     <row r="19" spans="2:15" ht="91" x14ac:dyDescent="0.35">
       <c r="C19" s="28" t="s">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="F19" s="28" t="s">
         <v>171</v>
       </c>
       <c r="L19" s="52" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
       <c r="O19" s="49"/>
     </row>
     <row r="20" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C20" s="28" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="F20" s="28" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="L20" s="53"/>
       <c r="O20" s="51"/>
     </row>
     <row r="21" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C21" s="28" t="s">
-        <v>128</v>
+        <v>163</v>
       </c>
       <c r="F21" s="28" t="s">
-        <v>175</v>
+        <v>348</v>
       </c>
     </row>
     <row r="22" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C22" s="28" t="s">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="F22" s="28" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C23" s="28" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="F23" s="28" t="s">
-        <v>253</v>
+        <v>176</v>
       </c>
     </row>
     <row r="24" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C24" s="28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="F24" s="28" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C25" s="28" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="F25" s="28" t="s">
-        <v>182</v>
+        <v>349</v>
       </c>
     </row>
     <row r="26" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C26" s="28" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="F26" s="28" t="s">
-        <v>183</v>
+        <v>149</v>
       </c>
     </row>
     <row r="27" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C27" s="28" t="s">
-        <v>172</v>
+        <v>346</v>
       </c>
       <c r="F27" s="28" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="28" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C28" s="28" t="s">
-        <v>174</v>
+        <v>112</v>
       </c>
       <c r="F28" s="28" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="29" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C29" s="28" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="F29" s="28" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="30" spans="2:15" x14ac:dyDescent="0.35">
       <c r="C30" s="28" t="s">
-        <v>176</v>
+        <v>123</v>
       </c>
       <c r="F30" s="28" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="31" spans="2:15" x14ac:dyDescent="0.35">
       <c r="F31" s="28" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
     </row>
     <row r="32" spans="2:15" x14ac:dyDescent="0.35">
       <c r="F32" s="28" t="s">
-        <v>189</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F33" s="28" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="34" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F34" s="28" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
     </row>
     <row r="35" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F35" s="28" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
     </row>
     <row r="36" spans="6:6" x14ac:dyDescent="0.35">
       <c r="F36" s="28" t="s">
-        <v>193</v>
-[...49 lines deleted...]
-        <v>203</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="29" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...28 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="93cb0222-e980-4273-ad97-85dba3159c09" ContentTypeId="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6cd9352-8937-4446-be7c-c415f39bf7ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d0706217-df7c-4bf4-936d-b09aa3b837af" xsi:nil="true"/>
+    <_dlc_DocId xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">GAVI-1756984991-1162119</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">
+      <Url>https://gavinet.sharepoint.com/teams/PAP/mon/_layouts/15/DocIdRedir.aspx?ID=GAVI-1756984991-1162119</Url>
+      <Description>GAVI-1756984991-1162119</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Gavi Document" ma:contentTypeID="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E" ma:contentTypeVersion="212" ma:contentTypeDescription="Gavi Document content type " ma:contentTypeScope="" ma:versionID="0dfc4237cdcaa6618f0677c2fbac7698">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0706217-df7c-4bf4-936d-b09aa3b837af" xmlns:ns3="55894003-98dc-4f3e-8669-85b90bdbcc8c" xmlns:ns4="e6cd9352-8937-4446-be7c-c415f39bf7ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83200b1380c02637f6a6655f1dd31684" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <xsd:import namespace="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <xsd:import namespace="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
@@ -7973,87 +7959,87 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A42CD942-2C36-42CB-A668-DB8CBB06DB0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0803622C-5E72-4E6E-9A6E-650A53EFCA96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02094067-FF95-44DD-85E8-187FA720B313}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DC564D-F49D-4F02-988C-C0634FA79104}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
-  </ds:schemaRefs>
-[...22 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{411209A5-DC79-4FE7-B059-8F15C00F67BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8111,51 +8097,51 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Friederike Teutsch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>21a179bb-1e93-4c86-bfe2-38871f2f9dae</vt:lpwstr>
+    <vt:lpwstr>f4bf2c55-33b5-4de2-9551-b01170e62b33</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SetDate">
     <vt:lpwstr>2021-02-03T21:07:07Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Name">
     <vt:lpwstr>0a957285-7815-485a-9751-5b273b784ad5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SiteId">
     <vt:lpwstr>1de6d9f3-0daf-4df6-b9d6-5959f16f6118</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ActionId">
     <vt:lpwstr>454465f7-6727-4445-8f3b-00007a50ac9f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>