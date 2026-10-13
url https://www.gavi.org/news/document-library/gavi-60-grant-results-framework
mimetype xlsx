--- v1 (2026-09-23)
+++ v2 (2026-10-13)
@@ -9,83 +9,83 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/GMS GAF Documents/Published/20260813-updated-version-not yet published/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Grant Accountability Framework/03. Funding Guidelines Update/Published/20260928/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="383" documentId="13_ncr:1_{BA08DD31-2226-494C-B299-4D776F9EDDB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{15C97701-D3A2-4CD0-A39E-5C1D46080256}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="kEkJ3HFY9J3EVlRloCj3inpii2eBCQlHf1B1UzjQWk6WP5ZdXrzso2rtwQiFYaafTdIOZ8A/Sn5OZQGgf6uMyA==" workbookSaltValue="c7LHlDkvxpvrwXZZdgKdkA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="462" documentId="8_{DA95A689-89A3-4C44-B1DB-941048A0FA88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4D6D163F-500C-4175-B4A5-FA8A516A635B}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="U5nm22uiIe7cwnJVeOJwxFSOKO3xRMpHsja09NQcyOyYG9QWRPksX3x1FxrK9IXslV+K9bz35MigjFnBuDmHUg==" workbookSaltValue="sVoTiE2N4xrt+aib8rYVhw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="7020" yWindow="-16350" windowWidth="29040" windowHeight="15720" tabRatio="775" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{28B1AD21-34BD-47E6-A3F8-4840904FD5ED}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruction - Results Frame --&gt;" sheetId="22" r:id="rId1"/>
     <sheet name="Grant Info" sheetId="21" r:id="rId2"/>
     <sheet name="Results Framework" sheetId="20" r:id="rId3"/>
     <sheet name="Indicators - For Reference" sheetId="23" r:id="rId4"/>
     <sheet name="DropDowns and Filters" sheetId="16" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Accelerated_Transition">'DropDowns and Filters'!$E$2:$E52</definedName>
     <definedName name="Catalytic_Phase">'DropDowns and Filters'!$F$2:$F$53</definedName>
     <definedName name="Core">'DropDowns and Filters'!$C$2:$C$53</definedName>
     <definedName name="Country_Segment">'DropDowns and Filters'!$A$2:$A$53</definedName>
     <definedName name="Data__Monitoring_and_Learning__AEFI">'DropDowns and Filters'!$S$2:$S$17</definedName>
     <definedName name="Demand_Generation_and_Community_Engagement">'DropDowns and Filters'!$U$2:$U$17</definedName>
     <definedName name="Fragile_and_Conflict">'DropDowns and Filters'!$B$2:$B$17</definedName>
     <definedName name="Governance__policy__strategic_planning__and_programme_management">'DropDowns and Filters'!$V$2:$V$17</definedName>
     <definedName name="Health_Financing">'DropDowns and Filters'!$W$2:$W$17</definedName>
     <definedName name="High_Impact">'DropDowns and Filters'!$D$2:$D$53</definedName>
-    <definedName name="Human_Resources_Management">'DropDowns and Filters'!$Q$2:$Q$17</definedName>
-[...1 lines deleted...]
-    <definedName name="Service_Delivery">'DropDowns and Filters'!$P$2:$P$17</definedName>
+    <definedName name="Human_Resources_Management">'DropDowns and Filters'!$Q$2:$Q$18</definedName>
+    <definedName name="Outcome_Level">'DropDowns and Filters'!$O$2:$O$29</definedName>
+    <definedName name="Service_Delivery">'DropDowns and Filters'!$P$2:$P$23</definedName>
     <definedName name="Supply_Chain">'DropDowns and Filters'!$R$2:$R$17</definedName>
     <definedName name="Surveillance">'DropDowns and Filters'!$T$2:$T$17</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -95,51 +95,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="866" uniqueCount="401">
   <si>
     <t>6.0 Results Framework Indicators, Baselines and Targets</t>
   </si>
   <si>
     <t>(2)</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>Programme Framework Area (Tailored Indicators)</t>
   </si>
   <si>
     <t>Data Source</t>
   </si>
   <si>
     <t>Data Type</t>
   </si>
   <si>
     <t>Baseline Year</t>
   </si>
   <si>
     <t>Baseline Value</t>
   </si>
   <si>
@@ -302,192 +302,171 @@
   <si>
     <t>Core</t>
   </si>
   <si>
     <t>Reporting Frequency</t>
   </si>
   <si>
     <t>Number of Children Immunised with New Intro - Antigens</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage - Antigens</t>
   </si>
   <si>
     <t>Tailored Indicators Programme Framework Areas</t>
   </si>
   <si>
     <t>Outcome Level</t>
   </si>
   <si>
     <t>Human Resources Management</t>
   </si>
   <si>
     <t>Data, Monitoring and Learning, AEFI</t>
   </si>
   <si>
-    <t>Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>Governance, policy, strategic planning, and programme management</t>
   </si>
   <si>
     <t>Health Financing</t>
   </si>
   <si>
     <t>Data Sources</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (HPV)</t>
   </si>
   <si>
-    <t xml:space="preserve">Number of children immunised with DTP1 in [targeted area] </t>
-[...1 lines deleted...]
-  <si>
     <t>NITAG Functionality</t>
   </si>
   <si>
     <t>Congo, Democratic Republic of the</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Quarterly</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (Measles)</t>
   </si>
   <si>
-    <t xml:space="preserve">Number of children immunised with DTP3 in [targeted area] </t>
-[...1 lines deleted...]
-  <si>
     <t>LQAS</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>Other (Enter details)</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>6-monthly</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (Measles-Rubella)</t>
   </si>
   <si>
-    <t xml:space="preserve">Number of children immunised with MCV1 in [targeted area] </t>
-[...1 lines deleted...]
-  <si>
     <t>HH Survey</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (Yellow Fever)</t>
   </si>
   <si>
-    <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with DTP1 in [targeted area] </t>
-[...1 lines deleted...]
-  <si>
     <t>Number of health workers trained using an integrated training approach/curriculum</t>
   </si>
   <si>
     <t>Average time of delivery from central stores/district stores to the facility</t>
   </si>
   <si>
     <t>FASTR</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (MenA)</t>
   </si>
   <si>
-    <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with DTP3 in [targeted area] </t>
-[...1 lines deleted...]
-  <si>
     <t>Has the country included the new vaccine in the next year vaccine procurement plan?</t>
   </si>
   <si>
     <t>HeRAMS</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (MMCV)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with MCV1 in [targeted area] </t>
   </si>
   <si>
     <t>AHEAD</t>
   </si>
   <si>
     <t>Other (enter details)</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>Preventive Campaign Coverage (TCV)</t>
   </si>
   <si>
     <t>Bolivia (Plurinational State of)</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
@@ -922,113 +901,95 @@
 Mid-grant target provided to inform ambition for first half of grant.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(17)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Tailored Indicator (select from dropdown)</t>
     </r>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>Number of zero-dose children</t>
   </si>
   <si>
     <t>Number of children immunised with DTP1</t>
   </si>
   <si>
     <t>Number of children immunised with DTP3</t>
   </si>
   <si>
     <t>Number of children immunised with MCV1</t>
   </si>
   <si>
     <t>Number of children Iimmunised with MCV2</t>
   </si>
   <si>
     <t>Number of children immunised with HPV</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Number of children immunised with newly introduced vaccines (select from dropdown) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(10)</t>
     </r>
   </si>
   <si>
     <t>Number of children immunised with newly introduced vaccines (select from dropdown)</t>
   </si>
   <si>
     <t>Percent of co-financing obligation fulfilled</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced hexavalent (as per the national immunisation schedule) </t>
   </si>
   <si>
     <t>Number of infants immunised with the birth dose of newly introduced Hepatitis B (as per the national immunisation schedule)</t>
   </si>
   <si>
-    <t>Number of children immunised with the last dose of newly introduced HPV (as per the national immunisation schedule)</t>
-[...1 lines deleted...]
-  <si>
     <t>Number of health workers trained on immunisation through digital/blended approaches</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced measles (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced measles-rubella (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced PCV (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced Rota (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>immunisation coverage of DTP1  (Alternative source)</t>
   </si>
   <si>
     <t>Functional National immunisation logistics WG or equivalent in the last three months. (Functionality: Coordination structure exists, ToR available, met per schedule, reviewed progress data; Minutes from meeting available; Follow Up Actions Agreed)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced Yellow Fever (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>immunisation coverage of DTP3 (Alternative Source)</t>
@@ -1061,65 +1022,50 @@
     <t>Number of children immunised with the last dose of newly introduced RSV (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced TCV (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of DTP-containing booster (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced IPV (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Number of children immunised with the last dose of newly introduced Dengue (as per the national immunisation schedule)</t>
   </si>
   <si>
     <t>Immunisation coverage of DTP1  (Alternative source)</t>
   </si>
   <si>
     <t>Immunisation coverage of DTP3 (Alternative Source)</t>
   </si>
   <si>
     <t>Immunisation coverage of MCV1 (Alternative source)</t>
   </si>
   <si>
     <t>Immunisation coverage of MCV2 (if introduced) (Alternative source)</t>
-  </si>
-[...13 lines deleted...]
-    <t>Percent of targeted districts above the established LQAS threshold</t>
   </si>
   <si>
     <t>Percent of previously unvaccinated children reached through preventive measles campaign</t>
   </si>
   <si>
     <t>Percent of Gavi grant-supported districts with DTP3 coverage 70% among infants and DTP3 provided to 70% of zero dose children 1-2 years old</t>
   </si>
   <si>
     <t>Percent of Gavi grant-supported districts conducting mobile delivery </t>
   </si>
   <si>
     <t>Percent of facilities meet all service readiness criteria (facility composite indicator)</t>
   </si>
   <si>
     <t>Percent of facilities that meet all service readiness criteria (facility composite indicator)</t>
   </si>
   <si>
     <t>Percent of facilities offering routine immunisation services (disaggregated by fixed/mobile/outreach) </t>
   </si>
   <si>
     <t>Percent of facilities offering routine immunisation services as part of integrated service delivery (disaggregated by fixed/mobile/outreach)</t>
   </si>
   <si>
     <t>Percent of facilities offering immunisation at appropriate frequency (disaggregated by fixed/mobile/outreach)</t>
   </si>
@@ -1255,101 +1201,646 @@
   <si>
     <t>Non‑measles / non‑rubella (NM‑NR) discard rate (number of suspected and discarded cases per 100,000)</t>
   </si>
   <si>
     <t>Fund Recipient (Results Framework tab)</t>
   </si>
   <si>
     <t>Fund Recipient (Grant info tab)</t>
   </si>
   <si>
     <t>CSO – to be identified later</t>
   </si>
   <si>
     <t>Private sector – to be identified later</t>
   </si>
   <si>
     <t>Other - to be identified later</t>
   </si>
   <si>
     <t>Select from dropdown</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>Admin Data, PCCS/HH Survey or Other</t>
-[...4 lines deleted...]
-  <si>
     <t>EXAMPLE:
 30%</t>
   </si>
   <si>
-    <t>Percentage reduction from baseline</t>
-[...1 lines deleted...]
-  <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>Micronesia (Federated States of)</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Please enter the targeted percentage reduction from this baseline (e.g. 10%, 20%, 30%).</t>
-[...1 lines deleted...]
-  <si>
     <t>Percent of routine programme performance reviews (at both national and subnational levels) that occur per schedule as indicated in country application</t>
   </si>
   <si>
     <t>Fund Recipient (Disbursed to by Gavi)</t>
+  </si>
+  <si>
+    <t>Percentage reduction in the number of zero-dose children from baseline</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Percentage reduction in the number of zero-dose children from baseline </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Baseline: Gavi will provide the baseline number of zero-dose children, based on WUENIC estimates.
+Target: Please enter the targeted percentage reduction from this baseline (e.g. 10%, 20%, or 30%).</t>
+  </si>
+  <si>
+    <t>Gavi provided (number of zero-dose children)</t>
+  </si>
+  <si>
+    <t>Percent of CCE distributed and installed on time as per country plan</t>
+  </si>
+  <si>
+    <t>Suggested: Supplier or procurement agent delivery records and country CCE installation reports</t>
+  </si>
+  <si>
+    <t>For all “Number of children immunised” indicators, please enter the target number of children to be immunised during the specified year, rather than a cumulative total.</t>
+  </si>
+  <si>
+    <t>Number of children Iimmunised with MCV2 (if introduced)</t>
+  </si>
+  <si>
+    <t>[Please select from the dropdown]</t>
+  </si>
+  <si>
+    <t>Number of children who received the complete dose of the primary IPV series, as per the national immunisation schedule</t>
+  </si>
+  <si>
+    <t>Suggested: Administrative Data, PCCS or HH Survey, or Other</t>
+  </si>
+  <si>
+    <t>Suggested: Admin Data</t>
+  </si>
+  <si>
+    <t>Disease Surveillance</t>
+  </si>
+  <si>
+    <t>Select a source from the dropdown list (e.g., Admin Data, PCCS/HH Survey or Other)</t>
+  </si>
+  <si>
+    <t>If this indicator is not applicable, leave the row blank. To add another preventive campaign, right-click the row, select “Insert,” and copy the formula and formatting from the row above.</t>
+  </si>
+  <si>
+    <t>Percent of of zero-dose children reached through the campaign</t>
+  </si>
+  <si>
+    <t>Percent of children reached by the campaign who were zero-dose</t>
+  </si>
+  <si>
+    <t>Suggested: HH survey</t>
+  </si>
+  <si>
+    <t>ANC4-to-DTP1 dropout rate</t>
+  </si>
+  <si>
+    <t>Suggested: FASTR or other similar facility assessments</t>
+  </si>
+  <si>
+    <t>Percentage of outreach immunisation sessions where immunisation was co-delivered with other health interventions</t>
+  </si>
+  <si>
+    <t>Percentage of mobile immunisation sessions where immunisation was co-delivered with other health interventions</t>
+  </si>
+  <si>
+    <t>Percentage of facilities providing fixed immunisation services where immunisation was co-delivered with other health interventions</t>
+  </si>
+  <si>
+    <t>Percent of health worker positions financially supported by Gavi that have been filled</t>
+  </si>
+  <si>
+    <t>Other (type in details)</t>
+  </si>
+  <si>
+    <t>Suggested: Country Reported (HMIS)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Missed opportunities for vaccination
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please specify the definition used in the comments. For example: Percentage of consultations at non-vaccination services, such as IMCI sick-child visits, nutrition services or well-child check-ups, in which a child eligible for one or more vaccine doses left without receiving all the doses due.)</t>
+    </r>
+  </si>
+  <si>
+    <t>Suggested: Admin Data, LQAS, HH Survey or other (with appropriate population estimate)</t>
+  </si>
+  <si>
+    <t>Suggested: Admin Data, LQAS, HH Survey or other  (with appropriate population estimate)</t>
+  </si>
+  <si>
+    <t>DTP1-to-DTP3 dropout rate</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Missed opportunities for vaccination
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please specify the definition used in the comments. For example, the percentage of non-vaccination service consultations in which an eligible child left without receiving all vaccine doses due)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children immunised with DTP1 in [targeted area]  - 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children immunised with DTP3 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children immunised with DTP3 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children immunised with MCV1 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children immunised with MCV1 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with DTP1 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children between 1 and &lt;5 years of age vaccinated with DTP1 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with DTP3 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children between 1 and &lt;5 years of age vaccinated with DTP3 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children between 1 and &lt;5 years of age vaccinated with MCV1 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children between 1 and &lt;5 years of age vaccinated with MCV1 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children &lt;1 year of age vaccinated with DTP1 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children &lt;1 year of age vaccinated with DTP1 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children &lt;1 year of age vaccinated with DTP3 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children &lt;1 year of age vaccinated with DTP3 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children &lt;1 year of age vaccinated with MCV1 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children &lt;1 year of age vaccinated with MCV1 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <t>Immunisation coverage in [targeted areas] with DTP3
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of immunisation sessions supported in [targeted area] (disaggregated by fixed/mobile/outreach sessions)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of children immunised with DTP1 in [targeted area] 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Immunisation coverage in [targeted area] with DTP1 
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)
+</t>
+  </si>
+  <si>
+    <t>Immunisation coverage in [targeted area] with MCV1
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <t>Immunisation coverage in [targeted area] with MCV2 (if introduced)
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Immunisation coverage in [targeted areas] with DTP1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Please replace [targeted areas] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Immunisation coverage in [targeted areas] with DTP3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted areas] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Immunisation coverage in [targeted areas] with MCV1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted areas] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Immunisation coverage in [targeted areas] with MCV2 (if introduced)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted areas] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children between 1 and &lt;5 years of age identified and referred to receive DTP1 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children between 1 and &lt;5 years of age identified and referred to receive DTP3 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of community health actors participating in CSO-supported immunisation activities in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children &lt; 1 year of age identified and referred to receive DTP3 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of children &lt; 1 year of age identified and referred to receive DTP1 in [targeted area] 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Please replace [targeted area] with a short description of the geographic scope, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Percent of targeted areas in [brief description of geographic scope] meeting the established LQAS threshold for [vaccine/dose]
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(Please replace [brief description of geographic scope] with a concise, informative description, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment
+Please replace [vaccine/dose] with the vaccination indicator assessed, for example, DTP1)</t>
+    </r>
+  </si>
+  <si>
+    <t>Percent of targeted areas in [brief description of geographic scope] meeting the established LQAS threshold for [vaccine/dose]
+(Please replace [brief description of geographic scope] with a concise, informative description, for example, targeted districts across the Northern and Eastern regions, and specify the list of areas in the comment; Please also replace [vaccine/dose] with the vaccination indicator assessed, for example, DTP1)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot; (&quot;#,##0.00&quot;)&quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1577,50 +2068,69 @@
       <i/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1809,51 +2319,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="40" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1953,62 +2463,50 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -2047,158 +2545,196 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="18" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="4" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Comma" xfId="12" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{7E7FE248-275D-4D2C-B52A-C0EFEEEFAA8F}"/>
     <cellStyle name="Hyperlink" xfId="11" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="5" xr:uid="{8D903CB8-655D-4235-B067-402992F265CF}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{4165281A-E863-4D1B-BD7E-6CBE10089822}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{2A6D2ECA-1C3C-4AB7-A155-315A56F1142D}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{68FFB902-2D24-4B70-BE54-1F2D0E06B1AF}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{8FB57427-24A8-4929-91C7-FFEFF16E5E51}"/>
     <cellStyle name="Normal 5 2" xfId="8" xr:uid="{B9994C64-59D7-46EE-BB3C-1446E2817507}"/>
     <cellStyle name="Normal 6" xfId="9" xr:uid="{7D93BAAA-D825-4E00-B617-12ADCB37116E}"/>
     <cellStyle name="Normal 7" xfId="13" xr:uid="{6A52B69B-FA92-475B-AE36-8661E58CA690}"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{58C90CB2-CAF0-4ABE-8F67-D39C231DA9D7}"/>
     <cellStyle name="Percent 3" xfId="10" xr:uid="{43ACBF6D-12D2-4052-BE55-AD5316DF154F}"/>
   </cellStyles>
   <dxfs count="25">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
@@ -2349,53 +2885,53 @@
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFCCCCFF"/>
       <color rgb="FF333F4F"/>
       <color rgb="FF44546A"/>
-      <color rgb="FFCCCCFF"/>
       <color rgb="FF666699"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FF00458A"/>
       <color rgb="FF000000"/>
       <color rgb="FF6699FF"/>
       <color rgb="FF043060"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2577,1254 +3113,1298 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F77798BB-363E-43A9-88AF-7F3E28F89D6B}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:Q48"/>
+  <dimension ref="A1:Q50"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="39" style="27" customWidth="1"/>
     <col min="2" max="2" width="23.23046875" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.23046875" style="28"/>
     <col min="4" max="4" width="12.3046875" style="28" customWidth="1"/>
     <col min="5" max="5" width="12.4609375" style="28" customWidth="1"/>
     <col min="6" max="6" width="21.07421875" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.765625" style="28" customWidth="1"/>
     <col min="8" max="12" width="9.23046875" style="28"/>
-    <col min="13" max="13" width="42.84375" style="68" customWidth="1"/>
+    <col min="13" max="13" width="65.3046875" style="64" customWidth="1"/>
     <col min="14" max="16384" width="9.23046875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
-      <c r="C1" s="79"/>
+      <c r="C1" s="75"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
-      <c r="H1" s="81"/>
-[...4 lines deleted...]
-      <c r="M1" s="83"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="79"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
     </row>
     <row r="2" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-      <c r="A2" s="59" t="s">
-        <v>223</v>
+      <c r="A2" s="55" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="26" x14ac:dyDescent="0.6">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="30">
         <v>2026</v>
       </c>
       <c r="I3" s="30">
         <v>2027</v>
       </c>
       <c r="J3" s="30">
         <v>2028</v>
       </c>
       <c r="K3" s="30">
         <v>2029</v>
       </c>
       <c r="L3" s="30">
         <v>2030</v>
       </c>
-      <c r="M3" s="69"/>
+      <c r="M3" s="65"/>
     </row>
     <row r="4" spans="1:17" ht="62" x14ac:dyDescent="0.35">
       <c r="A4" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="45" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="42" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="62.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="46" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B5" s="55"/>
+        <v>337</v>
+      </c>
+      <c r="B5" s="51"/>
       <c r="C5" s="32"/>
       <c r="D5" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="31" t="s">
-        <v>344</v>
+        <v>24</v>
       </c>
       <c r="F5" s="39" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="G5" s="39" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
-      <c r="L5" s="61" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="L5" s="57" t="s">
+        <v>327</v>
+      </c>
+      <c r="M5" s="57" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A6" s="46" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B6" s="58" t="s">
+        <v>233</v>
+      </c>
+      <c r="B6" s="54" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
-      <c r="M6" s="70"/>
+      <c r="M6" s="57" t="s">
+        <v>342</v>
+      </c>
     </row>
     <row r="7" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A7" s="46" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="B7" s="47"/>
       <c r="C7" s="32"/>
       <c r="D7" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="57" t="s">
+      <c r="F7" s="53" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="34"/>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
-      <c r="M7" s="70"/>
+      <c r="M7" s="66"/>
     </row>
     <row r="8" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A8" s="46" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="32"/>
       <c r="D8" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="34"/>
-      <c r="G8" s="57" t="s">
+      <c r="G8" s="53" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
-      <c r="L8" s="56" t="s">
+      <c r="L8" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="M8" s="70"/>
+      <c r="M8" s="57"/>
     </row>
     <row r="9" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A9" s="46" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="B9" s="47"/>
       <c r="C9" s="32"/>
       <c r="D9" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
-      <c r="M9" s="57" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="M9" s="53" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A10" s="46" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="32"/>
       <c r="D10" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="62" t="s">
+      <c r="F10" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="62" t="s">
+      <c r="G10" s="58" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="33"/>
       <c r="I10" s="33"/>
-      <c r="J10" s="61" t="s">
+      <c r="J10" s="57" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="33"/>
-      <c r="L10" s="61" t="s">
+      <c r="L10" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="61" t="s">
-        <v>237</v>
+      <c r="M10" s="57" t="s">
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="57" x14ac:dyDescent="0.35">
       <c r="A11" s="46" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="32"/>
       <c r="D11" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="33"/>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
-      <c r="M11" s="70"/>
+      <c r="M11" s="66"/>
     </row>
     <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A12" s="46" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="32"/>
       <c r="D12" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
       <c r="H12" s="33"/>
       <c r="I12" s="33"/>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="33"/>
-      <c r="M12" s="70"/>
+      <c r="M12" s="66"/>
     </row>
     <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A13" s="46" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="32"/>
       <c r="D13" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
-      <c r="M13" s="70"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:17" ht="62" x14ac:dyDescent="0.35">
+      <c r="M13" s="66"/>
+    </row>
+    <row r="14" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A14" s="46" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="B14" s="47"/>
-      <c r="C14" s="35"/>
+      <c r="C14" s="32"/>
       <c r="D14" s="31" t="s">
-        <v>341</v>
+        <v>14</v>
       </c>
       <c r="E14" s="31" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="G14" s="35"/>
+        <v>12</v>
+      </c>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
-      <c r="M14" s="70"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="M14" s="66"/>
+    </row>
+    <row r="15" spans="1:17" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A15" s="46" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B15" s="47"/>
       <c r="C15" s="35"/>
       <c r="D15" s="31" t="s">
-        <v>26</v>
+        <v>349</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
-      <c r="H15" s="36"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="66"/>
+    </row>
+    <row r="16" spans="1:17" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A16" s="46" t="s">
-        <v>248</v>
+        <v>23</v>
       </c>
       <c r="B16" s="47"/>
-      <c r="C16" s="32"/>
+      <c r="C16" s="35"/>
       <c r="D16" s="31" t="s">
-        <v>27</v>
+        <v>349</v>
       </c>
       <c r="E16" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="F16" s="35" t="s">
-[...22 lines deleted...]
-    <row r="17" spans="1:13" ht="98.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="66"/>
+    </row>
+    <row r="17" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A17" s="46" t="s">
-        <v>352</v>
+        <v>25</v>
       </c>
       <c r="B17" s="47"/>
-      <c r="C17" s="32"/>
+      <c r="C17" s="35"/>
       <c r="D17" s="31" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="F17" s="95"/>
-      <c r="G17" s="95"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
-      <c r="M17" s="70"/>
-[...2 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="M17" s="66"/>
+    </row>
+    <row r="18" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="46" t="s">
+        <v>240</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="59" t="s">
+        <v>217</v>
+      </c>
+      <c r="I18" s="37">
+        <v>100</v>
+      </c>
+      <c r="J18" s="37">
+        <v>100</v>
+      </c>
+      <c r="K18" s="37">
+        <v>100</v>
+      </c>
+      <c r="L18" s="37">
+        <v>100</v>
+      </c>
+      <c r="M18" s="66"/>
+    </row>
+    <row r="19" spans="1:13" ht="98.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="46" t="s">
+        <v>334</v>
+      </c>
+      <c r="B19" s="47"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="66"/>
+    </row>
+    <row r="20" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A20" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="57" t="s">
-[...39 lines deleted...]
-      <c r="D20" s="57"/>
+      <c r="B20" s="53" t="s">
+        <v>218</v>
+      </c>
+      <c r="C20" s="38"/>
+      <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="38"/>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
-      <c r="M20" s="70"/>
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="M20" s="66"/>
+    </row>
+    <row r="21" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="50" t="s">
+        <v>219</v>
       </c>
       <c r="B21" s="34"/>
-      <c r="C21" s="38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="38"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
-      <c r="M21" s="70"/>
+      <c r="M21" s="66"/>
     </row>
     <row r="22" spans="1:13" ht="26" x14ac:dyDescent="0.35">
-      <c r="A22" s="54" t="s">
+      <c r="A22" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="34"/>
-      <c r="C22" s="56"/>
-[...4 lines deleted...]
-      <c r="F22" s="57"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
       <c r="G22" s="38"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
-      <c r="M22" s="70"/>
+      <c r="M22" s="66"/>
     </row>
     <row r="23" spans="1:13" ht="26" x14ac:dyDescent="0.35">
-      <c r="A23" s="54" t="s">
+      <c r="A23" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="34"/>
-      <c r="C23" s="56"/>
-      <c r="D23" s="34"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="53" t="s">
+        <v>30</v>
+      </c>
       <c r="E23" s="34"/>
-      <c r="F23" s="64"/>
+      <c r="F23" s="34"/>
       <c r="G23" s="38"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
-      <c r="M23" s="70"/>
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="M23" s="66"/>
+    </row>
+    <row r="24" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A24" s="50" t="s">
+        <v>28</v>
       </c>
       <c r="B24" s="34"/>
-      <c r="C24" s="38"/>
+      <c r="C24" s="52"/>
       <c r="D24" s="34"/>
-      <c r="E24" s="34"/>
-      <c r="F24" s="34"/>
+      <c r="E24" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" s="53"/>
       <c r="G24" s="38"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
-      <c r="M24" s="70"/>
-[...2 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="M24" s="66"/>
+    </row>
+    <row r="25" spans="1:13" ht="26" x14ac:dyDescent="0.35">
+      <c r="A25" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="65"/>
-[...13 lines deleted...]
-      <c r="A26" s="65" t="s">
+      <c r="B25" s="34"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="66"/>
+    </row>
+    <row r="26" spans="1:13" ht="41.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="50" t="s">
+        <v>231</v>
+      </c>
+      <c r="B26" s="34"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="66"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="61"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="66"/>
+    </row>
+    <row r="28" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A28" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="65" t="s">
+      <c r="B28" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="66" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="65" t="s">
+      <c r="C28" s="62" t="s">
+        <v>220</v>
+      </c>
+      <c r="D28" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="E26" s="65" t="s">
+      <c r="E28" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="F26" s="65">
+      <c r="F28" s="61">
         <v>2025</v>
       </c>
-      <c r="G26" s="66">
+      <c r="G28" s="62">
         <v>75</v>
       </c>
-      <c r="H26" s="67"/>
-[...3 lines deleted...]
-      <c r="L26" s="67">
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="63">
         <v>95</v>
       </c>
-      <c r="M26" s="70"/>
-[...2 lines deleted...]
-      <c r="A27" s="65" t="s">
+      <c r="M28" s="66"/>
+    </row>
+    <row r="29" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="B27" s="65" t="s">
+      <c r="B29" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="66" t="s">
+      <c r="C29" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="D27" s="65" t="s">
+      <c r="D29" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="E27" s="65" t="s">
+      <c r="E29" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="F27" s="65" t="s">
+      <c r="F29" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="G27" s="66" t="s">
+      <c r="G29" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="H27" s="67" t="s">
+      <c r="H29" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="I27" s="67"/>
-[...1 lines deleted...]
-      <c r="K27" s="67">
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63">
         <v>80</v>
       </c>
-      <c r="L27" s="67"/>
-      <c r="M27" s="71" t="s">
+      <c r="L29" s="63"/>
+      <c r="M29" s="67" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
-[...32 lines deleted...]
-    </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A30" s="54" t="s">
+      <c r="A30" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="34"/>
       <c r="C30" s="38"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="38"/>
       <c r="H30" s="33"/>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="33"/>
-      <c r="M30" s="70"/>
+      <c r="M30" s="66"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A31" s="54" t="s">
+      <c r="A31" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="34"/>
       <c r="C31" s="38"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="38"/>
       <c r="H31" s="33"/>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
-      <c r="M31" s="70"/>
+      <c r="M31" s="66"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A32" s="54" t="s">
+      <c r="A32" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="38"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="38"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
-      <c r="M32" s="70"/>
+      <c r="M32" s="66"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A33" s="54" t="s">
+      <c r="A33" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="34"/>
       <c r="C33" s="38"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="38"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
-      <c r="M33" s="70"/>
+      <c r="M33" s="66"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A34" s="54" t="s">
+      <c r="A34" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="38"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="34"/>
       <c r="G34" s="38"/>
       <c r="H34" s="33"/>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
-      <c r="M34" s="70"/>
+      <c r="M34" s="66"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A35" s="54" t="s">
+      <c r="A35" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="38"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="34"/>
       <c r="G35" s="38"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
-      <c r="M35" s="70"/>
+      <c r="M35" s="66"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A36" s="54" t="s">
+      <c r="A36" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="38"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="38"/>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
-      <c r="M36" s="70"/>
+      <c r="M36" s="66"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A37" s="54" t="s">
+      <c r="A37" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="38"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="38"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
-      <c r="M37" s="70"/>
+      <c r="M37" s="66"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A38" s="54" t="s">
+      <c r="A38" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" s="38"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="38"/>
       <c r="H38" s="33"/>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="33"/>
       <c r="L38" s="33"/>
-      <c r="M38" s="70"/>
+      <c r="M38" s="66"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A39" s="54" t="s">
+      <c r="A39" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="34"/>
       <c r="C39" s="38"/>
       <c r="D39" s="34"/>
       <c r="E39" s="34"/>
       <c r="F39" s="34"/>
       <c r="G39" s="38"/>
       <c r="H39" s="33"/>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="33"/>
       <c r="L39" s="33"/>
-      <c r="M39" s="70"/>
+      <c r="M39" s="66"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A40" s="54" t="s">
+      <c r="A40" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="34"/>
       <c r="C40" s="38"/>
       <c r="D40" s="34"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="38"/>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="33"/>
       <c r="L40" s="33"/>
-      <c r="M40" s="70"/>
+      <c r="M40" s="66"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A41" s="54" t="s">
+      <c r="A41" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="34"/>
       <c r="C41" s="38"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="38"/>
       <c r="H41" s="33"/>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="33"/>
       <c r="L41" s="33"/>
-      <c r="M41" s="70"/>
+      <c r="M41" s="66"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A42" s="54" t="s">
+      <c r="A42" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="34"/>
       <c r="C42" s="38"/>
       <c r="D42" s="34"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="38"/>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
-      <c r="M42" s="70"/>
+      <c r="M42" s="66"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A43" s="54" t="s">
+      <c r="A43" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="34"/>
       <c r="C43" s="38"/>
       <c r="D43" s="34"/>
       <c r="E43" s="34"/>
       <c r="F43" s="34"/>
       <c r="G43" s="38"/>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="33"/>
       <c r="L43" s="33"/>
-      <c r="M43" s="70"/>
+      <c r="M43" s="66"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A44" s="54" t="s">
+      <c r="A44" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="34"/>
       <c r="C44" s="38"/>
       <c r="D44" s="34"/>
       <c r="E44" s="34"/>
       <c r="F44" s="34"/>
       <c r="G44" s="38"/>
       <c r="H44" s="33"/>
       <c r="I44" s="33"/>
       <c r="J44" s="33"/>
       <c r="K44" s="33"/>
       <c r="L44" s="33"/>
-      <c r="M44" s="70"/>
+      <c r="M44" s="66"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A45" s="54" t="s">
+      <c r="A45" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="34"/>
       <c r="C45" s="38"/>
       <c r="D45" s="34"/>
       <c r="E45" s="34"/>
       <c r="F45" s="34"/>
       <c r="G45" s="38"/>
       <c r="H45" s="33"/>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="33"/>
       <c r="L45" s="33"/>
-      <c r="M45" s="70"/>
+      <c r="M45" s="66"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A46" s="54" t="s">
+      <c r="A46" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="34"/>
       <c r="C46" s="38"/>
       <c r="D46" s="34"/>
       <c r="E46" s="34"/>
       <c r="F46" s="34"/>
       <c r="G46" s="38"/>
       <c r="H46" s="33"/>
       <c r="I46" s="33"/>
       <c r="J46" s="33"/>
       <c r="K46" s="33"/>
       <c r="L46" s="33"/>
-      <c r="M46" s="70"/>
+      <c r="M46" s="66"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="34"/>
       <c r="C47" s="38"/>
       <c r="D47" s="34"/>
       <c r="E47" s="34"/>
       <c r="F47" s="34"/>
       <c r="G47" s="38"/>
       <c r="H47" s="33"/>
       <c r="I47" s="33"/>
       <c r="J47" s="33"/>
       <c r="K47" s="33"/>
       <c r="L47" s="33"/>
-      <c r="M47" s="70"/>
+      <c r="M47" s="66"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A48" s="54" t="s">
+      <c r="A48" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="34"/>
       <c r="C48" s="38"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="38"/>
       <c r="H48" s="33"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
-      <c r="M48" s="70"/>
+      <c r="M48" s="66"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A49" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49" s="34"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="33"/>
+      <c r="I49" s="33"/>
+      <c r="J49" s="33"/>
+      <c r="K49" s="33"/>
+      <c r="L49" s="33"/>
+      <c r="M49" s="66"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A50" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="34"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="33"/>
+      <c r="I50" s="33"/>
+      <c r="J50" s="33"/>
+      <c r="K50" s="33"/>
+      <c r="L50" s="33"/>
+      <c r="M50" s="66"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6VpuBuPczdyMvT/GBmbxO0M37UmfpLcWSAUPm1tgejk+mdDzhozelrPAJr81qXwEhj61jofc+XmD7XGNmKOP3g==" saltValue="WtogceSy9VwjISqNpDU0jg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/f+JiIqYU3m1t5x9UiUXOVNWjEQ11j5Zmn/Dktsra5PoyAQdittQXwmcLc59yrhHHcYG2/orXvVSzWOijYMlRw==" saltValue="7GVNugPZ0hh4J9Lc+F8bvw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="24" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="23" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="22" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="13">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18 A20:A23 A25:A48" xr:uid="{76BCA381-5BC3-4931-9B4A-B4F476BF7275}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A20 A22:A25 A27:A50" xr:uid="{76BCA381-5BC3-4931-9B4A-B4F476BF7275}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B20," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Follow the numbers in the cells for instructions on how to complete this template. These numbers will be highlighted in red. Click on the cell with the number for instructions." sqref="A2" xr:uid="{97EA0439-1E2E-4F37-8539-80B4C4856001}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The &quot;Grant Info&quot; tab should be completed first. This tab should reflect the same information in the same fields as was completed for the Budget Template." sqref="A3" xr:uid="{156E6E9F-7F59-46E4-B29A-80ABE0AEDF9C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Cells in white are pre-populated by Gavi. They should not be changed. They include pre-set standard indicators, their sources, data types, implicit targets, and baseline years and values." sqref="A5" xr:uid="{269D1A03-A7D9-4EE5-88C1-F0DE9BBF9B9D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Cells in dark grey do not require information. They should not be edited." sqref="B6" xr:uid="{D3D0A494-EEE1-4BE8-B314-686B3929A700}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Light blue cells require information from countries and grantees. The information required should be clear based on the column name. For example, in this column, the year for which baseline data is provided should be entered." sqref="F7" xr:uid="{A9A75255-C95A-47E9-9672-031061496DE9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="In the light blue cells in this column, enter the baselines values for the relevant indicators." sqref="G8" xr:uid="{A107BBFD-4285-455C-82CA-E758DA7F57F5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Targets do not need to be set for every year of a grant. It is sufficient to set them only for the final year of the strategic period (2030), although targets for earlier years can also be provided if the country or grantee wishes to do so." sqref="L8" xr:uid="{584E54D2-9774-4201-9128-BE9F26EB5F44}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Text comments can be provided to help SCMs and other stakeholders understand any relevant context to the targets, indicators, or other information provided through this template." sqref="M9" xr:uid="{FB4D2E5D-7808-4486-A5BD-B6BA412D77FF}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="For this indicator, the target is implicit, and as such has been provided by Gavi." sqref="H16" xr:uid="{1345745E-51EE-4632-9B71-42DBED13C866}"/>
-[...1 lines deleted...]
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B19," ","_"),",","_"))</formula1>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="For this indicator, the target is implicit, and as such has been provided by Gavi." sqref="H18" xr:uid="{1345745E-51EE-4632-9B71-42DBED13C866}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Once the Programme Framework Area has been selected in Column B, choose a tailored indicator from the dropdown in Column A. Custom indicators - not available through the dropdown - can also be manually entered if desired." sqref="A21" xr:uid="{C8F00CAA-1304-4DD8-9674-6F1247342AC1}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B21," ","_"),",","_"))</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="A list of all suggested tailored indicators is available to view or search in the tab &quot;Indicators - For Reference&quot;. A reminder that additional custom indicators can also be entered manually." sqref="A24" xr:uid="{B81B7759-1E56-4DFC-81E4-27FBA35D4222}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B24," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="A list of all suggested tailored indicators is available to view or search in the tab &quot;Indicators - For Reference&quot;. A reminder that additional custom indicators can also be entered manually." sqref="A26" xr:uid="{B81B7759-1E56-4DFC-81E4-27FBA35D4222}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B26," ","_"),",","_"))</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="For indicators where Gavi provides the baseline years, baseline values or automated targets, these will be uploaded automatically to the GMS from global sources such as WUENIC. No inputs are required at application for these areas." sqref="F5" xr:uid="{FE1EC44E-E224-43A0-99A8-FB16D950533E}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="12">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{8A11E73A-0375-4FF6-8C14-8B5D1A298E7A}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D22:D48 D18:D20</xm:sqref>
+          <xm:sqref>D24:D50 D20:D22</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{12BB7A2E-96B7-4D4E-B583-A694E6AC4C46}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B27:B48 B19:B24</xm:sqref>
+          <xm:sqref>B29:B50 B21:B26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{106AD0CB-2517-4CF1-8E9E-4841471B6492}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
-          <xm:sqref>A14</xm:sqref>
-[...5 lines deleted...]
-          <xm:sqref>A11</xm:sqref>
+          <xm:sqref>A15:A16</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{335D96D6-7DA5-4E1F-B417-03373B9EC810}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E18:E21 E23:E48</xm:sqref>
+          <xm:sqref>E20:E23 E25:E50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="As the first step for setting tailored indicators, please select from dropdown the Programmatic Framework area to which it applies. This will inform which tailored indicators are available for dropdown in the column to the left." xr:uid="{2F396132-05DF-4494-81CB-6B8281DB9C34}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B18</xm:sqref>
+          <xm:sqref>B20</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Enter the data source desired for the tailored indicator. This can be selected from dropdown or entered manually if the desired source is not shown." xr:uid="{4397A8D1-7CC3-4783-8C1F-AB29274B9DD6}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D21</xm:sqref>
+          <xm:sqref>D23</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Enter the type of data that the indicator will be measured as (e.g. percentage, number, other). Information can also be entered manually if the desired option is not available in drop down." xr:uid="{F35890FE-9279-43D6-922F-CEB713B6A2C7}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E22</xm:sqref>
+          <xm:sqref>E24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{221C6842-E127-4442-B2E2-F204D2D3F9E5}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B25:B26</xm:sqref>
-[...5 lines deleted...]
-          <xm:sqref>A12:A13</xm:sqref>
+          <xm:sqref>B27:B28</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{085AE2D2-9666-4DCA-A2BB-2EFE379D53F7}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
-          <xm:sqref>C18 C20:C48</xm:sqref>
+          <xm:sqref>C20 C22:C50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="Select the Fund Recipient who will be responsible for monitoring and reporting against this tailored indicator. The indicator selected should reflect the activities in the budget for which the same Fund Recipient is responsible for implementing." xr:uid="{37B04FC9-8242-46F7-A9C7-150B9A35C3B3}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
-          <xm:sqref>C19</xm:sqref>
+          <xm:sqref>C21</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" prompt="For this indicator and those immediately below it, the antigens to which it applies must be selected from drop-down. Rows for 3 antigens are provided. If more introductions are expected during the grant, insert new rows below and copy row 13 into them." xr:uid="{AF6FEEF3-DD84-496F-84E4-F0C0234425C4}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$L$2:$L$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>A11</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{20A4722C-8621-4FF3-A003-01C01894D9BD}">
+          <x14:formula1>
+            <xm:f>'DropDowns and Filters'!$L$2:$L$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>A12:A14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0FDB8BB-E41B-49F2-B5BA-EDDF8AB583CC}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.3046875" customWidth="1"/>
     <col min="2" max="2" width="18.07421875" customWidth="1"/>
-    <col min="3" max="3" width="41.61328125" customWidth="1"/>
+    <col min="3" max="3" width="41.69140625" customWidth="1"/>
     <col min="4" max="4" width="20.07421875" customWidth="1"/>
     <col min="5" max="5" width="20.84375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="54.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="105" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="99"/>
-[...2 lines deleted...]
-      <c r="E1" s="100"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="107"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A2" s="101"/>
-[...3 lines deleted...]
-      <c r="E2" s="103"/>
+      <c r="A2" s="108"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="110"/>
     </row>
     <row r="3" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
-      <c r="B3" s="104" t="s">
+      <c r="B3" s="111" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="104"/>
-[...1 lines deleted...]
-      <c r="E3" s="105"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+      <c r="E3" s="112"/>
     </row>
     <row r="4" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A5" s="1"/>
       <c r="B5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
       <c r="B7" s="9"/>
       <c r="C7" s="10"/>
       <c r="D7" s="9"/>
       <c r="E7" s="11"/>
     </row>
     <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A8" s="7"/>
-      <c r="B8" s="104" t="s">
+      <c r="B8" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="104"/>
-[...1 lines deleted...]
-      <c r="E8" s="105"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="111"/>
+      <c r="E8" s="112"/>
     </row>
     <row r="9" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A9" s="7"/>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="9"/>
       <c r="E9" s="11"/>
     </row>
     <row r="10" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A10" s="7"/>
       <c r="B10" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="14" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="11"/>
     </row>
     <row r="11" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A11" s="7"/>
       <c r="B11" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="13"/>
@@ -3833,238 +4413,238 @@
       </c>
       <c r="E11" s="11"/>
     </row>
     <row r="12" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A12" s="7"/>
       <c r="B12" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="11"/>
     </row>
     <row r="13" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A13" s="7"/>
       <c r="B13" s="9"/>
       <c r="C13" s="10"/>
       <c r="D13" s="9"/>
       <c r="E13" s="11"/>
     </row>
     <row r="14" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="20" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
     </row>
     <row r="15" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A15" s="1"/>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A16" s="1"/>
       <c r="B16" s="12">
         <v>1</v>
       </c>
       <c r="C16" s="18" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="12">
         <v>2</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
       <c r="B18" s="12">
         <v>3</v>
       </c>
       <c r="C18" s="18" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
       <c r="B19" s="12">
         <v>4</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="12">
         <v>5</v>
       </c>
       <c r="C20" s="18" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A21" s="1"/>
       <c r="B21" s="12">
         <v>6</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="12">
         <v>7</v>
       </c>
       <c r="C22" s="18" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A23" s="1"/>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="18"/>
       <c r="D23" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A24" s="1"/>
       <c r="B24" s="12">
         <v>9</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A25" s="1"/>
       <c r="B25" s="12">
         <v>10</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A26" s="1"/>
       <c r="B26" s="12">
         <v>11</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="12">
         <v>12</v>
       </c>
       <c r="C27" s="18"/>
       <c r="D27" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A28" s="1"/>
       <c r="B28" s="12">
         <v>13</v>
       </c>
       <c r="C28" s="18"/>
       <c r="D28" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A29" s="1"/>
       <c r="B29" s="12">
         <v>14</v>
       </c>
       <c r="C29" s="18"/>
       <c r="D29" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A30" s="1"/>
       <c r="B30" s="12">
         <v>15</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="6" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5" ht="21.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="23"/>
       <c r="B31" s="24"/>
       <c r="C31" s="25"/>
       <c r="D31" s="24"/>
       <c r="E31" s="26"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="kRNr3wbVuUmvXR8ise5Pb9CJ+y10OR+PE646nllSoF5OaGc8b9CgZo0ANt/tpvBUJDsoCjGo19D7QLVc5+VDzQ==" saltValue="AQuoK1cGyiBDydF8cCcEUw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B8:E8"/>
   </mergeCells>
   <conditionalFormatting sqref="C10">
     <cfRule type="expression" dxfId="21" priority="60">
       <formula>NOT(ISBLANK($C$10))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11:C12">
     <cfRule type="expression" dxfId="20" priority="59">
       <formula>NOT(ISBLANK($C$11))</formula>
@@ -4171,3613 +4751,4071 @@
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D9A15189-0E50-46CB-9989-E86DB4B4151A}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$J$2:$J$4</xm:f>
           </x14:formula1>
           <xm:sqref>C12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{27823F51-0021-409D-9CD2-9E9B74C59458}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$G$2:$G$20</xm:f>
           </x14:formula1>
           <xm:sqref>C16:C30</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EC37404-608F-4610-A132-250E3430F8D2}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:Q48"/>
+  <dimension ref="A1:Q50"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...4 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="63" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="38.3046875" style="27" customWidth="1"/>
-    <col min="2" max="2" width="23.23046875" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="12.3046875" style="28" customWidth="1"/>
+    <col min="2" max="2" width="12.84375" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.23046875" style="28" customWidth="1"/>
+    <col min="4" max="4" width="16.3046875" style="28" customWidth="1"/>
     <col min="5" max="5" width="13.3046875" style="28" customWidth="1"/>
-    <col min="6" max="7" width="9.23046875" style="28"/>
+    <col min="6" max="6" width="10.23046875" style="28" customWidth="1"/>
+    <col min="7" max="7" width="10" style="28" customWidth="1"/>
     <col min="8" max="8" width="10.07421875" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.23046875" style="28"/>
     <col min="11" max="11" width="10.07421875" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.23046875" style="28" customWidth="1"/>
-    <col min="13" max="13" width="47.3046875" style="68" customWidth="1"/>
+    <col min="13" max="13" width="47.3046875" style="64" customWidth="1"/>
     <col min="14" max="16384" width="9.23046875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
-      <c r="H1" s="79"/>
-[...4 lines deleted...]
-      <c r="M1" s="80"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="76"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="30">
         <v>2026</v>
       </c>
       <c r="I3" s="30">
         <v>2027</v>
       </c>
       <c r="J3" s="30">
         <v>2028</v>
       </c>
       <c r="K3" s="30">
         <v>2029</v>
       </c>
       <c r="L3" s="30">
         <v>2030</v>
       </c>
-      <c r="M3" s="69"/>
+      <c r="M3" s="65"/>
     </row>
     <row r="4" spans="1:17" ht="62" x14ac:dyDescent="0.35">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="42" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="42" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="42" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A5" s="46" t="s">
-        <v>240</v>
+        <v>336</v>
       </c>
       <c r="B5" s="47"/>
       <c r="C5" s="32"/>
       <c r="D5" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="31" t="s">
-        <v>344</v>
+      <c r="E5" s="88" t="s">
+        <v>24</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="39" t="s">
-        <v>13</v>
-[...10 lines deleted...]
-    <row r="6" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+        <v>339</v>
+      </c>
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="92" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A6" s="46" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B6" s="47"/>
       <c r="C6" s="32"/>
       <c r="D6" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="87"/>
-[...8 lines deleted...]
-    <row r="7" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="F6" s="82"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="92" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="46" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="B7" s="47"/>
       <c r="C7" s="32"/>
       <c r="D7" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="87"/>
-[...8 lines deleted...]
-    <row r="8" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="F7" s="82"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="94"/>
+      <c r="M7" s="81"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A8" s="46" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="32"/>
       <c r="D8" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="87"/>
-[...6 lines deleted...]
-      <c r="M8" s="86"/>
+      <c r="F8" s="82"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="93"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="81"/>
     </row>
     <row r="9" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A9" s="46" t="s">
-        <v>244</v>
+        <v>343</v>
       </c>
       <c r="B9" s="47"/>
       <c r="C9" s="32"/>
       <c r="D9" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="F9" s="87"/>
-[...6 lines deleted...]
-      <c r="M9" s="86"/>
+      <c r="F9" s="82"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="93"/>
+      <c r="L9" s="94"/>
+      <c r="M9" s="81"/>
     </row>
     <row r="10" spans="1:17" ht="31" x14ac:dyDescent="0.35">
       <c r="A10" s="46" t="s">
-        <v>245</v>
+        <v>315</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="32"/>
       <c r="D10" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="87"/>
-[...6 lines deleted...]
-      <c r="M10" s="86"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="94"/>
+      <c r="M10" s="81"/>
     </row>
     <row r="11" spans="1:17" ht="31" x14ac:dyDescent="0.35">
-      <c r="A11" s="93" t="s">
-        <v>247</v>
+      <c r="A11" s="87" t="s">
+        <v>239</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="32"/>
-      <c r="D11" s="94" t="s">
+      <c r="D11" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="94" t="s">
+      <c r="E11" s="88" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
-      <c r="H11" s="84"/>
-[...4 lines deleted...]
-      <c r="M11" s="86"/>
+      <c r="H11" s="93"/>
+      <c r="I11" s="93"/>
+      <c r="J11" s="93"/>
+      <c r="K11" s="93"/>
+      <c r="L11" s="94"/>
+      <c r="M11" s="81"/>
     </row>
     <row r="12" spans="1:17" ht="31" x14ac:dyDescent="0.35">
-      <c r="A12" s="93" t="s">
-        <v>247</v>
+      <c r="A12" s="87" t="s">
+        <v>239</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="32"/>
-      <c r="D12" s="94" t="s">
+      <c r="D12" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="94" t="s">
+      <c r="E12" s="88" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="32"/>
       <c r="G12" s="32"/>
-      <c r="H12" s="84"/>
-[...4 lines deleted...]
-      <c r="M12" s="86"/>
+      <c r="H12" s="93"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="93"/>
+      <c r="K12" s="93"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="81"/>
     </row>
     <row r="13" spans="1:17" ht="31" x14ac:dyDescent="0.35">
-      <c r="A13" s="93" t="s">
-        <v>247</v>
+      <c r="A13" s="87" t="s">
+        <v>239</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="32"/>
-      <c r="D13" s="94" t="s">
+      <c r="D13" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="94" t="s">
+      <c r="E13" s="88" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
-      <c r="H13" s="84"/>
-[...4 lines deleted...]
-      <c r="M13" s="86"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="93"/>
+      <c r="J13" s="93"/>
+      <c r="K13" s="93"/>
+      <c r="L13" s="94"/>
+      <c r="M13" s="81"/>
     </row>
     <row r="14" spans="1:17" ht="62" x14ac:dyDescent="0.35">
-      <c r="A14" s="93" t="s">
+      <c r="A14" s="87" t="s">
+        <v>239</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+      <c r="K14" s="93"/>
+      <c r="L14" s="94"/>
+      <c r="M14" s="92" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="31" x14ac:dyDescent="0.35">
+      <c r="A15" s="87" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B15" s="47"/>
       <c r="C15" s="35"/>
-      <c r="D15" s="94" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="94" t="s">
+      <c r="D15" s="82" t="s">
+        <v>344</v>
+      </c>
+      <c r="E15" s="88" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
-      <c r="H15" s="36"/>
-[...8 lines deleted...]
-        <v>248</v>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+      <c r="K15" s="90"/>
+      <c r="L15" s="90"/>
+      <c r="M15" s="92"/>
+    </row>
+    <row r="16" spans="1:17" ht="62" x14ac:dyDescent="0.35">
+      <c r="A16" s="87" t="s">
+        <v>23</v>
       </c>
       <c r="B16" s="47"/>
-      <c r="C16" s="32"/>
-[...3 lines deleted...]
-      <c r="E16" s="31" t="s">
+      <c r="C16" s="35"/>
+      <c r="D16" s="82" t="s">
+        <v>344</v>
+      </c>
+      <c r="E16" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="F16" s="95" t="s">
-[...24 lines deleted...]
-        <v>352</v>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+      <c r="K16" s="90"/>
+      <c r="L16" s="90"/>
+      <c r="M16" s="92" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A17" s="87" t="s">
+        <v>25</v>
       </c>
       <c r="B17" s="47"/>
-      <c r="C17" s="32"/>
-[...3 lines deleted...]
-      <c r="E17" s="31" t="s">
+      <c r="C17" s="35"/>
+      <c r="D17" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="F17" s="95"/>
-      <c r="G17" s="95"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
-      <c r="M17" s="86"/>
-[...2 lines deleted...]
-      <c r="A18" s="89" t="s">
+      <c r="M17" s="81"/>
+    </row>
+    <row r="18" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A18" s="46" t="s">
+        <v>240</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="37">
+        <v>100</v>
+      </c>
+      <c r="I18" s="37">
+        <v>100</v>
+      </c>
+      <c r="J18" s="37">
+        <v>100</v>
+      </c>
+      <c r="K18" s="37">
+        <v>100</v>
+      </c>
+      <c r="L18" s="37">
+        <v>100</v>
+      </c>
+      <c r="M18" s="81"/>
+    </row>
+    <row r="19" spans="1:13" ht="62" x14ac:dyDescent="0.35">
+      <c r="A19" s="46" t="s">
+        <v>334</v>
+      </c>
+      <c r="B19" s="47"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="81"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A20" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="87"/>
-[...13 lines deleted...]
-      <c r="A19" s="89" t="s">
+      <c r="B20" s="82"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="80"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="80"/>
+      <c r="M20" s="81"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A21" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="87"/>
-[...13 lines deleted...]
-      <c r="A20" s="89" t="s">
+      <c r="B21" s="82"/>
+      <c r="C21" s="85"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="82"/>
+      <c r="G21" s="85"/>
+      <c r="H21" s="80"/>
+      <c r="I21" s="80"/>
+      <c r="J21" s="80"/>
+      <c r="K21" s="80"/>
+      <c r="L21" s="80"/>
+      <c r="M21" s="81"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A22" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="87"/>
-[...13 lines deleted...]
-      <c r="A21" s="89" t="s">
+      <c r="B22" s="82"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="80"/>
+      <c r="K22" s="80"/>
+      <c r="L22" s="80"/>
+      <c r="M22" s="81"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A23" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="87"/>
-[...13 lines deleted...]
-      <c r="A22" s="89" t="s">
+      <c r="B23" s="82"/>
+      <c r="C23" s="85"/>
+      <c r="D23" s="82"/>
+      <c r="E23" s="82"/>
+      <c r="F23" s="82"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="80"/>
+      <c r="I23" s="80"/>
+      <c r="J23" s="80"/>
+      <c r="K23" s="80"/>
+      <c r="L23" s="80"/>
+      <c r="M23" s="81"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A24" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="87"/>
-[...13 lines deleted...]
-      <c r="A23" s="89" t="s">
+      <c r="B24" s="82"/>
+      <c r="C24" s="85"/>
+      <c r="D24" s="82"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="82"/>
+      <c r="G24" s="85"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="80"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="80"/>
+      <c r="M24" s="81"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A25" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="87"/>
-[...13 lines deleted...]
-      <c r="A24" s="89" t="s">
+      <c r="B25" s="82"/>
+      <c r="C25" s="85"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="85"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="80"/>
+      <c r="L25" s="80"/>
+      <c r="M25" s="81"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A26" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="87"/>
-[...13 lines deleted...]
-      <c r="A25" s="89" t="s">
+      <c r="B26" s="82"/>
+      <c r="C26" s="85"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="80"/>
+      <c r="I26" s="80"/>
+      <c r="J26" s="80"/>
+      <c r="K26" s="80"/>
+      <c r="L26" s="80"/>
+      <c r="M26" s="81"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A27" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="87"/>
-[...13 lines deleted...]
-      <c r="A26" s="89" t="s">
+      <c r="B27" s="82"/>
+      <c r="C27" s="85"/>
+      <c r="D27" s="82"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="82"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="80"/>
+      <c r="I27" s="80"/>
+      <c r="J27" s="80"/>
+      <c r="K27" s="80"/>
+      <c r="L27" s="80"/>
+      <c r="M27" s="81"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A28" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="87"/>
-[...13 lines deleted...]
-      <c r="A27" s="89" t="s">
+      <c r="B28" s="82"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="80"/>
+      <c r="I28" s="80"/>
+      <c r="J28" s="80"/>
+      <c r="K28" s="80"/>
+      <c r="L28" s="80"/>
+      <c r="M28" s="81"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A29" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="87"/>
-[...13 lines deleted...]
-      <c r="A28" s="89" t="s">
+      <c r="B29" s="82"/>
+      <c r="C29" s="85"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="82"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="81"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A30" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="87"/>
-[...13 lines deleted...]
-      <c r="A29" s="89" t="s">
+      <c r="B30" s="82"/>
+      <c r="C30" s="85"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="80"/>
+      <c r="I30" s="80"/>
+      <c r="J30" s="80"/>
+      <c r="K30" s="80"/>
+      <c r="L30" s="80"/>
+      <c r="M30" s="81"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A31" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="87"/>
-[...13 lines deleted...]
-      <c r="A30" s="89" t="s">
+      <c r="B31" s="82"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="82"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="85"/>
+      <c r="H31" s="80"/>
+      <c r="I31" s="80"/>
+      <c r="J31" s="80"/>
+      <c r="K31" s="80"/>
+      <c r="L31" s="80"/>
+      <c r="M31" s="81"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A32" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="87"/>
-[...13 lines deleted...]
-      <c r="A31" s="89" t="s">
+      <c r="B32" s="82"/>
+      <c r="C32" s="85"/>
+      <c r="D32" s="82"/>
+      <c r="E32" s="82"/>
+      <c r="F32" s="82"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+      <c r="M32" s="81"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A33" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="87"/>
-[...13 lines deleted...]
-      <c r="A32" s="89" t="s">
+      <c r="B33" s="82"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="82"/>
+      <c r="E33" s="82"/>
+      <c r="F33" s="82"/>
+      <c r="G33" s="85"/>
+      <c r="H33" s="80"/>
+      <c r="I33" s="80"/>
+      <c r="J33" s="80"/>
+      <c r="K33" s="80"/>
+      <c r="L33" s="80"/>
+      <c r="M33" s="81"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A34" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="87"/>
-[...13 lines deleted...]
-      <c r="A33" s="89" t="s">
+      <c r="B34" s="82"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="82"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="80"/>
+      <c r="I34" s="80"/>
+      <c r="J34" s="80"/>
+      <c r="K34" s="80"/>
+      <c r="L34" s="80"/>
+      <c r="M34" s="81"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A35" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="87"/>
-[...13 lines deleted...]
-      <c r="A34" s="89" t="s">
+      <c r="B35" s="82"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="82"/>
+      <c r="E35" s="82"/>
+      <c r="F35" s="82"/>
+      <c r="G35" s="85"/>
+      <c r="H35" s="80"/>
+      <c r="I35" s="80"/>
+      <c r="J35" s="80"/>
+      <c r="K35" s="80"/>
+      <c r="L35" s="80"/>
+      <c r="M35" s="81"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A36" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="87"/>
-[...13 lines deleted...]
-      <c r="A35" s="89" t="s">
+      <c r="B36" s="82"/>
+      <c r="C36" s="85"/>
+      <c r="D36" s="82"/>
+      <c r="E36" s="82"/>
+      <c r="F36" s="82"/>
+      <c r="G36" s="85"/>
+      <c r="H36" s="80"/>
+      <c r="I36" s="80"/>
+      <c r="J36" s="80"/>
+      <c r="K36" s="80"/>
+      <c r="L36" s="80"/>
+      <c r="M36" s="81"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A37" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B35" s="87"/>
-[...13 lines deleted...]
-      <c r="A36" s="89" t="s">
+      <c r="B37" s="82"/>
+      <c r="C37" s="85"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="82"/>
+      <c r="F37" s="82"/>
+      <c r="G37" s="85"/>
+      <c r="H37" s="80"/>
+      <c r="I37" s="80"/>
+      <c r="J37" s="80"/>
+      <c r="K37" s="80"/>
+      <c r="L37" s="80"/>
+      <c r="M37" s="81"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A38" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="87"/>
-[...13 lines deleted...]
-      <c r="A37" s="89" t="s">
+      <c r="B38" s="82"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="82"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="82"/>
+      <c r="G38" s="85"/>
+      <c r="H38" s="80"/>
+      <c r="I38" s="80"/>
+      <c r="J38" s="80"/>
+      <c r="K38" s="80"/>
+      <c r="L38" s="80"/>
+      <c r="M38" s="81"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A39" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B37" s="87"/>
-[...13 lines deleted...]
-      <c r="A38" s="89" t="s">
+      <c r="B39" s="82"/>
+      <c r="C39" s="85"/>
+      <c r="D39" s="82"/>
+      <c r="E39" s="82"/>
+      <c r="F39" s="82"/>
+      <c r="G39" s="85"/>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+      <c r="J39" s="80"/>
+      <c r="K39" s="80"/>
+      <c r="L39" s="80"/>
+      <c r="M39" s="81"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A40" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="87"/>
-[...13 lines deleted...]
-      <c r="A39" s="89" t="s">
+      <c r="B40" s="82"/>
+      <c r="C40" s="85"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+      <c r="J40" s="80"/>
+      <c r="K40" s="80"/>
+      <c r="L40" s="80"/>
+      <c r="M40" s="81"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A41" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="87"/>
-[...13 lines deleted...]
-      <c r="A40" s="89" t="s">
+      <c r="B41" s="82"/>
+      <c r="C41" s="85"/>
+      <c r="D41" s="82"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="82"/>
+      <c r="G41" s="85"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="81"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A42" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="87"/>
-[...13 lines deleted...]
-      <c r="A41" s="89" t="s">
+      <c r="B42" s="82"/>
+      <c r="C42" s="85"/>
+      <c r="D42" s="82"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="82"/>
+      <c r="G42" s="85"/>
+      <c r="H42" s="80"/>
+      <c r="I42" s="80"/>
+      <c r="J42" s="80"/>
+      <c r="K42" s="80"/>
+      <c r="L42" s="80"/>
+      <c r="M42" s="81"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A43" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="87"/>
-[...13 lines deleted...]
-      <c r="A42" s="89" t="s">
+      <c r="B43" s="82"/>
+      <c r="C43" s="85"/>
+      <c r="D43" s="82"/>
+      <c r="E43" s="82"/>
+      <c r="F43" s="82"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="80"/>
+      <c r="I43" s="80"/>
+      <c r="J43" s="80"/>
+      <c r="K43" s="80"/>
+      <c r="L43" s="80"/>
+      <c r="M43" s="81"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A44" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B42" s="87"/>
-[...13 lines deleted...]
-      <c r="A43" s="89" t="s">
+      <c r="B44" s="82"/>
+      <c r="C44" s="85"/>
+      <c r="D44" s="82"/>
+      <c r="E44" s="82"/>
+      <c r="F44" s="82"/>
+      <c r="G44" s="85"/>
+      <c r="H44" s="80"/>
+      <c r="I44" s="80"/>
+      <c r="J44" s="80"/>
+      <c r="K44" s="80"/>
+      <c r="L44" s="80"/>
+      <c r="M44" s="81"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A45" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B43" s="87"/>
-[...13 lines deleted...]
-      <c r="A44" s="89" t="s">
+      <c r="B45" s="82"/>
+      <c r="C45" s="85"/>
+      <c r="D45" s="82"/>
+      <c r="E45" s="82"/>
+      <c r="F45" s="82"/>
+      <c r="G45" s="85"/>
+      <c r="H45" s="80"/>
+      <c r="I45" s="80"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="80"/>
+      <c r="L45" s="80"/>
+      <c r="M45" s="81"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A46" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B44" s="87"/>
-[...13 lines deleted...]
-      <c r="A45" s="89" t="s">
+      <c r="B46" s="82"/>
+      <c r="C46" s="85"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="82"/>
+      <c r="G46" s="85"/>
+      <c r="H46" s="80"/>
+      <c r="I46" s="80"/>
+      <c r="J46" s="80"/>
+      <c r="K46" s="80"/>
+      <c r="L46" s="80"/>
+      <c r="M46" s="81"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A47" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="87"/>
-[...13 lines deleted...]
-      <c r="A46" s="89" t="s">
+      <c r="B47" s="82"/>
+      <c r="C47" s="85"/>
+      <c r="D47" s="82"/>
+      <c r="E47" s="82"/>
+      <c r="F47" s="82"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="80"/>
+      <c r="I47" s="80"/>
+      <c r="J47" s="80"/>
+      <c r="K47" s="80"/>
+      <c r="L47" s="80"/>
+      <c r="M47" s="81"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A48" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="87"/>
-[...13 lines deleted...]
-      <c r="A47" s="89" t="s">
+      <c r="B48" s="82"/>
+      <c r="C48" s="85"/>
+      <c r="D48" s="82"/>
+      <c r="E48" s="82"/>
+      <c r="F48" s="82"/>
+      <c r="G48" s="85"/>
+      <c r="H48" s="80"/>
+      <c r="I48" s="80"/>
+      <c r="J48" s="80"/>
+      <c r="K48" s="80"/>
+      <c r="L48" s="80"/>
+      <c r="M48" s="81"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A49" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="87"/>
-[...13 lines deleted...]
-      <c r="A48" s="89" t="s">
+      <c r="B49" s="82"/>
+      <c r="C49" s="85"/>
+      <c r="D49" s="82"/>
+      <c r="E49" s="82"/>
+      <c r="F49" s="82"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="80"/>
+      <c r="I49" s="80"/>
+      <c r="J49" s="80"/>
+      <c r="K49" s="80"/>
+      <c r="L49" s="80"/>
+      <c r="M49" s="81"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A50" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="87"/>
-[...10 lines deleted...]
-      <c r="M48" s="86"/>
+      <c r="B50" s="82"/>
+      <c r="C50" s="85"/>
+      <c r="D50" s="82"/>
+      <c r="E50" s="82"/>
+      <c r="F50" s="82"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="80"/>
+      <c r="I50" s="80"/>
+      <c r="J50" s="80"/>
+      <c r="K50" s="80"/>
+      <c r="L50" s="80"/>
+      <c r="M50" s="81"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VzYKstxEqZzbxvOLRNfUmx0eplkOJ6e8QSba+VNmCa2em+6NY4yFa7p28iz2eCxX8vgf5TGXMUvVY51LiRJ+Jw==" saltValue="5n7P4/KBSBIMruhKjBLMbQ==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kI9tG2f/ci9dWsdRCFwwqCNMRYu7w3Vfi4s9UCNeKSFxANMBgMZTcE7/gVsXjQAa9TD0/rAbAiFWc2TyemzKww==" saltValue="Dtg0NWkPoUI4FYXdGE6TsQ==" spinCount="100000" sheet="1" insertRows="0"/>
   <conditionalFormatting sqref="K1">
     <cfRule type="expression" dxfId="2" priority="1" stopIfTrue="1">
       <formula>AND(ISBLANK(K1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O1:P1">
     <cfRule type="expression" dxfId="1" priority="2" stopIfTrue="1">
       <formula>AND(ISBLANK(O1), $A1="Activity")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q1">
     <cfRule type="expression" dxfId="0" priority="3" stopIfTrue="1">
       <formula>AND(ISBLANK(Q1), $A1="Costing")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A18:A48" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
-      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B18," ","_"),",","_"))</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="A20:A50" xr:uid="{D4FAEDB9-0581-4C02-85D9-D26E0B27EBB9}">
+      <formula1>INDIRECT(SUBSTITUTE(SUBSTITUTE(B20," ","_"),",","_"))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{828F662E-D0FC-480B-892D-92822AE611F4}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$I$2:$I$4</xm:f>
           </x14:formula1>
-          <xm:sqref>E18:E48</xm:sqref>
+          <xm:sqref>E20:E50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E2C86203-7D85-4E59-91B0-579E9B9CEAC2}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$M$2:$M$11</xm:f>
           </x14:formula1>
-          <xm:sqref>A14</xm:sqref>
+          <xm:sqref>A15:A16</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7ED1AB86-6BD1-4AF6-93F7-38D335C8F4E6}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$N$2:$N$10</xm:f>
           </x14:formula1>
-          <xm:sqref>B18:B48</xm:sqref>
+          <xm:sqref>B20:B50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{F0025C61-1D6A-4A3C-BC3E-647292693AC1}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$X$2:$X$15</xm:f>
           </x14:formula1>
-          <xm:sqref>D18:D48</xm:sqref>
+          <xm:sqref>D20:D50 D15:D16</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please select a fund recipient from the grant info tab." xr:uid="{450A275D-5AAF-4CE3-AE83-4B4BA383BCCF}">
           <x14:formula1>
             <xm:f>'DropDowns and Filters'!$H$2:$H$70</xm:f>
           </x14:formula1>
-          <xm:sqref>C18:C48</xm:sqref>
+          <xm:sqref>C20:C50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" xr:uid="{0CD7ABEF-ACC7-4399-B5E5-C660E076EA81}">
           <x14:formula1>
-            <xm:f>'DropDowns and Filters'!$L$2:$L$19</xm:f>
+            <xm:f>'DropDowns and Filters'!$L$2:$L$18</xm:f>
           </x14:formula1>
-          <xm:sqref>A11:A13</xm:sqref>
+          <xm:sqref>A11:A14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{186609AD-3A28-4BB1-8088-EEBB7F749209}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:F95"/>
+  <dimension ref="A1:F115"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14:F14"/>
+    <sheetView zoomScale="61" zoomScaleNormal="51" workbookViewId="0">
+      <selection activeCell="A55" sqref="A55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="42.07421875" style="72" customWidth="1"/>
-    <col min="2" max="16384" width="9.23046875" style="72"/>
+    <col min="1" max="1" width="51.23046875" style="68" customWidth="1"/>
+    <col min="2" max="2" width="12.69140625" style="68" customWidth="1"/>
+    <col min="3" max="3" width="13.53515625" style="68" customWidth="1"/>
+    <col min="4" max="4" width="12.84375" style="68" customWidth="1"/>
+    <col min="5" max="5" width="12.765625" style="68" customWidth="1"/>
+    <col min="6" max="6" width="11.765625" style="68" customWidth="1"/>
+    <col min="7" max="16384" width="9.23046875" style="68"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23" x14ac:dyDescent="0.35">
-      <c r="A1" s="75" t="s">
+      <c r="A1" s="71" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+    </row>
+    <row r="2" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="115" t="s">
+        <v>213</v>
+      </c>
+      <c r="B2" s="116"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="117"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A3" s="118" t="s">
+        <v>182</v>
+      </c>
+      <c r="B3" s="119"/>
+      <c r="C3" s="119"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="119"/>
+      <c r="F3" s="120"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A4" s="70" t="s">
+        <v>232</v>
+      </c>
+      <c r="B4" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" s="114"/>
+      <c r="D4" s="114" t="s">
+        <v>183</v>
+      </c>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A5" s="70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B5" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="114"/>
+      <c r="D5" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A6" s="70" t="s">
+        <v>234</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="114"/>
+      <c r="D6" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="114"/>
+      <c r="F6" s="114"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A7" s="70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B7" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="114"/>
+      <c r="D7" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="114"/>
+      <c r="F7" s="114"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A8" s="70" t="s">
+        <v>314</v>
+      </c>
+      <c r="B8" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="114"/>
+      <c r="D8" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="114"/>
+      <c r="F8" s="114"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A9" s="70" t="s">
+        <v>315</v>
+      </c>
+      <c r="B9" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="114"/>
+      <c r="D9" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="114"/>
+      <c r="F9" s="114"/>
+    </row>
+    <row r="10" spans="1:6" ht="93" x14ac:dyDescent="0.35">
+      <c r="A10" s="70" t="s">
+        <v>316</v>
+      </c>
+      <c r="B10" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="114"/>
+      <c r="D10" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="114"/>
+      <c r="F10" s="114"/>
+    </row>
+    <row r="11" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A11" s="70" t="s">
+        <v>184</v>
+      </c>
+      <c r="B11" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="114"/>
+      <c r="D11" s="113" t="s">
+        <v>346</v>
+      </c>
+      <c r="E11" s="113"/>
+      <c r="F11" s="113"/>
+    </row>
+    <row r="12" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="70" t="s">
+        <v>185</v>
+      </c>
+      <c r="B12" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="114"/>
+      <c r="D12" s="114" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="114"/>
+      <c r="F12" s="114"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="70" t="s">
+        <v>240</v>
+      </c>
+      <c r="B13" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="114"/>
+      <c r="D13" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="114"/>
+      <c r="F13" s="114"/>
+    </row>
+    <row r="14" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A14" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="B14" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="113"/>
+      <c r="D14" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="114"/>
+      <c r="F14" s="114"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="69" t="s">
+        <v>186</v>
+      </c>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="73"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="70" t="s">
+        <v>187</v>
+      </c>
+      <c r="B16" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="114"/>
+      <c r="D16" s="114" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="114"/>
+      <c r="F16" s="114"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="70" t="s">
         <v>188</v>
       </c>
-      <c r="B1" s="76"/>
-[...16 lines deleted...]
-      <c r="A3" s="111" t="s">
+      <c r="B17" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="114"/>
+      <c r="D17" s="114" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="114"/>
+      <c r="F17" s="114"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="70" t="s">
         <v>189</v>
       </c>
-      <c r="B3" s="112"/>
-[...9 lines deleted...]
-      <c r="B4" s="106" t="s">
+      <c r="B18" s="114" t="s">
+        <v>190</v>
+      </c>
+      <c r="C18" s="114"/>
+      <c r="D18" s="114" t="s">
+        <v>191</v>
+      </c>
+      <c r="E18" s="114"/>
+      <c r="F18" s="114"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="70" t="s">
+        <v>192</v>
+      </c>
+      <c r="B19" s="114" t="s">
+        <v>190</v>
+      </c>
+      <c r="C19" s="114"/>
+      <c r="D19" s="114" t="s">
+        <v>191</v>
+      </c>
+      <c r="E19" s="114"/>
+      <c r="F19" s="114"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="70" t="s">
+        <v>313</v>
+      </c>
+      <c r="B20" s="114" t="s">
+        <v>190</v>
+      </c>
+      <c r="C20" s="114"/>
+      <c r="D20" s="114" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" s="114"/>
+      <c r="F20" s="114"/>
+    </row>
+    <row r="21" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A21" s="70" t="s">
+        <v>310</v>
+      </c>
+      <c r="B21" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="113"/>
+      <c r="D21" s="114" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="114"/>
+      <c r="F21" s="114"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="118" t="s">
+        <v>193</v>
+      </c>
+      <c r="B22" s="119"/>
+      <c r="C22" s="119"/>
+      <c r="D22" s="119"/>
+      <c r="E22" s="119"/>
+      <c r="F22" s="120"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="70" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="C4" s="106"/>
-[...10 lines deleted...]
-      <c r="B5" s="106" t="s">
+      <c r="C23" s="114"/>
+      <c r="D23" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="114"/>
+      <c r="F23" s="114"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="70" t="s">
+        <v>195</v>
+      </c>
+      <c r="B24" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="C5" s="106"/>
-[...10 lines deleted...]
-      <c r="B6" s="106" t="s">
+      <c r="C24" s="114"/>
+      <c r="D24" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="114"/>
+      <c r="F24" s="114"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="70" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="106"/>
-[...7 lines deleted...]
-      <c r="A7" s="74" t="s">
+      <c r="C25" s="114"/>
+      <c r="D25" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="114"/>
+      <c r="F25" s="114"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="70" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="114"/>
+      <c r="D26" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="114"/>
+      <c r="F26" s="114"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="70" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="114"/>
+      <c r="D27" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="114"/>
+      <c r="F27" s="114"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="70" t="s">
+        <v>312</v>
+      </c>
+      <c r="B28" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="114"/>
+      <c r="D28" s="114" t="s">
+        <v>44</v>
+      </c>
+      <c r="E28" s="114"/>
+      <c r="F28" s="114"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="70" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="114"/>
+      <c r="D29" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" s="114"/>
+      <c r="F29" s="114"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="118" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30" s="119"/>
+      <c r="C30" s="119"/>
+      <c r="D30" s="119"/>
+      <c r="E30" s="119"/>
+      <c r="F30" s="120"/>
+    </row>
+    <row r="31" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="74" t="s">
+        <v>367</v>
+      </c>
+      <c r="B31" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="114"/>
+      <c r="D31" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E31" s="113"/>
+      <c r="F31" s="113"/>
+    </row>
+    <row r="32" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="74" t="s">
+        <v>368</v>
+      </c>
+      <c r="B32" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="114"/>
+      <c r="D32" s="113" t="s">
+        <v>364</v>
+      </c>
+      <c r="E32" s="113"/>
+      <c r="F32" s="113"/>
+    </row>
+    <row r="33" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="74" t="s">
+        <v>370</v>
+      </c>
+      <c r="B33" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="114"/>
+      <c r="D33" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E33" s="113"/>
+      <c r="F33" s="113"/>
+    </row>
+    <row r="34" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="74" t="s">
+        <v>372</v>
+      </c>
+      <c r="B34" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="114"/>
+      <c r="D34" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E34" s="113"/>
+      <c r="F34" s="113"/>
+    </row>
+    <row r="35" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="74" t="s">
+        <v>374</v>
+      </c>
+      <c r="B35" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="114"/>
+      <c r="D35" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E35" s="113"/>
+      <c r="F35" s="113"/>
+    </row>
+    <row r="36" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="74" t="s">
+        <v>376</v>
+      </c>
+      <c r="B36" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" s="114"/>
+      <c r="D36" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E36" s="113"/>
+      <c r="F36" s="113"/>
+    </row>
+    <row r="37" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="74" t="s">
+        <v>378</v>
+      </c>
+      <c r="B37" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="114"/>
+      <c r="D37" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E37" s="113"/>
+      <c r="F37" s="113"/>
+    </row>
+    <row r="38" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="74" t="s">
+        <v>380</v>
+      </c>
+      <c r="B38" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="114"/>
+      <c r="D38" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E38" s="113"/>
+      <c r="F38" s="113"/>
+    </row>
+    <row r="39" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="74" t="s">
+        <v>382</v>
+      </c>
+      <c r="B39" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="114"/>
+      <c r="D39" s="113" t="s">
+        <v>363</v>
+      </c>
+      <c r="E39" s="113"/>
+      <c r="F39" s="113"/>
+    </row>
+    <row r="40" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="74" t="s">
+        <v>365</v>
+      </c>
+      <c r="B40" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="114"/>
+      <c r="D40" s="113" t="s">
+        <v>347</v>
+      </c>
+      <c r="E40" s="113"/>
+      <c r="F40" s="113"/>
+    </row>
+    <row r="41" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A41" s="74" t="s">
+        <v>345</v>
+      </c>
+      <c r="B41" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="114"/>
+      <c r="D41" s="113" t="s">
+        <v>347</v>
+      </c>
+      <c r="E41" s="113"/>
+      <c r="F41" s="113"/>
+    </row>
+    <row r="42" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B42" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C42" s="114"/>
+      <c r="D42" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E42" s="113"/>
+      <c r="F42" s="113"/>
+    </row>
+    <row r="43" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="74" t="s">
+        <v>251</v>
+      </c>
+      <c r="B43" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="114"/>
+      <c r="D43" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E43" s="113"/>
+      <c r="F43" s="113"/>
+    </row>
+    <row r="44" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="74" t="s">
+        <v>254</v>
+      </c>
+      <c r="B44" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="114"/>
+      <c r="D44" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E44" s="113"/>
+      <c r="F44" s="113"/>
+    </row>
+    <row r="45" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A45" s="74" t="s">
+        <v>256</v>
+      </c>
+      <c r="B45" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="114"/>
+      <c r="D45" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E45" s="113"/>
+      <c r="F45" s="113"/>
+    </row>
+    <row r="46" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="74" t="s">
+        <v>351</v>
+      </c>
+      <c r="B46" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" s="114"/>
+      <c r="D46" s="124" t="s">
+        <v>346</v>
+      </c>
+      <c r="E46" s="125"/>
+      <c r="F46" s="126"/>
+    </row>
+    <row r="47" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="74" t="s">
+        <v>352</v>
+      </c>
+      <c r="B47" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47" s="114"/>
+      <c r="D47" s="124" t="s">
+        <v>346</v>
+      </c>
+      <c r="E47" s="125"/>
+      <c r="F47" s="126"/>
+    </row>
+    <row r="48" spans="1:6" ht="93" x14ac:dyDescent="0.35">
+      <c r="A48" s="74" t="s">
+        <v>390</v>
+      </c>
+      <c r="B48" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C48" s="114"/>
+      <c r="D48" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E48" s="113"/>
+      <c r="F48" s="113"/>
+    </row>
+    <row r="49" spans="1:6" ht="93" x14ac:dyDescent="0.35">
+      <c r="A49" s="74" t="s">
+        <v>391</v>
+      </c>
+      <c r="B49" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C49" s="114"/>
+      <c r="D49" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E49" s="113"/>
+      <c r="F49" s="113"/>
+    </row>
+    <row r="50" spans="1:6" ht="93" x14ac:dyDescent="0.35">
+      <c r="A50" s="74" t="s">
+        <v>392</v>
+      </c>
+      <c r="B50" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50" s="114"/>
+      <c r="D50" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E50" s="113"/>
+      <c r="F50" s="113"/>
+    </row>
+    <row r="51" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="74" t="s">
+        <v>393</v>
+      </c>
+      <c r="B51" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="114"/>
+      <c r="D51" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E51" s="113"/>
+      <c r="F51" s="113"/>
+    </row>
+    <row r="52" spans="1:6" ht="155" x14ac:dyDescent="0.35">
+      <c r="A52" s="74" t="s">
+        <v>399</v>
+      </c>
+      <c r="B52" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="114"/>
+      <c r="D52" s="114" t="s">
+        <v>83</v>
+      </c>
+      <c r="E52" s="114"/>
+      <c r="F52" s="114"/>
+    </row>
+    <row r="53" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A53" s="74" t="s">
+        <v>269</v>
+      </c>
+      <c r="B53" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C53" s="114"/>
+      <c r="D53" s="114" t="s">
+        <v>202</v>
+      </c>
+      <c r="E53" s="114"/>
+      <c r="F53" s="114"/>
+    </row>
+    <row r="54" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="74" t="s">
+        <v>317</v>
+      </c>
+      <c r="B54" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="114"/>
+      <c r="D54" s="113" t="s">
+        <v>201</v>
+      </c>
+      <c r="E54" s="113"/>
+      <c r="F54" s="113"/>
+    </row>
+    <row r="55" spans="1:6" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="74" t="s">
+        <v>366</v>
+      </c>
+      <c r="B55" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C55" s="114"/>
+      <c r="D55" s="113" t="s">
+        <v>353</v>
+      </c>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+    </row>
+    <row r="56" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="74" t="s">
+        <v>354</v>
+      </c>
+      <c r="B56" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C56" s="114"/>
+      <c r="D56" s="113" t="s">
+        <v>361</v>
+      </c>
+      <c r="E56" s="113"/>
+      <c r="F56" s="113"/>
+    </row>
+    <row r="57" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A57" s="74" t="s">
+        <v>271</v>
+      </c>
+      <c r="B57" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="114"/>
+      <c r="D57" s="113" t="s">
+        <v>203</v>
+      </c>
+      <c r="E57" s="113"/>
+      <c r="F57" s="113"/>
+    </row>
+    <row r="58" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A58" s="74" t="s">
+        <v>272</v>
+      </c>
+      <c r="B58" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="114"/>
+      <c r="D58" s="113" t="s">
+        <v>204</v>
+      </c>
+      <c r="E58" s="113"/>
+      <c r="F58" s="113"/>
+    </row>
+    <row r="59" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A59" s="74" t="s">
+        <v>274</v>
+      </c>
+      <c r="B59" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="114"/>
+      <c r="D59" s="113" t="s">
+        <v>205</v>
+      </c>
+      <c r="E59" s="113"/>
+      <c r="F59" s="113"/>
+    </row>
+    <row r="60" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="74" t="s">
+        <v>275</v>
+      </c>
+      <c r="B60" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="114"/>
+      <c r="D60" s="113" t="s">
+        <v>205</v>
+      </c>
+      <c r="E60" s="113"/>
+      <c r="F60" s="113"/>
+    </row>
+    <row r="61" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A61" s="74" t="s">
+        <v>276</v>
+      </c>
+      <c r="B61" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C61" s="114"/>
+      <c r="D61" s="113" t="s">
+        <v>205</v>
+      </c>
+      <c r="E61" s="113"/>
+      <c r="F61" s="113"/>
+    </row>
+    <row r="62" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="74" t="s">
+        <v>385</v>
+      </c>
+      <c r="B62" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="114"/>
+      <c r="D62" s="113" t="s">
+        <v>205</v>
+      </c>
+      <c r="E62" s="113"/>
+      <c r="F62" s="113"/>
+    </row>
+    <row r="63" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="74" t="s">
+        <v>358</v>
+      </c>
+      <c r="B63" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C63" s="114"/>
+      <c r="D63" s="113" t="s">
+        <v>355</v>
+      </c>
+      <c r="E63" s="113"/>
+      <c r="F63" s="113"/>
+    </row>
+    <row r="64" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A64" s="74" t="s">
+        <v>356</v>
+      </c>
+      <c r="B64" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="114"/>
+      <c r="D64" s="113" t="s">
+        <v>355</v>
+      </c>
+      <c r="E64" s="113"/>
+      <c r="F64" s="113"/>
+    </row>
+    <row r="65" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A65" s="74" t="s">
+        <v>357</v>
+      </c>
+      <c r="B65" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="C65" s="114"/>
+      <c r="D65" s="113" t="s">
+        <v>355</v>
+      </c>
+      <c r="E65" s="113"/>
+      <c r="F65" s="113"/>
+    </row>
+    <row r="66" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="74" t="s">
+        <v>277</v>
+      </c>
+      <c r="B66" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="113"/>
+      <c r="D66" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E66" s="114"/>
+      <c r="F66" s="114"/>
+    </row>
+    <row r="67" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A67" s="74" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="113"/>
+      <c r="D67" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E67" s="114"/>
+      <c r="F67" s="114"/>
+    </row>
+    <row r="68" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A68" s="74" t="s">
         <v>243</v>
       </c>
-      <c r="B7" s="106" t="s">
-[...97 lines deleted...]
-      <c r="B14" s="107" t="s">
+      <c r="B68" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C68" s="113"/>
+      <c r="D68" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E68" s="114"/>
+      <c r="F68" s="114"/>
+    </row>
+    <row r="69" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A69" s="74" t="s">
+        <v>96</v>
+      </c>
+      <c r="B69" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="113"/>
+      <c r="D69" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E69" s="114"/>
+      <c r="F69" s="114"/>
+    </row>
+    <row r="70" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A70" s="74" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C70" s="113"/>
+      <c r="D70" s="113" t="s">
+        <v>203</v>
+      </c>
+      <c r="E70" s="113"/>
+      <c r="F70" s="113"/>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A71" s="74" t="s">
+        <v>280</v>
+      </c>
+      <c r="B71" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C71" s="113"/>
+      <c r="D71" s="113" t="s">
+        <v>203</v>
+      </c>
+      <c r="E71" s="113"/>
+      <c r="F71" s="113"/>
+    </row>
+    <row r="72" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A72" s="74" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C72" s="113"/>
+      <c r="D72" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E72" s="114"/>
+      <c r="F72" s="114"/>
+    </row>
+    <row r="73" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A73" s="74" t="s">
+        <v>359</v>
+      </c>
+      <c r="B73" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C73" s="113"/>
+      <c r="D73" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E73" s="114"/>
+      <c r="F73" s="114"/>
+    </row>
+    <row r="74" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A74" s="74" t="s">
+        <v>252</v>
+      </c>
+      <c r="B74" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C74" s="113"/>
+      <c r="D74" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E74" s="114"/>
+      <c r="F74" s="114"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A75" s="74" t="s">
+        <v>282</v>
+      </c>
+      <c r="B75" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C75" s="114"/>
+      <c r="D75" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E75" s="114"/>
+      <c r="F75" s="114"/>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A76" s="74" t="s">
+        <v>283</v>
+      </c>
+      <c r="B76" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C76" s="114"/>
+      <c r="D76" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E76" s="114"/>
+      <c r="F76" s="114"/>
+    </row>
+    <row r="77" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A77" s="74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B77" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C77" s="114"/>
+      <c r="D77" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E77" s="114"/>
+      <c r="F77" s="114"/>
+    </row>
+    <row r="78" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A78" s="74" t="s">
+        <v>97</v>
+      </c>
+      <c r="B78" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C78" s="114"/>
+      <c r="D78" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E78" s="114"/>
+      <c r="F78" s="114"/>
+    </row>
+    <row r="79" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A79" s="74" t="s">
+        <v>285</v>
+      </c>
+      <c r="B79" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C79" s="114"/>
+      <c r="D79" s="113" t="s">
+        <v>207</v>
+      </c>
+      <c r="E79" s="113"/>
+      <c r="F79" s="113"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A80" s="74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B80" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C80" s="114"/>
+      <c r="D80" s="114" t="s">
+        <v>208</v>
+      </c>
+      <c r="E80" s="114"/>
+      <c r="F80" s="114"/>
+    </row>
+    <row r="81" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A81" s="74" t="s">
+        <v>249</v>
+      </c>
+      <c r="B81" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C81" s="114"/>
+      <c r="D81" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E81" s="114"/>
+      <c r="F81" s="114"/>
+    </row>
+    <row r="82" spans="1:6" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="74" t="s">
+        <v>340</v>
+      </c>
+      <c r="B82" s="114" t="s">
+        <v>33</v>
+      </c>
+      <c r="C82" s="114"/>
+      <c r="D82" s="113" t="s">
+        <v>341</v>
+      </c>
+      <c r="E82" s="113"/>
+      <c r="F82" s="113"/>
+    </row>
+    <row r="83" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A83" s="74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B83" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C83" s="113"/>
+      <c r="D83" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E83" s="114"/>
+      <c r="F83" s="114"/>
+    </row>
+    <row r="84" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A84" s="74" t="s">
+        <v>288</v>
+      </c>
+      <c r="B84" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C84" s="113"/>
+      <c r="D84" s="114" t="s">
+        <v>209</v>
+      </c>
+      <c r="E84" s="114"/>
+      <c r="F84" s="114"/>
+    </row>
+    <row r="85" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A85" s="74" t="s">
+        <v>289</v>
+      </c>
+      <c r="B85" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C85" s="113"/>
+      <c r="D85" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E85" s="114"/>
+      <c r="F85" s="114"/>
+    </row>
+    <row r="86" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A86" s="74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B86" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C86" s="113"/>
+      <c r="D86" s="113" t="s">
+        <v>210</v>
+      </c>
+      <c r="E86" s="113"/>
+      <c r="F86" s="113"/>
+    </row>
+    <row r="87" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="74" t="s">
+        <v>291</v>
+      </c>
+      <c r="B87" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C87" s="113"/>
+      <c r="D87" s="113" t="s">
+        <v>210</v>
+      </c>
+      <c r="E87" s="113"/>
+      <c r="F87" s="113"/>
+    </row>
+    <row r="88" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A88" s="74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B88" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C88" s="113"/>
+      <c r="D88" s="113" t="s">
+        <v>210</v>
+      </c>
+      <c r="E88" s="113"/>
+      <c r="F88" s="113"/>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A89" s="74" t="s">
+        <v>318</v>
+      </c>
+      <c r="B89" s="114" t="s">
+        <v>348</v>
+      </c>
+      <c r="C89" s="114"/>
+      <c r="D89" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E89" s="114"/>
+      <c r="F89" s="114"/>
+    </row>
+    <row r="90" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A90" s="74" t="s">
+        <v>319</v>
+      </c>
+      <c r="B90" s="114" t="s">
+        <v>348</v>
+      </c>
+      <c r="C90" s="114"/>
+      <c r="D90" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E90" s="114"/>
+      <c r="F90" s="114"/>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A91" s="74" t="s">
+        <v>293</v>
+      </c>
+      <c r="B91" s="114" t="s">
+        <v>348</v>
+      </c>
+      <c r="C91" s="114"/>
+      <c r="D91" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="E91" s="114"/>
+      <c r="F91" s="114"/>
+    </row>
+    <row r="92" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="74" t="s">
+        <v>398</v>
+      </c>
+      <c r="B92" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C92" s="113"/>
+      <c r="D92" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E92" s="113"/>
+      <c r="F92" s="113"/>
+    </row>
+    <row r="93" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="74" t="s">
+        <v>397</v>
+      </c>
+      <c r="B93" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C93" s="113"/>
+      <c r="D93" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E93" s="113"/>
+      <c r="F93" s="113"/>
+    </row>
+    <row r="94" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="74" t="s">
+        <v>394</v>
+      </c>
+      <c r="B94" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C94" s="113"/>
+      <c r="D94" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E94" s="113"/>
+      <c r="F94" s="113"/>
+    </row>
+    <row r="95" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="74" t="s">
+        <v>395</v>
+      </c>
+      <c r="B95" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C95" s="113"/>
+      <c r="D95" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E95" s="113"/>
+      <c r="F95" s="113"/>
+    </row>
+    <row r="96" spans="1:6" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="74" t="s">
+        <v>396</v>
+      </c>
+      <c r="B96" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C96" s="113"/>
+      <c r="D96" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E96" s="113"/>
+      <c r="F96" s="113"/>
+    </row>
+    <row r="97" spans="1:6" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B97" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C97" s="113"/>
+      <c r="D97" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E97" s="113"/>
+      <c r="F97" s="113"/>
+    </row>
+    <row r="98" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A98" s="74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B98" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C98" s="113"/>
+      <c r="D98" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E98" s="113"/>
+      <c r="F98" s="113"/>
+    </row>
+    <row r="99" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A99" s="74" t="s">
+        <v>296</v>
+      </c>
+      <c r="B99" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C99" s="113"/>
+      <c r="D99" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E99" s="113"/>
+      <c r="F99" s="113"/>
+    </row>
+    <row r="100" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A100" s="74" t="s">
+        <v>297</v>
+      </c>
+      <c r="B100" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C100" s="113"/>
+      <c r="D100" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E100" s="113"/>
+      <c r="F100" s="113"/>
+    </row>
+    <row r="101" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A101" s="74" t="s">
+        <v>298</v>
+      </c>
+      <c r="B101" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C101" s="113"/>
+      <c r="D101" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E101" s="113"/>
+      <c r="F101" s="113"/>
+    </row>
+    <row r="102" spans="1:6" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="74" t="s">
+        <v>299</v>
+      </c>
+      <c r="B102" s="113" t="s">
+        <v>36</v>
+      </c>
+      <c r="C102" s="113"/>
+      <c r="D102" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="E102" s="113"/>
+      <c r="F102" s="113"/>
+    </row>
+    <row r="103" spans="1:6" ht="59.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="74" t="s">
+        <v>76</v>
+      </c>
+      <c r="B103" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C103" s="113"/>
+      <c r="D103" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E103" s="113"/>
+      <c r="F103" s="113"/>
+    </row>
+    <row r="104" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="74" t="s">
+        <v>300</v>
+      </c>
+      <c r="B104" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C104" s="113"/>
+      <c r="D104" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E104" s="113"/>
+      <c r="F104" s="113"/>
+    </row>
+    <row r="105" spans="1:6" ht="66.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="74" t="s">
+        <v>301</v>
+      </c>
+      <c r="B105" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C105" s="113"/>
+      <c r="D105" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E105" s="113"/>
+      <c r="F105" s="113"/>
+    </row>
+    <row r="106" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="74" t="s">
+        <v>302</v>
+      </c>
+      <c r="B106" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C106" s="113"/>
+      <c r="D106" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E106" s="113"/>
+      <c r="F106" s="113"/>
+    </row>
+    <row r="107" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B107" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C107" s="113"/>
+      <c r="D107" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E107" s="113"/>
+      <c r="F107" s="113"/>
+    </row>
+    <row r="108" spans="1:6" ht="62.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="74" t="s">
+        <v>304</v>
+      </c>
+      <c r="B108" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C108" s="113"/>
+      <c r="D108" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E108" s="113"/>
+      <c r="F108" s="113"/>
+    </row>
+    <row r="109" spans="1:6" ht="61" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="74" t="s">
+        <v>305</v>
+      </c>
+      <c r="B109" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C109" s="113"/>
+      <c r="D109" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E109" s="113"/>
+      <c r="F109" s="113"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A110" s="74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B110" s="114" t="s">
         <v>68</v>
       </c>
-      <c r="C14" s="107"/>
-[...195 lines deleted...]
-      <c r="A29" s="74" t="s">
+      <c r="C110" s="114"/>
+      <c r="D110" s="113" t="s">
         <v>206</v>
       </c>
-      <c r="B29" s="106" t="s">
-[...482 lines deleted...]
-      <c r="A64" s="78" t="s">
+      <c r="E110" s="113"/>
+      <c r="F110" s="113"/>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A111" s="74" t="s">
+        <v>307</v>
+      </c>
+      <c r="B111" s="114" t="s">
+        <v>68</v>
+      </c>
+      <c r="C111" s="114"/>
+      <c r="D111" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E111" s="113"/>
+      <c r="F111" s="113"/>
+    </row>
+    <row r="112" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A112" s="74" t="s">
+        <v>308</v>
+      </c>
+      <c r="B112" s="114" t="s">
+        <v>68</v>
+      </c>
+      <c r="C112" s="114"/>
+      <c r="D112" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E112" s="113"/>
+      <c r="F112" s="113"/>
+    </row>
+    <row r="113" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A113" s="74" t="s">
+        <v>309</v>
+      </c>
+      <c r="B113" s="114" t="s">
+        <v>68</v>
+      </c>
+      <c r="C113" s="114"/>
+      <c r="D113" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E113" s="113"/>
+      <c r="F113" s="113"/>
+    </row>
+    <row r="114" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A114" s="74" t="s">
         <v>102</v>
       </c>
-      <c r="B64" s="106" t="s">
-[...265 lines deleted...]
-      <c r="B83" s="107" t="s">
+      <c r="B114" s="114" t="s">
         <v>68</v>
       </c>
-      <c r="C83" s="107"/>
-[...166 lines deleted...]
-      <c r="F95" s="116"/>
+      <c r="C114" s="114"/>
+      <c r="D114" s="113" t="s">
+        <v>206</v>
+      </c>
+      <c r="E114" s="113"/>
+      <c r="F114" s="113"/>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A115" s="121"/>
+      <c r="B115" s="122"/>
+      <c r="C115" s="122"/>
+      <c r="D115" s="122"/>
+      <c r="E115" s="122"/>
+      <c r="F115" s="123"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xSujxUXDypU/6pCHKIGRUNMBYPkRaB1HVFimQ+SnX/U5+SeaKPVFkG1JDwguoC837u11+z8Od3gz2ViUgXH0dQ==" saltValue="4oK6JONbvcZzWlYM3xcuag==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...133 lines deleted...]
-    <mergeCell ref="B36:C36"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="e/LwzjxmD6AAH7oo1uG7XHNHoLJs9CCKnGKSys3imh5FKkz91TJYCiZBLZqdkpQJD92NmVFFGSZMFcmd1rvMXA==" saltValue="AVNEkPT2SgxpA1x+Y5D/TA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="221">
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="D26:F26"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D29:F29"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="D23:F23"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D9:F9"/>
-    <mergeCell ref="B17:C17"/>
-[...25 lines deleted...]
-    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="B111:C111"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="B113:C113"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="B108:C108"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="D67:F67"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="D57:F57"/>
+    <mergeCell ref="D63:F63"/>
+    <mergeCell ref="D65:F65"/>
+    <mergeCell ref="D64:F64"/>
+    <mergeCell ref="D97:F97"/>
+    <mergeCell ref="D80:F80"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="D83:F83"/>
+    <mergeCell ref="D84:F84"/>
+    <mergeCell ref="D85:F85"/>
+    <mergeCell ref="D86:F86"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="D92:F92"/>
+    <mergeCell ref="D93:F93"/>
+    <mergeCell ref="D94:F94"/>
+    <mergeCell ref="D95:F95"/>
+    <mergeCell ref="D96:F96"/>
+    <mergeCell ref="D89:F89"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="D91:F91"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A115:F115"/>
+    <mergeCell ref="D110:F110"/>
+    <mergeCell ref="D111:F111"/>
+    <mergeCell ref="D112:F112"/>
+    <mergeCell ref="D113:F113"/>
+    <mergeCell ref="D114:F114"/>
+    <mergeCell ref="D104:F104"/>
+    <mergeCell ref="D105:F105"/>
+    <mergeCell ref="D106:F106"/>
+    <mergeCell ref="D107:F107"/>
+    <mergeCell ref="D108:F108"/>
+    <mergeCell ref="D109:F109"/>
+    <mergeCell ref="D98:F98"/>
+    <mergeCell ref="D99:F99"/>
+    <mergeCell ref="D100:F100"/>
+    <mergeCell ref="D101:F101"/>
+    <mergeCell ref="D102:F102"/>
+    <mergeCell ref="D103:F103"/>
+    <mergeCell ref="D87:F87"/>
+    <mergeCell ref="D88:F88"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="D75:F75"/>
+    <mergeCell ref="D76:F76"/>
+    <mergeCell ref="D77:F77"/>
+    <mergeCell ref="D78:F78"/>
+    <mergeCell ref="D79:F79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:F73"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:F37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="D62:F62"/>
+    <mergeCell ref="D68:F68"/>
+    <mergeCell ref="D69:F69"/>
+    <mergeCell ref="D70:F70"/>
+    <mergeCell ref="D71:F71"/>
+    <mergeCell ref="D72:F72"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="D60:F60"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C375A9D-4D59-4C8A-BB78-F5B83FA72BA0}">
-  <dimension ref="A1:AG36"/>
+  <dimension ref="A1:AG96"/>
   <sheetViews>
-    <sheetView topLeftCell="C18" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="M8" sqref="M8"/>
+    <sheetView topLeftCell="N22" zoomScale="105" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14" style="28" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="34" max="16384" width="9.23046875" style="28"/>
+    <col min="1" max="1" width="37.3046875" style="96" customWidth="1"/>
+    <col min="2" max="2" width="27.23046875" style="96" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.84375" style="104" customWidth="1"/>
+    <col min="4" max="6" width="26.53515625" style="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="30.07421875" style="96" customWidth="1"/>
+    <col min="9" max="9" width="9.07421875" style="96" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.53515625" style="96" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16.84375" style="96" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="49.3046875" style="96" customWidth="1"/>
+    <col min="13" max="13" width="33" style="96" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="53.84375" style="96" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="75.765625" style="96" customWidth="1"/>
+    <col min="16" max="16" width="77.53515625" style="96" customWidth="1"/>
+    <col min="17" max="17" width="46.3046875" style="96" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="31.4609375" style="96" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="51.84375" style="96" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="28.53515625" style="96" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="62.4609375" style="96" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="79.23046875" style="96" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="34.69140625" style="96" bestFit="1" customWidth="1"/>
+    <col min="24" max="28" width="34.69140625" style="96" customWidth="1"/>
+    <col min="29" max="29" width="30.765625" style="96" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="18.53515625" style="96" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="25" style="96" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="18.3046875" style="96" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="27.23046875" style="96" bestFit="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.23046875" style="96"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" x14ac:dyDescent="0.35">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="101" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="27" t="s">
+      <c r="B1" s="101" t="s">
+        <v>227</v>
+      </c>
+      <c r="C1" s="101" t="s">
         <v>59</v>
       </c>
-      <c r="D1" s="27" t="s">
-[...14 lines deleted...]
-      <c r="I1" s="27" t="s">
+      <c r="D1" s="101" t="s">
+        <v>224</v>
+      </c>
+      <c r="E1" s="101" t="s">
+        <v>225</v>
+      </c>
+      <c r="F1" s="101" t="s">
+        <v>226</v>
+      </c>
+      <c r="G1" s="101" t="s">
+        <v>321</v>
+      </c>
+      <c r="H1" s="101" t="s">
+        <v>320</v>
+      </c>
+      <c r="I1" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="J1" s="27" t="s">
+      <c r="J1" s="101" t="s">
         <v>56</v>
       </c>
-      <c r="K1" s="27" t="s">
+      <c r="K1" s="101" t="s">
         <v>60</v>
       </c>
-      <c r="L1" s="27" t="s">
+      <c r="L1" s="101" t="s">
         <v>61</v>
       </c>
-      <c r="M1" s="27" t="s">
+      <c r="M1" s="101" t="s">
         <v>62</v>
       </c>
-      <c r="N1" s="27" t="s">
+      <c r="N1" s="101" t="s">
         <v>63</v>
       </c>
-      <c r="O1" s="27" t="s">
+      <c r="O1" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="P1" s="27" t="s">
+      <c r="P1" s="101" t="s">
         <v>58</v>
       </c>
-      <c r="Q1" s="27" t="s">
+      <c r="Q1" s="101" t="s">
         <v>65</v>
       </c>
-      <c r="R1" s="27" t="s">
+      <c r="R1" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="S1" s="27" t="s">
+      <c r="S1" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="T1" s="27" t="s">
+      <c r="T1" s="101" t="s">
+        <v>348</v>
+      </c>
+      <c r="U1" s="101" t="s">
+        <v>36</v>
+      </c>
+      <c r="V1" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="U1" s="27" t="s">
-[...2 lines deleted...]
-      <c r="V1" s="27" t="s">
+      <c r="W1" s="101" t="s">
         <v>68</v>
       </c>
-      <c r="W1" s="27" t="s">
+      <c r="X1" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="X1" s="27" t="s">
-[...31 lines deleted...]
-      <c r="G2" s="28" t="s">
+      <c r="Y1" s="101"/>
+      <c r="Z1" s="101"/>
+      <c r="AA1" s="101"/>
+      <c r="AB1" s="101"/>
+      <c r="AC1" s="101"/>
+      <c r="AD1" s="101"/>
+      <c r="AE1" s="101"/>
+      <c r="AF1" s="101"/>
+      <c r="AG1" s="101"/>
+    </row>
+    <row r="2" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A2" s="96" t="s">
         <v>227</v>
       </c>
-      <c r="H2" s="28" t="str" cm="1">
+      <c r="B2" s="96" t="s">
+        <v>129</v>
+      </c>
+      <c r="C2" s="96" t="s">
+        <v>326</v>
+      </c>
+      <c r="D2" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="E2" s="96" t="s">
+        <v>228</v>
+      </c>
+      <c r="F2" s="96" t="s">
+        <v>104</v>
+      </c>
+      <c r="G2" s="96" t="s">
+        <v>220</v>
+      </c>
+      <c r="H2" s="96" t="str" cm="1">
         <f t="array" ref="H2:H8">_xlfn.UNIQUE(_xlfn._xlws.FILTER('Grant Info'!$C$16:$C$30,'Grant Info'!$C$16:$C$30&lt;&gt;""))</f>
         <v>National Government</v>
       </c>
-      <c r="I2" s="28" t="s">
+      <c r="I2" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="J2" s="28" t="s">
+      <c r="J2" s="96" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="K2" s="28" t="s">
+      <c r="L2" s="95" t="s">
+        <v>241</v>
+      </c>
+      <c r="M2" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="L2" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M2" s="52" t="s">
+      <c r="N2" s="96" t="s">
+        <v>64</v>
+      </c>
+      <c r="O2" s="49" t="s">
+        <v>386</v>
+      </c>
+      <c r="P2" s="49" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q2" s="49" t="s">
+        <v>277</v>
+      </c>
+      <c r="R2" s="49" t="s">
+        <v>282</v>
+      </c>
+      <c r="S2" s="49" t="s">
+        <v>287</v>
+      </c>
+      <c r="T2" s="49" t="s">
+        <v>318</v>
+      </c>
+      <c r="U2" s="98" t="s">
+        <v>398</v>
+      </c>
+      <c r="V2" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="N2" s="28" t="s">
-[...2 lines deleted...]
-      <c r="O2" s="49" t="s">
+      <c r="W2" s="49" t="s">
+        <v>306</v>
+      </c>
+      <c r="X2" s="99" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y2" s="99"/>
+      <c r="Z2" s="99"/>
+      <c r="AA2" s="99"/>
+      <c r="AB2" s="99"/>
+      <c r="AC2" s="99"/>
+      <c r="AD2" s="99"/>
+      <c r="AE2" s="99"/>
+      <c r="AF2" s="99"/>
+      <c r="AG2" s="99"/>
+    </row>
+    <row r="3" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A3" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="C3" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="D3" s="96" t="s">
         <v>77</v>
       </c>
-      <c r="P2" s="49" t="s">
+      <c r="E3" s="96" t="s">
+        <v>122</v>
+      </c>
+      <c r="F3" s="96" t="s">
+        <v>114</v>
+      </c>
+      <c r="G3" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="H3" s="96" t="str">
+        <v>UNICEF</v>
+      </c>
+      <c r="I3" s="96" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" s="96" t="s">
+        <v>80</v>
+      </c>
+      <c r="K3" s="96" t="s">
+        <v>81</v>
+      </c>
+      <c r="L3" s="95" t="s">
+        <v>242</v>
+      </c>
+      <c r="M3" s="95" t="s">
+        <v>82</v>
+      </c>
+      <c r="N3" s="96" t="s">
+        <v>58</v>
+      </c>
+      <c r="O3" s="49" t="s">
+        <v>369</v>
+      </c>
+      <c r="P3" s="49" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q3" s="49" t="s">
+        <v>278</v>
+      </c>
+      <c r="R3" s="49" t="s">
+        <v>283</v>
+      </c>
+      <c r="S3" s="49" t="s">
+        <v>288</v>
+      </c>
+      <c r="T3" s="49" t="s">
+        <v>319</v>
+      </c>
+      <c r="U3" s="98" t="s">
+        <v>397</v>
+      </c>
+      <c r="V3" s="49" t="s">
+        <v>300</v>
+      </c>
+      <c r="W3" s="49" t="s">
+        <v>307</v>
+      </c>
+      <c r="X3" s="99" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y3" s="99"/>
+      <c r="Z3" s="99"/>
+      <c r="AA3" s="99"/>
+      <c r="AB3" s="99"/>
+      <c r="AC3" s="99"/>
+      <c r="AD3" s="99"/>
+      <c r="AE3" s="99"/>
+      <c r="AF3" s="99"/>
+      <c r="AG3" s="99"/>
+    </row>
+    <row r="4" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A4" s="102" t="s">
+        <v>224</v>
+      </c>
+      <c r="B4" s="96" t="s">
+        <v>78</v>
+      </c>
+      <c r="C4" s="96" t="s">
+        <v>124</v>
+      </c>
+      <c r="D4" s="96" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="96" t="s">
+        <v>126</v>
+      </c>
+      <c r="F4" s="96" t="s">
+        <v>110</v>
+      </c>
+      <c r="G4" s="96" t="s">
+        <v>221</v>
+      </c>
+      <c r="H4" s="96" t="str">
+        <v>UNICEF SD</v>
+      </c>
+      <c r="I4" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="J4" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="K4" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="L4" s="95" t="s">
+        <v>244</v>
+      </c>
+      <c r="M4" s="95" t="s">
+        <v>91</v>
+      </c>
+      <c r="N4" s="96" t="s">
+        <v>65</v>
+      </c>
+      <c r="O4" s="49" t="s">
+        <v>371</v>
+      </c>
+      <c r="P4" s="49" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q4" s="49" t="s">
+        <v>243</v>
+      </c>
+      <c r="R4" s="49" t="s">
+        <v>284</v>
+      </c>
+      <c r="S4" s="49" t="s">
+        <v>289</v>
+      </c>
+      <c r="T4" s="49" t="s">
+        <v>293</v>
+      </c>
+      <c r="U4" s="98" t="s">
+        <v>394</v>
+      </c>
+      <c r="V4" s="49" t="s">
+        <v>301</v>
+      </c>
+      <c r="W4" s="49" t="s">
+        <v>308</v>
+      </c>
+      <c r="X4" s="96" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y4" s="99"/>
+      <c r="AA4" s="99"/>
+      <c r="AE4" s="99"/>
+      <c r="AG4" s="99"/>
+    </row>
+    <row r="5" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A5" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="B5" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="C5" s="96" t="s">
+        <v>130</v>
+      </c>
+      <c r="D5" s="96" t="s">
+        <v>84</v>
+      </c>
+      <c r="E5" s="96" t="s">
+        <v>132</v>
+      </c>
+      <c r="F5" s="96" t="s">
+        <v>119</v>
+      </c>
+      <c r="G5" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="96" t="str">
+        <v>WHO</v>
+      </c>
+      <c r="K5" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="L5" s="95" t="s">
+        <v>245</v>
+      </c>
+      <c r="M5" s="95" t="s">
+        <v>95</v>
+      </c>
+      <c r="N5" s="96" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="49" t="s">
+        <v>373</v>
+      </c>
+      <c r="P5" s="49" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q5" s="49" t="s">
+        <v>96</v>
+      </c>
+      <c r="R5" s="49" t="s">
+        <v>97</v>
+      </c>
+      <c r="S5" s="49" t="s">
+        <v>290</v>
+      </c>
+      <c r="U5" s="98" t="s">
+        <v>395</v>
+      </c>
+      <c r="V5" s="49" t="s">
+        <v>302</v>
+      </c>
+      <c r="W5" s="49" t="s">
+        <v>309</v>
+      </c>
+      <c r="X5" s="96" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y5" s="99"/>
+      <c r="AA5" s="99"/>
+      <c r="AE5" s="99"/>
+      <c r="AG5" s="99"/>
+    </row>
+    <row r="6" spans="1:33" ht="93" x14ac:dyDescent="0.35">
+      <c r="A6" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="B6" s="96" t="s">
+        <v>100</v>
+      </c>
+      <c r="C6" s="96" t="s">
+        <v>152</v>
+      </c>
+      <c r="D6" s="96" t="s">
+        <v>99</v>
+      </c>
+      <c r="E6" s="96" t="s">
+        <v>147</v>
+      </c>
+      <c r="F6" s="96" t="s">
+        <v>135</v>
+      </c>
+      <c r="G6" s="96" t="s">
+        <v>222</v>
+      </c>
+      <c r="H6" s="96" t="str">
+        <v>CDC</v>
+      </c>
+      <c r="L6" s="95" t="s">
+        <v>246</v>
+      </c>
+      <c r="M6" s="95" t="s">
+        <v>101</v>
+      </c>
+      <c r="N6" s="96" t="s">
+        <v>66</v>
+      </c>
+      <c r="O6" s="49" t="s">
+        <v>375</v>
+      </c>
+      <c r="P6" s="49" t="s">
+        <v>276</v>
+      </c>
+      <c r="Q6" s="49" t="s">
+        <v>279</v>
+      </c>
+      <c r="R6" s="49" t="s">
         <v>285</v>
       </c>
-      <c r="Q2" s="49" t="s">
+      <c r="S6" s="49" t="s">
         <v>291</v>
       </c>
-      <c r="R2" s="49" t="s">
-[...168 lines deleted...]
-      <c r="S4" s="49" t="s">
+      <c r="U6" s="98" t="s">
+        <v>396</v>
+      </c>
+      <c r="V6" s="49" t="s">
         <v>303</v>
       </c>
-      <c r="T4" s="49" t="s">
-[...65 lines deleted...]
-      <c r="R5" s="49" t="s">
+      <c r="W6" s="49" t="s">
         <v>102</v>
       </c>
-      <c r="S5" s="49" t="s">
-[...11 lines deleted...]
-      <c r="X5" s="28" t="s">
+      <c r="X6" s="49" t="s">
         <v>103</v>
-      </c>
-[...64 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z6" s="49"/>
       <c r="AB6" s="49"/>
     </row>
-    <row r="7" spans="1:33" ht="91" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B7" s="28" t="s">
+    <row r="7" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="101"/>
+      <c r="B7" s="96" t="s">
+        <v>120</v>
+      </c>
+      <c r="C7" s="96" t="s">
+        <v>160</v>
+      </c>
+      <c r="E7" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="F7" s="96" t="s">
+        <v>137</v>
+      </c>
+      <c r="G7" s="96" t="s">
+        <v>223</v>
+      </c>
+      <c r="H7" s="96" t="str">
+        <v>CDC Foundations</v>
+      </c>
+      <c r="L7" s="95" t="s">
+        <v>247</v>
+      </c>
+      <c r="M7" s="95" t="s">
+        <v>107</v>
+      </c>
+      <c r="N7" s="96" t="s">
+        <v>348</v>
+      </c>
+      <c r="O7" s="49" t="s">
+        <v>377</v>
+      </c>
+      <c r="P7" s="98" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q7" s="49" t="s">
+        <v>280</v>
+      </c>
+      <c r="R7" s="49" t="s">
+        <v>286</v>
+      </c>
+      <c r="S7" s="49" t="s">
+        <v>292</v>
+      </c>
+      <c r="U7" s="49" t="s">
+        <v>294</v>
+      </c>
+      <c r="V7" s="49" t="s">
+        <v>304</v>
+      </c>
+      <c r="X7" s="96" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y7" s="96" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA7" s="96" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="B8" s="96" t="s">
         <v>127</v>
       </c>
-      <c r="C7" s="28" t="s">
+      <c r="C8" s="96" t="s">
+        <v>154</v>
+      </c>
+      <c r="F8" s="96" t="s">
+        <v>144</v>
+      </c>
+      <c r="G8" s="96" t="s">
+        <v>212</v>
+      </c>
+      <c r="H8" s="96" t="str">
+        <v>World Bank</v>
+      </c>
+      <c r="L8" s="95" t="s">
+        <v>250</v>
+      </c>
+      <c r="M8" s="95" t="s">
+        <v>113</v>
+      </c>
+      <c r="N8" s="96" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" s="97" t="s">
+        <v>379</v>
+      </c>
+      <c r="P8" s="98" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q8" s="49" t="s">
+        <v>281</v>
+      </c>
+      <c r="R8" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="U8" s="49" t="s">
+        <v>295</v>
+      </c>
+      <c r="V8" s="49" t="s">
+        <v>305</v>
+      </c>
+      <c r="X8" s="96" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="B9" s="96" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="96" t="s">
+        <v>72</v>
+      </c>
+      <c r="F9" s="96" t="s">
+        <v>330</v>
+      </c>
+      <c r="G9" s="96" t="s">
+        <v>322</v>
+      </c>
+      <c r="L9" s="95" t="s">
+        <v>253</v>
+      </c>
+      <c r="M9" s="95" t="s">
+        <v>117</v>
+      </c>
+      <c r="N9" s="96" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="97" t="s">
+        <v>381</v>
+      </c>
+      <c r="P9" s="98" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q9" s="98" t="s">
+        <v>359</v>
+      </c>
+      <c r="R9" s="97" t="s">
+        <v>340</v>
+      </c>
+      <c r="U9" s="49" t="s">
+        <v>296</v>
+      </c>
+      <c r="X9" s="96" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="B10" s="96" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="96" t="s">
+        <v>146</v>
+      </c>
+      <c r="F10" s="96" t="s">
+        <v>149</v>
+      </c>
+      <c r="G10" s="96" t="s">
+        <v>323</v>
+      </c>
+      <c r="L10" s="95" t="s">
+        <v>255</v>
+      </c>
+      <c r="M10" s="95" t="s">
+        <v>121</v>
+      </c>
+      <c r="N10" s="96" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="97" t="s">
+        <v>383</v>
+      </c>
+      <c r="P10" s="98" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q10" s="49" t="s">
+        <v>252</v>
+      </c>
+      <c r="U10" s="49" t="s">
+        <v>297</v>
+      </c>
+      <c r="X10" s="96" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="31" x14ac:dyDescent="0.35">
+      <c r="B11" s="96" t="s">
+        <v>111</v>
+      </c>
+      <c r="C11" s="96" t="s">
+        <v>134</v>
+      </c>
+      <c r="F11" s="96" t="s">
+        <v>151</v>
+      </c>
+      <c r="G11" s="96" t="s">
+        <v>324</v>
+      </c>
+      <c r="L11" s="95" t="s">
+        <v>257</v>
+      </c>
+      <c r="M11" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="O11" s="98" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q11" s="49"/>
+      <c r="U11" s="49" t="s">
+        <v>298</v>
+      </c>
+      <c r="X11" s="96" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="31" x14ac:dyDescent="0.35">
+      <c r="B12" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="C12" s="96" t="s">
+        <v>328</v>
+      </c>
+      <c r="F12" s="96" t="s">
+        <v>153</v>
+      </c>
+      <c r="L12" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="O12" s="98" t="s">
+        <v>345</v>
+      </c>
+      <c r="U12" s="49" t="s">
+        <v>299</v>
+      </c>
+      <c r="X12" s="96" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="26" x14ac:dyDescent="0.35">
+      <c r="B13" s="96" t="s">
+        <v>140</v>
+      </c>
+      <c r="C13" s="96" t="s">
+        <v>161</v>
+      </c>
+      <c r="F13" s="96" t="s">
+        <v>157</v>
+      </c>
+      <c r="L13" s="95" t="s">
+        <v>259</v>
+      </c>
+      <c r="O13" s="98" t="s">
+        <v>351</v>
+      </c>
+      <c r="P13" s="49"/>
+      <c r="X13" s="96" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="26" x14ac:dyDescent="0.35">
+      <c r="B14" s="96" t="s">
+        <v>136</v>
+      </c>
+      <c r="C14" s="96" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" s="96" t="s">
+        <v>159</v>
+      </c>
+      <c r="L14" s="95" t="s">
+        <v>260</v>
+      </c>
+      <c r="O14" s="98" t="s">
+        <v>352</v>
+      </c>
+      <c r="P14" s="49"/>
+      <c r="X14" s="96" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="26" x14ac:dyDescent="0.35">
+      <c r="B15" s="96" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="96" t="s">
+        <v>128</v>
+      </c>
+      <c r="F15" s="96" t="s">
+        <v>162</v>
+      </c>
+      <c r="L15" s="95" t="s">
+        <v>261</v>
+      </c>
+      <c r="O15" s="49" t="s">
+        <v>265</v>
+      </c>
+      <c r="P15" s="49"/>
+      <c r="X15" s="96" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="26" x14ac:dyDescent="0.35">
+      <c r="B16" s="96" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="96" t="s">
+        <v>155</v>
+      </c>
+      <c r="F16" s="96" t="s">
+        <v>170</v>
+      </c>
+      <c r="L16" s="95" t="s">
+        <v>262</v>
+      </c>
+      <c r="O16" s="49" t="s">
+        <v>266</v>
+      </c>
+      <c r="P16" s="48"/>
+    </row>
+    <row r="17" spans="1:16" ht="26" x14ac:dyDescent="0.35">
+      <c r="B17" s="96" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" s="96" t="s">
+        <v>87</v>
+      </c>
+      <c r="F17" s="96" t="s">
+        <v>174</v>
+      </c>
+      <c r="L17" s="95" t="s">
+        <v>263</v>
+      </c>
+      <c r="O17" s="49" t="s">
+        <v>267</v>
+      </c>
+      <c r="P17" s="99"/>
+    </row>
+    <row r="18" spans="1:16" ht="26" x14ac:dyDescent="0.35">
+      <c r="C18" s="96" t="s">
+        <v>141</v>
+      </c>
+      <c r="F18" s="96" t="s">
+        <v>166</v>
+      </c>
+      <c r="L18" s="95" t="s">
+        <v>264</v>
+      </c>
+      <c r="O18" s="49" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="93" x14ac:dyDescent="0.35">
+      <c r="C19" s="96" t="s">
+        <v>143</v>
+      </c>
+      <c r="F19" s="96" t="s">
+        <v>164</v>
+      </c>
+      <c r="O19" s="49" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="C20" s="96" t="s">
+        <v>94</v>
+      </c>
+      <c r="F20" s="96" t="s">
+        <v>165</v>
+      </c>
+      <c r="L20" s="100"/>
+      <c r="O20" s="49" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="C21" s="96" t="s">
+        <v>156</v>
+      </c>
+      <c r="F21" s="96" t="s">
+        <v>331</v>
+      </c>
+      <c r="O21" s="49" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="C22" s="96" t="s">
+        <v>139</v>
+      </c>
+      <c r="F22" s="96" t="s">
         <v>167</v>
       </c>
-      <c r="E7" s="28" t="s">
+      <c r="O22" s="49" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="C23" s="96" t="s">
+        <v>163</v>
+      </c>
+      <c r="F23" s="96" t="s">
+        <v>169</v>
+      </c>
+      <c r="O23" s="49" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="C24" s="96" t="s">
+        <v>158</v>
+      </c>
+      <c r="F24" s="96" t="s">
+        <v>168</v>
+      </c>
+      <c r="O24" s="49" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="31" x14ac:dyDescent="0.35">
+      <c r="C25" s="96" t="s">
+        <v>148</v>
+      </c>
+      <c r="F25" s="96" t="s">
+        <v>332</v>
+      </c>
+      <c r="O25" s="49" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="C26" s="96" t="s">
+        <v>145</v>
+      </c>
+      <c r="F26" s="96" t="s">
+        <v>142</v>
+      </c>
+      <c r="O26" s="49" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="C27" s="96" t="s">
+        <v>329</v>
+      </c>
+      <c r="F27" s="96" t="s">
+        <v>175</v>
+      </c>
+      <c r="O27" s="98" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="C28" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="F28" s="96" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="C29" s="96" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" s="96" t="s">
+        <v>177</v>
+      </c>
+      <c r="O29" s="49"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="C30" s="96" t="s">
+        <v>116</v>
+      </c>
+      <c r="F30" s="96" t="s">
+        <v>178</v>
+      </c>
+      <c r="O30" s="49"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A31" s="103"/>
+      <c r="F31" s="96" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A32" s="103"/>
+      <c r="F32" s="96" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="103"/>
+      <c r="F33" s="96" t="s">
         <v>180</v>
       </c>
-      <c r="F7" s="28" t="s">
-[...323 lines deleted...]
-      <c r="F20" s="28" t="s">
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="103"/>
+      <c r="F34" s="96" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="103"/>
+      <c r="F35" s="96" t="s">
         <v>172</v>
       </c>
-      <c r="L20" s="53"/>
-[...110 lines deleted...]
-      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="103"/>
+      <c r="F36" s="96" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="103"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="103"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="103"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="103"/>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A49" s="103"/>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A50" s="103"/>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A51" s="103"/>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A52" s="103"/>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A62" s="103"/>
+    </row>
+    <row r="92" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A92" s="103"/>
+    </row>
+    <row r="93" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A93" s="103"/>
+    </row>
+    <row r="94" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A94" s="103"/>
+    </row>
+    <row r="95" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A95" s="103"/>
+    </row>
+    <row r="96" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A96" s="103"/>
     </row>
   </sheetData>
   <phoneticPr fontId="29" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="93cb0222-e980-4273-ad97-85dba3159c09" ContentTypeId="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Gavi Document" ma:contentTypeID="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E" ma:contentTypeVersion="212" ma:contentTypeDescription="Gavi Document content type " ma:contentTypeScope="" ma:versionID="0dfc4237cdcaa6618f0677c2fbac7698">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0706217-df7c-4bf4-936d-b09aa3b837af" xmlns:ns3="55894003-98dc-4f3e-8669-85b90bdbcc8c" xmlns:ns4="e6cd9352-8937-4446-be7c-c415f39bf7ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83200b1380c02637f6a6655f1dd31684" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <xsd:import namespace="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <xsd:import namespace="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7958,108 +8996,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6cd9352-8937-4446-be7c-c415f39bf7ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d0706217-df7c-4bf4-936d-b09aa3b837af" xsi:nil="true"/>
+    <_dlc_DocId xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">GAVI-1756984991-1163701</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">
+      <Url>https://gavinet.sharepoint.com/teams/PAP/mon/_layouts/15/DocIdRedir.aspx?ID=GAVI-1756984991-1163701</Url>
+      <Description>GAVI-1756984991-1163701</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A42CD942-2C36-42CB-A668-DB8CBB06DB0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02094067-FF95-44DD-85E8-187FA720B313}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0803622C-5E72-4E6E-9A6E-650A53EFCA96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02094067-FF95-44DD-85E8-187FA720B313}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A42CD942-2C36-42CB-A668-DB8CBB06DB0F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DC564D-F49D-4F02-988C-C0634FA79104}">
-[...16 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{411209A5-DC79-4FE7-B059-8F15C00F67BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
     <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DC564D-F49D-4F02-988C-C0634FA79104}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
+    <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -8097,51 +9151,51 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Friederike Teutsch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>f4bf2c55-33b5-4de2-9551-b01170e62b33</vt:lpwstr>
+    <vt:lpwstr>7ea71edf-4429-4bbb-909b-5bf15cce4e01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SetDate">
     <vt:lpwstr>2021-02-03T21:07:07Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Name">
     <vt:lpwstr>0a957285-7815-485a-9751-5b273b784ad5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SiteId">
     <vt:lpwstr>1de6d9f3-0daf-4df6-b9d6-5959f16f6118</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ActionId">
     <vt:lpwstr>454465f7-6727-4445-8f3b-00007a50ac9f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>