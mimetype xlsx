--- v0 (2026-05-23)
+++ v1 (2026-10-13)
@@ -1,1137 +1,1936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet-my.sharepoint.com/personal/sphipps_gavi_org/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gavinet.sharepoint.com/teams/PAP/mon/Documents/CPMM/Gavi6_0/6.0 Country M&amp;L/Targeted Areas Templates and Guidance/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0736C56-9632-41F6-8730-F23DAAB5965D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="417" documentId="8_{59F5E1FB-B559-435F-9761-2CF7DE9B3191}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{661D37DA-79FF-4F7F-864A-005B86C01296}"/>
   <bookViews>
-    <workbookView xWindow="2835" yWindow="780" windowWidth="22065" windowHeight="16035" tabRatio="775" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-7620" yWindow="-21720" windowWidth="51840" windowHeight="21120" tabRatio="775" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Instructions - Target Areas --&gt;" sheetId="24" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Target Drop Downs Do Not Edit" sheetId="26" state="hidden" r:id="rId3"/>
+    <sheet name="Subnational Targeting Guidance" sheetId="28" r:id="rId1"/>
+    <sheet name="Instructions for the template" sheetId="24" r:id="rId2"/>
+    <sheet name="6.0 Targeted Areas Template" sheetId="25" r:id="rId3"/>
+    <sheet name="Target Drop Downs Do Not Edit" sheetId="26" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'6.0 Targeted Areas'!$B$2:$G$165</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'6.0 Targeted Areas Template'!$B$2:$G$165</definedName>
     <definedName name="Accelerated_Transition">#REF!</definedName>
     <definedName name="Catalytic_Phase">#REF!</definedName>
     <definedName name="Core">#REF!</definedName>
     <definedName name="Country_Segment">#REF!</definedName>
     <definedName name="Data__Monitoring_and_Learning__AEFI">#REF!</definedName>
     <definedName name="Demand_Generation_and_Community_Engagement">#REF!</definedName>
     <definedName name="Fragile_and_Conflict">#REF!</definedName>
     <definedName name="Governance__policy__strategic_planning__and_programme_management">#REF!</definedName>
     <definedName name="Health_Financing">#REF!</definedName>
     <definedName name="High_Impact">#REF!</definedName>
     <definedName name="Human_Resources_Management">#REF!</definedName>
     <definedName name="Outcome_Level">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Subnational Targeting Guidance'!$A$1:$D$134</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Subnational Targeting Guidance'!$1:$2</definedName>
     <definedName name="Service_Delivery">#REF!</definedName>
     <definedName name="Supply_Chain">#REF!</definedName>
     <definedName name="Surveillance">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="159">
   <si>
     <t>Instructions: At Application</t>
   </si>
   <si>
     <t>How to Complete the Targeted Areas Tab</t>
   </si>
   <si>
     <t>EXAMPLES</t>
   </si>
   <si>
-    <t xml:space="preserve">The Targeted Areas tab allows you to show which specific geographic areas are prioritised for receiving Gavi support. This provides you with an opportunity to ensure targeted areas are aligned with those most in need and can be used to track progress in these areas over time. Gavi will prepopulate the tab with a complete list of first level (i.e province) and second level (i.e. district) administrative areas within your country. </t>
-[...45 lines deleted...]
-  <si>
     <t>Column F --&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">If targeting is at the first administrative level, please select all second administrative level units within that area as targeted. If targeting occurs below the second administrative level, please select all units at the second level which include all of the targeted areas. </t>
   </si>
   <si>
     <t>In some cases, the names of the regions and districts may not align perfectly. Some districts even have multiple names, or you may see districts with the same name but different regions. Please clarify in the notes column where discrepancies exist.</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t>Column G --&gt;</t>
   </si>
   <si>
-    <t>Instructions: Revisions to Targeted Areas</t>
-[...49 lines deleted...]
-    </r>
+    <t>Instructions: Revisions to Targeted Areas during grant implementation</t>
+  </si>
+  <si>
+    <t>Updating Targeted Areas during Grant Reprogramming or Year 4+5 planning</t>
+  </si>
+  <si>
+    <t>Note: Columns H–J are not required at initial application and are reserved for subsequent updates during 6.0 grant implementation</t>
+  </si>
+  <si>
+    <t>Targeted areas may be revised as programme priorities or activities evolve, including when the budget for the second half of the grant is developed. Columns F and G should continue to show the areas selected at initial application, while Columns H–J should record subsequent updates.</t>
   </si>
   <si>
     <t>Column H --&gt;</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-  <si>
     <t>Column I --&gt;</t>
-  </si>
-[...45 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Column J --&gt;</t>
   </si>
   <si>
     <t>Guidance: Selecting Targeted Areas</t>
   </si>
   <si>
     <t>Considerations that should inform the selection of Targeted Areas</t>
   </si>
   <si>
     <t>This section is to be developed by HSIS. It should cover, briefly, considerations such as: 
 - distribution, numbers and proportions of ZD children
 - inequities
 - how to target specific activities to address identified challenges in targeted areas</t>
   </si>
   <si>
     <t xml:space="preserve">       </t>
   </si>
   <si>
     <t>Targeted Areas for Gavi Support</t>
   </si>
   <si>
     <t>ISO3</t>
   </si>
   <si>
     <t>Admin1</t>
   </si>
   <si>
     <t>Admin codes</t>
   </si>
   <si>
     <t>Admin2</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
-      </rPr>
-[...29 lines deleted...]
-        <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Targeted for Gavi Support in Consolidated Cash Grant
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Revised List</t>
     </r>
   </si>
   <si>
     <t>Admin1
 Revised List</t>
   </si>
   <si>
     <t>Admin2
 Revised List</t>
   </si>
   <si>
     <t>These reflect the latest available first level (e.g. province, state) administrative areas</t>
   </si>
   <si>
     <t>Column TO BE HIDDEN</t>
   </si>
   <si>
     <t xml:space="preserve">These reflect the latest available second level (e.g. district) administrative areas </t>
   </si>
   <si>
-    <t>Enter any clarifications regarding administrative areas, how and why the administrative area will be targeted, or any other information that might be helpful to you or Gavi for further clarification.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Please briefly note why a targeted area has been revised, if added or removed. </t>
+    <t>[Type in overall methodology here]</t>
+  </si>
+  <si>
+    <t>Contents</t>
+  </si>
+  <si>
+    <t>Purpose</t>
+  </si>
+  <si>
+    <t>Ranking</t>
+  </si>
+  <si>
+    <t>Approach 1: Ranking Using a Single Indicator</t>
+  </si>
+  <si>
+    <t>Approach 2: Ranking Using a Composite Indicator</t>
+  </si>
+  <si>
+    <t>Approach 3: Multidimensional Prioritization</t>
+  </si>
+  <si>
+    <t>Summary</t>
+  </si>
+  <si>
+    <t>Annex: Data sources to consider</t>
+  </si>
+  <si>
+    <t>Click a heading to jump to that section.</t>
+  </si>
+  <si>
+    <t>PURPOSE</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">In particular, countries are encouraged to think beyond ranking districts based on administrative coverage alone. Administrative coverage can be a useful input, but on its own may provide a misleading picture of programme performance. Recent cross-country assessments of administrative coverage data suggest that due to data quality limitations in some countries, ranking sub-regions by administrative coverage levels can lead to the areas with the lowest coverage being missed for prioritization [1].
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">[1] Institute for Health Metrics and Evaluation, University of Washington, publication forthcoming. </t>
+    </r>
+  </si>
+  <si>
+    <t>To mitigate this risk, countries should triangulate administrative data with survey-based estimates where available, even if those estimates are older (up to 5 years old). Acknowledging that surveys are often not powered at district level, countries are encouraged to explore methods like geospatial modelling for district level prioritization. Furthermore, countries should consider using indicators beyond coverage for prioritization. That can be achieved using a composite indicator that reflects a variety of indicators, or through multidimensional ranking based on selected key performance indicators.</t>
+  </si>
+  <si>
+    <t>RANKING</t>
+  </si>
+  <si>
+    <t>Prioritization requires a ranking process, where one or more performance indicators are selected and all areas below a certain threshold are prioritized.</t>
+  </si>
+  <si>
+    <t>The country will also need to decide how many areas it wants to prioritize for support and at what level, i.e. districts (often referred to as the second administrative level) or provinces/states/regions (or first administrative level, hereafter referred to as regions). A hybrid approach is possible, e.g. a third of the districts in half of the regions. The number of areas that can feasibly be supported with meaningful resources depends on programme capacity and the total available funding. Selecting fewer areas allows for more focused support but may be seen as inequitable towards other areas that perform slightly better but also have unmet needs.</t>
+  </si>
+  <si>
+    <t>This can be an iterative process. After areas have been ranked, the country may review the resulting share of the total population and/or under-immunized and unvaccinated children covered by the proposed selection. This allows the scope of support to reflect whether needs are concentrated in a small number of areas or distributed more widely. The final selection should balance the level of need, programme capacity, available funding and the resources required to provide meaningful support, while also considering the potential equity implications for areas that fall just below the prioritization threshold.</t>
+  </si>
+  <si>
+    <t>There are several approaches to ranking.</t>
+  </si>
+  <si>
+    <t>Countries that prioritize at the regional level should compare administrative and survey-based coverage estimates. Where important discrepancies exist, survey-based estimates should generally be used for prioritization, even if the most recent survey is up to five years old.</t>
+  </si>
+  <si>
+    <t>Countries that choose to prioritize at the district level face the challenge that surveys are not typically powered to provide district-level estimates. Countries can still use coverage data to prioritize districts:</t>
+  </si>
+  <si>
+    <t>•  Using geospatial modelling or other methods to project survey-based coverage estimates down to district level.</t>
+  </si>
+  <si>
+    <t>•  Using survey-based coverage for regional level prioritization and using different indicators to select districts in the lowest performing regions (see below).</t>
+  </si>
+  <si>
+    <t>✔  Advantages</t>
+  </si>
+  <si>
+    <t>•  Easy to understand.</t>
+  </si>
+  <si>
+    <t>•  Easy to implement.</t>
+  </si>
+  <si>
+    <t>⚠  Risks and trade-offs</t>
+  </si>
+  <si>
+    <t>•  Using coverage alone can miss areas with middling coverage but large numbers of zero-dose or under-immunized children.</t>
+  </si>
+  <si>
+    <t>•  May miss areas with middling coverage facing important equity or health-system challenges.</t>
+  </si>
+  <si>
+    <t>•  Coverage alone provides little insight into why performance is poor.</t>
+  </si>
+  <si>
+    <t>In conclusion, countries can use a single coverage indicator provided it is the result of a triangulation exercise that considers survey and/or geospatial-modeled estimates and administrative estimates.</t>
+  </si>
+  <si>
+    <t>Coverage can be complemented by health system indicators or surveillance indicators to provide a more holistic and robust approach to prioritization. This approach combines several indicators/sources into a composite score or ranking, possibly using weightings to reflect the perceived importance of each indicator. Examples of used inputs include:</t>
+  </si>
+  <si>
+    <t>•  Coverage, triangulated as discussed above.</t>
+  </si>
+  <si>
+    <t>•  Absolute numbers of zero-dose children.</t>
+  </si>
+  <si>
+    <t>•  Dropout (Penta1-Penta3, Penta1-MCV1, MCV1-MCV2), either from survey or administrative sources.</t>
+  </si>
+  <si>
+    <t>•  Outbreak history over the past 5 years.</t>
+  </si>
+  <si>
+    <t>•  Service readiness or health system indicators.</t>
+  </si>
+  <si>
+    <t>•  Existing risk assessments (for example Polio or Measles).</t>
+  </si>
+  <si>
+    <t>•  Qualitative / categorical data can be used to reflect vulnerability, conflict, marginalization, demand-side or gender barriers, etc.</t>
+  </si>
+  <si>
+    <t>Districts receiving consistently poor scores across several indicators are prioritized. Note that quantitative data is not always available for all these dimensions. For example, vulnerability considerations like insecurity and displacement might rely on qualitative or categorical data. Countries may wish to classify such factors using simple categories (for example low, moderate, or high concern) and incorporate them alongside quantitative indicators during prioritization discussions.</t>
+  </si>
+  <si>
+    <t>•  More robust than relying on a single indicator.</t>
+  </si>
+  <si>
+    <t>•  Reduces dependence on any one data source.</t>
+  </si>
+  <si>
+    <t>•  Encourages triangulation.</t>
+  </si>
+  <si>
+    <t>•  Consideration of different qualitative and quantitative indicators links prioritization better with root causes for poor performance and programmatic action</t>
+  </si>
+  <si>
+    <t>•  Weighting indicators can be subjective.</t>
+  </si>
+  <si>
+    <t>•  Composite scores may hide important differences between districts.</t>
+  </si>
+  <si>
+    <t>Countries choosing this approach should document how indicators are selected and combined.</t>
+  </si>
+  <si>
+    <t>Rather than combining indicators into a single composite score, this approach assesses areas against several distinct dimensions. Areas may be selected if they meet the prioritization criteria for one or more dimensions, even if they do not perform poorly across all indicators. For example, countries may identify districts by reviewing the following indicators separately:</t>
+  </si>
+  <si>
+    <t>•  Lowest (triangulated) coverage.</t>
+  </si>
+  <si>
+    <t>•  Highest dropout rates.</t>
+  </si>
+  <si>
+    <t>•  Highest numbers of zero-dose children.</t>
+  </si>
+  <si>
+    <t>•  Recurrent outbreaks.</t>
+  </si>
+  <si>
+    <t>•  Major health system barriers (HR, supply, financing).</t>
+  </si>
+  <si>
+    <t>•  Equity and vulnerability considerations.</t>
+  </si>
+  <si>
+    <t>•  Populations facing substantial barriers to access.</t>
+  </si>
+  <si>
+    <t>Areas are selected because they are included in one or more of these individual rankings. This approach recognizes that districts may require support for different reasons and that a single score may not adequately capture programme needs.</t>
+  </si>
+  <si>
+    <t>•  Facilitates more targeted interventions.</t>
+  </si>
+  <si>
+    <t>•  Supports root-cause analysis.</t>
+  </si>
+  <si>
+    <t>•  Requires review of multiple data sources.</t>
+  </si>
+  <si>
+    <t>•  Selecting indicators beyond coverage or disease burden may be seen as subjective unless they are directly linked with documented strategic priorities, for example around equity.</t>
+  </si>
+  <si>
+    <t>•  May produce a larger list of priority areas. The number of selected areas always needs to be balanced against available funding and capacity to implement strengthening activities.</t>
+  </si>
+  <si>
+    <t>This approach is often the most useful for linking prioritization directly to programme action.</t>
+  </si>
+  <si>
+    <t>SUMMARY</t>
+  </si>
+  <si>
+    <t>Prioritization is an important decision-making process. The most useful analyses generally combine information from multiple indicators, multiple data sources and multiple dimensions of programme performance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>The key question is not simply “Which districts have the lowest coverage?” but rather “Which geographic areas are most likely to benefit from additional investment, and why?”. A transparent explanation of how areas were selected may be more informative than the specific indicators used in the analysis.</t>
+  </si>
+  <si>
+    <t>ANNEX: DATA SOURCES TO CONSIDER</t>
+  </si>
+  <si>
+    <t>Data source</t>
+  </si>
+  <si>
+    <t>Examples</t>
+  </si>
+  <si>
+    <t>Administrative data</t>
+  </si>
+  <si>
+    <t>•  HMIS coverage data</t>
+  </si>
+  <si>
+    <t>•  LMIS supply data</t>
+  </si>
+  <si>
+    <t>•  Immunization systems data (i.e. facilities with immunization, # sessions vs planned)</t>
+  </si>
+  <si>
+    <t>Household survey data</t>
+  </si>
+  <si>
+    <t>•  DHS/MICs surveys</t>
+  </si>
+  <si>
+    <t>•  EPI coverage surveys</t>
+  </si>
+  <si>
+    <t>•  Lot Quality Assurance Surveys (LQAS)</t>
+  </si>
+  <si>
+    <t>Geospatial modelled coverage estimates</t>
+  </si>
+  <si>
+    <t>•  District-level estimates from available modelling sources, such those developed which are country specific and led or those developed by other academic partners such as IHME, WorldPop, and DHS</t>
+  </si>
+  <si>
+    <t>Population estimates</t>
+  </si>
+  <si>
+    <t>•  Census projections</t>
+  </si>
+  <si>
+    <t>•  WorldPop gridded population estimates</t>
+  </si>
+  <si>
+    <t>•  Other derived denominators (BCG-based, survey-based)</t>
+  </si>
+  <si>
+    <t>Surveillance data</t>
+  </si>
+  <si>
+    <t>•  Measles case-based data</t>
+  </si>
+  <si>
+    <t>•  AFP/Polio case-based data</t>
+  </si>
+  <si>
+    <t>•  Outbreak risk maps/immunity profiles</t>
+  </si>
+  <si>
+    <t>Health Facility assessment data</t>
+  </si>
+  <si>
+    <t>•  Harmonized Health Facility Assessments (HHFA)</t>
+  </si>
+  <si>
+    <t>•  Service Availability and Readiness Assessments (SARA)</t>
+  </si>
+  <si>
+    <t>•  Frequent Assessments and System Tools for Resilience (FASTR)</t>
+  </si>
+  <si>
+    <t>•  Health Resources and Services Availability Monitoring System (HeRAMS)</t>
+  </si>
+  <si>
+    <t>Conflict and Inaccessibility data</t>
+  </si>
+  <si>
+    <t>•  Armed Conflict Location &amp; Event Data (ACLED)</t>
+  </si>
+  <si>
+    <t>•  UNOCHA</t>
+  </si>
+  <si>
+    <t>•  IOM population displacement data (DTM)</t>
+  </si>
+  <si>
+    <t>Demand-side data</t>
+  </si>
+  <si>
+    <t>•  Behavioral and Social Drivers assessments (BeSD)</t>
+  </si>
+  <si>
+    <t>•  Social listening data</t>
+  </si>
+  <si>
+    <t>•  Other demand-side assessments</t>
+  </si>
+  <si>
+    <t>Other/Categorical/Qualitative</t>
+  </si>
+  <si>
+    <t>•  Presence of donors/GHIs</t>
+  </si>
+  <si>
+    <t>•  Presence of minority or displaced populations</t>
+  </si>
+  <si>
+    <t>•  Remote Rural/Rural/Urban/Informal settlements</t>
+  </si>
+  <si>
+    <t>↑ Back to top</t>
   </si>
   <si>
     <t>Targeted</t>
   </si>
   <si>
+    <t>Changes</t>
+  </si>
+  <si>
+    <t>Added</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Changes</t>
-[...4 lines deleted...]
-  <si>
     <t>Removed</t>
   </si>
   <si>
     <t>Unchanged</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Targeted for Gavi Support in Cash Budget
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>This approach ranks districts/regions using one indicator. Countries often use a coverage indicator like Penta3 or MCV1 from administrative data, because it is a good indicator of overall programme performance and estimates are available at the district level. However, as mentioned above, the quality of administrative data may be such that they may not be fit for the purpose of prioritization, and entirely miss some of the areas with the lowest true coverage.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Ranking using administrative data alone is therefore strongly discouraged, unless administrative estimates are validated through household surveys. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notably, survey-based coverage estimates may provide a more accurate measure but are often only available at the regional level rather than at district level.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Changes to Targeted Areas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please select whether a targeted area is being added, removed, or remains unchanged. (This should be left blank at the time of grant application.)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Notes - Changes to Targeted Areas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Please briefly note why a targeted area has been revised, if added or removed. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Notes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>In the first available cell, briefly explain how the overall list of targeted areas was prioritised, including criteria, indicators, and data sources. Use subsequent rows where additional area-specific clarification is needed (this is not expected to be completed for each row in the table).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">Column F: Targeted areas at initial application
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">Select “Yes” for each administrative area that will receive at least one geographically targeted activity financed through the Gavi 6.0 consolidated cash grant. A geographically targeted activity is one that is implemented in, or provides additional or intensified support to, only a subset of areas in the country.
+Do not select “Yes” solely because an area is covered by a nationwide cash-funded activity. If selected areas receive additional, intensified or differentiated support, select “Yes” for those areas. 
+Where different targeted activities cover different areas, select “Yes” for every area covered by at least one of those activities.
+Leave Column F blank for areas that do not receive a geographically targeted activity. A blank cell will be interpreted as “not targeted”.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>Example: Activity A targets 20 districts and Activity B targets 30 other districts, while another cash-funded activity is implemented nationwide. Mark “Yes” for the 50 districts targeted through Activity A or Activity B. Do not mark the remaining districts solely because they receive the nationwide activity.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">Column G: Overall prioritisation rationale and additional notes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>In the first row of the Notes column, please provide a brief overall explanation of how the targeted areas were prioritised (e.g., summarising the main criteria and evidence used, including indicators and data sources used in the prioritisation analysis). There is no need to provide a separate justification for every administrative area.
+The rationale and selected areas should be consistent with the geographic priorities and activities described in the Application Narrative and with the corresponding activities and allocations in the Cash Budget Template.
+You can also provide any further details on the type, method, or location for the targeting of Gavi support. This column is open for any specifications that you would like to share but is optional.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>Column H: Type of change</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">
+For each area reviewed during the update, select:
+- Added if the area was not marked “Yes” in Column F but is now targeted;
+- Removed if the area was marked “Yes” in Column F but is no longer targeted; or
+- Unchanged if the area was marked “Yes” in Column F and remains targeted.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">Column I: Reason for change
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>For each area marked “Added” or “Removed” in Column H, briefly explain the reason for the change. No explanation is required for areas marked “Unchanged”.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t xml:space="preserve">Column J: Revised list of targeted areas 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>Apply the same definition of a targeted area used for Column F. Select “Yes” for every area that will be targeted following the update. Column J should show the complete revised list, including both newly added areas and previously targeted areas that remain unchanged. Leave Column J blank for areas that are no longer targeted or have never been targeted.
+If an area is marked “Removed” in Column H, leave Column J blank.
+If an area is marked “Unchanged” in Column H, it should remain “Yes” in Column F and be marked “Yes” in Column J.
+If an area is marked “Added” in Column H, leave its original status in Column F unchanged and select “Yes” in Column J.</t>
+    </r>
+  </si>
+  <si>
+    <t>Latest available first-level administrative areas (e.g., provinces, states or regions) based on subnational data submitted through the eJRF as of July 2026.</t>
+  </si>
+  <si>
+    <t>Latest available second-level administrative areas (e.g., districts) based on subnational data submitted through the eJRF as of July 2026.</t>
+  </si>
+  <si>
+    <t>Approaches countries may consider when selecting geographic areas for targeted support</t>
+  </si>
+  <si>
+    <t>Subnational targeting can help focus limited resources on populations facing the greatest barriers to vaccination, areas with persistent immunity gaps, or locations where health system strengthening is most needed.</t>
+  </si>
+  <si>
+    <t>There is no single correct approach to prioritization. Countries differ in data availability, programme objectives and challenges, administrative structures, and political or operational constraints. This note outlines the approaches that countries may consider when selecting geographic areas for support. The aim is not to prescribe a method, but rather to encourage the thoughtful use of multiple data sources and indicators when making decisions about subnational targeting.</t>
+  </si>
+  <si>
+    <t>WHO Guidance on Subnational Targeting</t>
+  </si>
+  <si>
+    <t>The Targeted Areas tab allows you to show which specific geographic areas are prioritised for targeted activities financed through the Gavi 6.0 cash grant. This provides you with an opportunity to ensure targeted areas are aligned with those most in need and can be used to track progress in these areas over time. The focus should be on activities targeted to subnational areas that are intended to strengthen routine immunization services. 
+Gavi will prepopulate the tab with the latest available first-level administrative areas, such as provinces or regions, and second-level administrative areas, such as districts, based on subnational data submitted through the electronic Joint Reporting Form (eJRF) as of July 2026.</t>
+  </si>
+  <si>
+    <t>For additional guidance on how to prioritise geographic areas, including possible data sources and analytical approaches, please refer to the “Subnational Targeting Guidance” tab.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Below find a list of possible data sources which can be used or leveraged for this exercise. </t>
+  </si>
+  <si>
+    <t>Countries requiring support with subnational targeting should discuss their technical assistance needs with their Gavi country team and in-country partners, including WHO and UNICEF. Depending on their needs and the support available, these partners may be able to help countries access additional data sources, analytical tools or specialised technical support.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot; (&quot;#,##0.00&quot;)&quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="52" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
-    </font>
-[...15 lines deleted...]
-      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF595959"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF1F3864"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <color rgb="FF2E7D32"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <color rgb="FF9A3412"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3B3B3B"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <color rgb="FF1F3864"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="4"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0066CC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002E5C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1F3864"/>
+        <bgColor rgb="FF1F3864"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2E5C8A"/>
+        <bgColor rgb="FF2E5C8A"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDCE6F1"/>
+        <bgColor rgb="FFDCE6F1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F5E9"/>
+        <bgColor rgb="FFE8F5E9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFDEFE3"/>
+        <bgColor rgb="FFFDEFE3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF6D5"/>
+        <bgColor rgb="FFFFF6D5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF4F7FB"/>
+        <bgColor rgb="FFF4F7FB"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F9"/>
+        <bgColor rgb="FFEEF3F9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00458A"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF2E5C8A"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFE0A800"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="1" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="11" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="11" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="11" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="11"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="11" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="11" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="11" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="11" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="9" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="9"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="9" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="9"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="9" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="9" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="9" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="9" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="9" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="9" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="9" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="9" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="9" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="1" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="1" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="6" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="8" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="16" borderId="8" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="16" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="6" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="13" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="12" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="13" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="11" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="1" xfId="11" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="1" xfId="11" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="1" xfId="11" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="7" borderId="3" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="17" borderId="1" xfId="11" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="1" xfId="11" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="13" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="8" borderId="1" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="8" borderId="1" xfId="13" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="1" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="9" borderId="1" xfId="13" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="12" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="12" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="12" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="13" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="13" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="1" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="4" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="10" borderId="1" xfId="13" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="5" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="13" borderId="1" xfId="13" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="7" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="10" borderId="8" xfId="13" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="10" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="15" borderId="7" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="15" borderId="8" xfId="13" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="15" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="14">
     <cellStyle name="Comma 2" xfId="3" xr:uid="{7E7FE248-275D-4D2C-B52A-C0EFEEEFAA8F}"/>
+    <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="5" xr:uid="{8D903CB8-655D-4235-B067-402992F265CF}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{4165281A-E863-4D1B-BD7E-6CBE10089822}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{2A6D2ECA-1C3C-4AB7-A155-315A56F1142D}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{68FFB902-2D24-4B70-BE54-1F2D0E06B1AF}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{8FB57427-24A8-4929-91C7-FFEFF16E5E51}"/>
     <cellStyle name="Normal 5 2" xfId="8" xr:uid="{B9994C64-59D7-46EE-BB3C-1446E2817507}"/>
     <cellStyle name="Normal 6" xfId="9" xr:uid="{7D93BAAA-D825-4E00-B617-12ADCB37116E}"/>
     <cellStyle name="Normal 7" xfId="11" xr:uid="{6A52B69B-FA92-475B-AE36-8661E58CA690}"/>
+    <cellStyle name="Normal 8" xfId="13" xr:uid="{5051452F-6B02-45E3-B581-4E33394046C0}"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{58C90CB2-CAF0-4ABE-8F67-D39C231DA9D7}"/>
     <cellStyle name="Percent 3" xfId="10" xr:uid="{43ACBF6D-12D2-4052-BE55-AD5316DF154F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF00458A"/>
       <color rgb="FF333F4F"/>
       <color rgb="FF44546A"/>
       <color rgb="FFCCCCFF"/>
       <color rgb="FF666699"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FFCCECFF"/>
-      <color rgb="FF00458A"/>
       <color rgb="FF000000"/>
       <color rgb="FF6699FF"/>
       <color rgb="FF043060"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>457200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>354229</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>40564</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>685800</xdr:colOff>
+      <xdr:colOff>579654</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>533400</xdr:rowOff>
+      <xdr:rowOff>2026226</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{680F6280-3875-488C-9CA3-8354FB395BD9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7629525" y="1676400"/>
-          <a:ext cx="990600" cy="1914525"/>
+          <a:off x="8111940" y="2450504"/>
+          <a:ext cx="966233" cy="1992012"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>438150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:colOff>481007</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>58094</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>438150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:colOff>484181</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1809461</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED89A889-BD69-4F71-857F-2A36DB9FEBA5}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{29637B1D-405A-23F2-B088-124AF1FCDBEB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7610475" y="3638550"/>
-          <a:ext cx="2286000" cy="1733550"/>
+          <a:off x="8238718" y="7976467"/>
+          <a:ext cx="2203372" cy="1751367"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>466725</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>521822</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>36658</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:colOff>114759</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>146708</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDB38B7D-709D-4BC7-9D7F-7EFF0AF22E4C}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{4AB12504-4407-A9F7-2858-348CFCA75F98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7639050" y="5810250"/>
-          <a:ext cx="1066800" cy="1619250"/>
+          <a:off x="8279533" y="13199519"/>
+          <a:ext cx="1061853" cy="1728153"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>476250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:colOff>544048</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>29902</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>140886</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>93937</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84D9E657-5A8F-43BD-B704-09E1EFCC7932}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{1199CC0C-54BF-D501-B56A-F1D02689E033}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7648575" y="7410450"/>
-          <a:ext cx="1704975" cy="1466850"/>
+          <a:off x="8301759" y="14615775"/>
+          <a:ext cx="1797036" cy="1624758"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>504825</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>496422</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>151674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1905000</xdr:rowOff>
+      <xdr:colOff>582097</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>54719</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{831F6265-07A8-44C9-9C0D-88A924785BA5}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{122743E3-8C91-569F-A86A-9BEE28B0D898}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7677150" y="8791575"/>
-          <a:ext cx="1133475" cy="1857375"/>
+          <a:off x="8254133" y="16493361"/>
+          <a:ext cx="1557766" cy="2680214"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>157843</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>89807</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1566182" cy="593271"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="image1.png">
           <a:extLst>
@@ -1139,118 +1938,50 @@
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2C748C-CAE9-4F70-B158-176A7D1C0116}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="157843" y="89807"/>
           <a:ext cx="1566182" cy="593271"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor>
-[...66 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="424242"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="424242"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4B9360"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="00A1DF"/>
       </a:accent2>
@@ -1406,3099 +2137,4047 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C20D1B9-E7A1-453C-AD46-243CFBAF8835}">
+  <sheetPr>
+    <tabColor theme="4" tint="0.79998168889431442"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:C134"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="149" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A82" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B104" sqref="B104:C104"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.5546875" style="40" customWidth="1"/>
+    <col min="2" max="2" width="28.77734375" style="40" customWidth="1"/>
+    <col min="3" max="3" width="69.33203125" style="40" customWidth="1"/>
+    <col min="4" max="4" width="2.5546875" style="40" customWidth="1"/>
+    <col min="5" max="16384" width="9.21875" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:3" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="66" t="s">
+        <v>154</v>
+      </c>
+      <c r="C1" s="67"/>
+    </row>
+    <row r="2" spans="2:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="68" t="s">
+        <v>151</v>
+      </c>
+      <c r="C2" s="69"/>
+    </row>
+    <row r="3" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+    </row>
+    <row r="4" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="42" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="71"/>
+    </row>
+    <row r="6" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="71"/>
+    </row>
+    <row r="7" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="71"/>
+    </row>
+    <row r="8" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="72" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="71"/>
+    </row>
+    <row r="9" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="71"/>
+    </row>
+    <row r="10" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="71"/>
+    </row>
+    <row r="11" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="71"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B12" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="74"/>
+    </row>
+    <row r="14" spans="2:3" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="75" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="69"/>
+    </row>
+    <row r="15" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="2:3" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C16" s="65"/>
+    </row>
+    <row r="17" spans="2:3" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="64" t="s">
+        <v>153</v>
+      </c>
+      <c r="C17" s="65"/>
+    </row>
+    <row r="18" spans="2:3" ht="84.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="77" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="74"/>
+    </row>
+    <row r="19" spans="2:3" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="77" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="74"/>
+    </row>
+    <row r="20" spans="2:3" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="2:3" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="75" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="69"/>
+    </row>
+    <row r="22" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="2:3" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="77" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="74"/>
+    </row>
+    <row r="24" spans="2:3" ht="89.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="77" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="74"/>
+    </row>
+    <row r="25" spans="2:3" ht="89.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="77" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="74"/>
+    </row>
+    <row r="26" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="74"/>
+    </row>
+    <row r="27" spans="2:3" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="2:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="79"/>
+    </row>
+    <row r="29" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="2:3" ht="103.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="77" t="s">
+        <v>140</v>
+      </c>
+      <c r="C30" s="74"/>
+    </row>
+    <row r="31" spans="2:3" ht="47.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="74"/>
+    </row>
+    <row r="32" spans="2:3" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="74"/>
+    </row>
+    <row r="33" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="74"/>
+    </row>
+    <row r="34" spans="2:3" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="80" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="74"/>
+    </row>
+    <row r="35" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="32" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="80" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="74"/>
+    </row>
+    <row r="38" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="80" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="74"/>
+    </row>
+    <row r="39" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="41" spans="2:3" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="80" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41" s="74"/>
+    </row>
+    <row r="42" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42" s="74"/>
+    </row>
+    <row r="43" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="74"/>
+    </row>
+    <row r="44" spans="2:3" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="2:3" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="81" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45" s="82"/>
+    </row>
+    <row r="46" spans="2:3" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="2:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="79"/>
+    </row>
+    <row r="48" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" spans="2:3" ht="47.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="77" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="74"/>
+    </row>
+    <row r="50" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="C50" s="74"/>
+    </row>
+    <row r="51" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="80" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="74"/>
+    </row>
+    <row r="52" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="80" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="74"/>
+    </row>
+    <row r="53" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="80" t="s">
+        <v>63</v>
+      </c>
+      <c r="C53" s="74"/>
+    </row>
+    <row r="54" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="80" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="74"/>
+    </row>
+    <row r="55" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="80" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" s="74"/>
+    </row>
+    <row r="56" spans="2:3" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="80" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="74"/>
+    </row>
+    <row r="57" spans="2:3" ht="75.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="77" t="s">
+        <v>67</v>
+      </c>
+      <c r="C57" s="74"/>
+    </row>
+    <row r="58" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="32" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="60" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="C60" s="74"/>
+    </row>
+    <row r="61" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="80" t="s">
+        <v>69</v>
+      </c>
+      <c r="C61" s="74"/>
+    </row>
+    <row r="62" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="80" t="s">
+        <v>70</v>
+      </c>
+      <c r="C62" s="74"/>
+    </row>
+    <row r="63" spans="2:3" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="80" t="s">
+        <v>71</v>
+      </c>
+      <c r="C63" s="74"/>
+    </row>
+    <row r="64" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="66" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="80" t="s">
+        <v>72</v>
+      </c>
+      <c r="C66" s="74"/>
+    </row>
+    <row r="67" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="80" t="s">
+        <v>73</v>
+      </c>
+      <c r="C67" s="74"/>
+    </row>
+    <row r="68" spans="2:3" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" spans="2:3" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C69" s="82"/>
+    </row>
+    <row r="70" spans="2:3" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" spans="2:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="C71" s="79"/>
+    </row>
+    <row r="72" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="2:3" ht="61.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="77" t="s">
+        <v>75</v>
+      </c>
+      <c r="C73" s="74"/>
+    </row>
+    <row r="74" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="80" t="s">
+        <v>76</v>
+      </c>
+      <c r="C74" s="74"/>
+    </row>
+    <row r="75" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="80" t="s">
+        <v>77</v>
+      </c>
+      <c r="C75" s="74"/>
+    </row>
+    <row r="76" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="80" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="74"/>
+    </row>
+    <row r="77" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="80" t="s">
+        <v>79</v>
+      </c>
+      <c r="C77" s="74"/>
+    </row>
+    <row r="78" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="80" t="s">
+        <v>80</v>
+      </c>
+      <c r="C78" s="74"/>
+    </row>
+    <row r="79" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="80" t="s">
+        <v>81</v>
+      </c>
+      <c r="C79" s="74"/>
+    </row>
+    <row r="80" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="C80" s="74"/>
+    </row>
+    <row r="81" spans="2:3" ht="47.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="77" t="s">
+        <v>83</v>
+      </c>
+      <c r="C81" s="74"/>
+    </row>
+    <row r="82" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="32" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="84" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="80" t="s">
+        <v>84</v>
+      </c>
+      <c r="C84" s="74"/>
+    </row>
+    <row r="85" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="80" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="74"/>
+    </row>
+    <row r="86" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="88" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="80" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" s="74"/>
+    </row>
+    <row r="89" spans="2:3" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="80" t="s">
+        <v>87</v>
+      </c>
+      <c r="C89" s="74"/>
+    </row>
+    <row r="90" spans="2:3" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="80" t="s">
+        <v>88</v>
+      </c>
+      <c r="C90" s="74"/>
+    </row>
+    <row r="91" spans="2:3" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" spans="2:3" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="81" t="s">
+        <v>89</v>
+      </c>
+      <c r="C92" s="82"/>
+    </row>
+    <row r="93" spans="2:3" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" spans="2:3" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="75" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="69"/>
+    </row>
+    <row r="95" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" spans="2:3" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="C96" s="74"/>
+    </row>
+    <row r="97" spans="2:3" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="77" t="s">
+        <v>92</v>
+      </c>
+      <c r="C97" s="74"/>
+    </row>
+    <row r="98" spans="2:3" ht="8.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" spans="2:3" ht="53.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="81" t="s">
+        <v>93</v>
+      </c>
+      <c r="C99" s="82"/>
+    </row>
+    <row r="100" spans="2:3" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" spans="2:3" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="75" t="s">
+        <v>94</v>
+      </c>
+      <c r="C101" s="69"/>
+    </row>
+    <row r="102" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="77" t="s">
+        <v>157</v>
+      </c>
+      <c r="C103" s="74"/>
+    </row>
+    <row r="104" spans="2:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="77" t="s">
+        <v>158</v>
+      </c>
+      <c r="C104" s="74"/>
+    </row>
+    <row r="105" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" spans="2:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="34" t="s">
+        <v>95</v>
+      </c>
+      <c r="C106" s="34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="107" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="83" t="s">
+        <v>97</v>
+      </c>
+      <c r="C107" s="35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="108" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="84"/>
+      <c r="C108" s="35" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="109" spans="2:3" ht="31.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="85"/>
+      <c r="C109" s="36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="C110" s="37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="111" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="87"/>
+      <c r="C111" s="37" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="112" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="88"/>
+      <c r="C112" s="38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="113" spans="2:3" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="C113" s="36" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="114" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="86" t="s">
+        <v>107</v>
+      </c>
+      <c r="C114" s="37" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="115" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="87"/>
+      <c r="C115" s="37" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="116" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="88"/>
+      <c r="C116" s="38" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="117" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="C117" s="35" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="118" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="84"/>
+      <c r="C118" s="35" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="119" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="85"/>
+      <c r="C119" s="36" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="120" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="86" t="s">
+        <v>115</v>
+      </c>
+      <c r="C120" s="37" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="121" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="87"/>
+      <c r="C121" s="37" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="122" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="87"/>
+      <c r="C122" s="37" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="123" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="88"/>
+      <c r="C123" s="38" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="124" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="83" t="s">
+        <v>120</v>
+      </c>
+      <c r="C124" s="35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="125" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="84"/>
+      <c r="C125" s="35" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="126" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="85"/>
+      <c r="C126" s="36" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="127" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="86" t="s">
+        <v>124</v>
+      </c>
+      <c r="C127" s="37" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="128" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="87"/>
+      <c r="C128" s="37" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="129" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="88"/>
+      <c r="C129" s="38" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="130" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="83" t="s">
+        <v>128</v>
+      </c>
+      <c r="C130" s="35" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="131" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B131" s="84"/>
+      <c r="C131" s="35" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="132" spans="2:3" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B132" s="85"/>
+      <c r="C132" s="36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="134" spans="2:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="B134" s="41" t="s">
+        <v>132</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="OF+lwFsF/J9omy39HuKx+k0ochDO3ts3ar7T2Eeb8B/Ma9if1u+VKHvfSHrbTCYgRZs9z4lSORaZ7kX1IeEdbQ==" saltValue="JnBOAQTkTZ9fENsOGyaV8g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="81">
+    <mergeCell ref="B130:B132"/>
+    <mergeCell ref="B110:B112"/>
+    <mergeCell ref="B114:B116"/>
+    <mergeCell ref="B117:B119"/>
+    <mergeCell ref="B120:B123"/>
+    <mergeCell ref="B124:B126"/>
+    <mergeCell ref="B127:B129"/>
+    <mergeCell ref="B107:B109"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B3:C3"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B5" location="'Instructions'!B14" display="Purpose" xr:uid="{DB74CDD0-A971-4914-AEFA-EC2957B587CA}"/>
+    <hyperlink ref="B6" location="'Instructions'!B21" display="Ranking" xr:uid="{32B4C527-4197-4636-94ED-0B0ED34ED3B2}"/>
+    <hyperlink ref="B7" location="'Instructions'!B28" display="Approach 1: Ranking Using a Single Indicator" xr:uid="{10355E9E-76D0-49E9-A54F-6502430A9A46}"/>
+    <hyperlink ref="B8" location="'Instructions'!B47" display="Approach 2: Ranking Using a Composite Indicator" xr:uid="{A570F008-6076-4AB1-A9B0-42EEDED4FF98}"/>
+    <hyperlink ref="B9" location="'Instructions'!B71" display="Approach 3: Multidimensional Prioritization" xr:uid="{3C6E16C5-4815-4D21-A157-530F4CFF25EA}"/>
+    <hyperlink ref="B10" location="'Instructions'!B94" display="Summary" xr:uid="{CBB69489-9F10-4AAC-A1BD-F2CF63AE3430}"/>
+    <hyperlink ref="B11" location="'Instructions'!B101" display="Annex: Data sources to consider" xr:uid="{63AFFEFF-B2BA-4C88-8574-2F4E0F5A672F}"/>
+    <hyperlink ref="B134" location="'Subnational Targeting Guidance'!B3" display="↑ Back to top" xr:uid="{166E7CD4-C004-40EE-93B5-B34AB90E64BB}"/>
+    <hyperlink ref="B5:C5" location="'Subnational Targeting Guidance'!B14" display="Purpose" xr:uid="{EBAF0E99-28EA-4E43-8837-1DE547BAF0F7}"/>
+    <hyperlink ref="B6:C6" location="'Subnational Targeting Guidance'!B21" display="Ranking" xr:uid="{A16642E3-82CF-4612-9887-E660213F9C06}"/>
+    <hyperlink ref="B7:C7" location="'Subnational Targeting Guidance'!B28" display="Approach 1: Ranking Using a Single Indicator" xr:uid="{523BEC79-FC27-4EA6-9877-95A3F02A4E8E}"/>
+    <hyperlink ref="B8:C8" location="'Subnational Targeting Guidance'!B47" display="Approach 2: Ranking Using a Composite Indicator" xr:uid="{FDF9E0FF-00A2-410F-8FCA-4C819A287DD9}"/>
+    <hyperlink ref="B9:C9" location="'Subnational Targeting Guidance'!B71" display="Approach 3: Multidimensional Prioritization" xr:uid="{30E6CD26-F815-402B-AD4E-FAC672CB4AA9}"/>
+    <hyperlink ref="B10:C10" location="'Subnational Targeting Guidance'!B94" display="Summary" xr:uid="{34367BCF-A809-4892-94DE-39BCDA68B3E9}"/>
+    <hyperlink ref="B11:C11" location="'Subnational Targeting Guidance'!B101" display="Annex: Data sources to consider" xr:uid="{8A557835-1F63-4CA4-9057-4ABE8AEFCB5F}"/>
+  </hyperlinks>
+  <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Aptos"&amp;10&amp;K000000 Classified as Internal&amp;1#_x000D_</oddHeader>
+    <oddFooter>&amp;CPage &amp;P of &amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35D6C40D-DC61-457C-B807-16E1C41AB3A6}">
   <sheetPr>
-    <tabColor theme="5" tint="0.59999389629810485"/>
+    <tabColor theme="5" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:Q36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="71" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="70.77734375" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="4"/>
+    <col min="1" max="1" width="81" style="53" customWidth="1"/>
+    <col min="2" max="2" width="4" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:17" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="60" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="49"/>
+    </row>
+    <row r="3" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A3" s="59" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+    </row>
+    <row r="4" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="6"/>
-[...3 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:17" ht="120" x14ac:dyDescent="0.2">
+      <c r="A5" s="47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="323.10000000000002" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
+        <v>144</v>
+      </c>
+      <c r="B6" s="43"/>
+      <c r="C6" s="44" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="D6" s="43"/>
+    </row>
+    <row r="7" spans="1:17" ht="60.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="9" t="s">
+    </row>
+    <row r="8" spans="1:17" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="47" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="45" x14ac:dyDescent="0.2">
-      <c r="A5" s="10" t="s">
+    <row r="9" spans="1:17" ht="229.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9" s="43"/>
+      <c r="C9" s="44" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+    </row>
+    <row r="16" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A16" s="59" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="61"/>
+      <c r="P16" s="61"/>
+      <c r="Q16" s="61"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C17" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+    </row>
+    <row r="18" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="52" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="C18" s="31"/>
+    </row>
+    <row r="19" spans="1:5" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="47" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="3" t="s">
+    <row r="20" spans="1:5" ht="75.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="48" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20" s="43"/>
+      <c r="C20" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="D20" s="43"/>
+      <c r="E20" s="43"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="47"/>
+      <c r="C21" s="62"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="47"/>
+      <c r="C22" s="62"/>
+    </row>
+    <row r="23" spans="1:5" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:5" ht="45.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="54" t="s">
+        <v>147</v>
+      </c>
+      <c r="B25" s="43"/>
+      <c r="C25" s="44" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="8" t="s">
+      <c r="D25" s="43"/>
+      <c r="E25" s="43"/>
+    </row>
+    <row r="32" spans="1:5" ht="218.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="B32" s="43"/>
+      <c r="C32" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="9" t="s">
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+    </row>
+    <row r="34" spans="1:1" s="1" customFormat="1" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="55" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A20" s="11" t="s">
+    <row r="35" spans="1:1" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="9" t="s">
+    </row>
+    <row r="36" spans="1:1" ht="71.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="56" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="aulxK3HlImwl9xJXThJGYf0qEnVhn2Tnro8yzV7JiDgQe9mkQxtoqgbWozdt5TI1EUuCINW/r0ey0KlqkPSPVA==" saltValue="kAy+o6m+bZ0n0qF2bxwWoQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pTfAof49tw4r8Ez2VgFmmZ2VT4/8VYtG4zC8r0M0GXgcEtrC6MdWtgM9z6P4Ww3w99JFGMREdPuduvGz3fBRBw==" saltValue="bMv0VKBNkX1KhuW2K9RNLg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67455F19-F1D6-4000-B602-3B6E728296B2}">
   <sheetPr>
     <tabColor theme="5" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:P200"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4"/>
+    <sheetView topLeftCell="B1" zoomScale="89" zoomScaleNormal="47" workbookViewId="0">
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.44140625" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0" style="32" hidden="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.44140625" style="32"/>
+    <col min="1" max="1" width="0" style="22" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="13.6640625" style="25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="30" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="16.44140625" style="25" customWidth="1"/>
+    <col min="5" max="5" width="10.77734375" style="29" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="18.77734375" style="22" customWidth="1"/>
+    <col min="7" max="7" width="38.109375" style="22" customWidth="1"/>
+    <col min="8" max="8" width="29.88671875" style="22" customWidth="1"/>
+    <col min="9" max="9" width="33.33203125" style="22" customWidth="1"/>
+    <col min="10" max="10" width="21.109375" style="22" customWidth="1"/>
+    <col min="11" max="11" width="18" style="22" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="8.44140625" style="22" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="16.6640625" style="22" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="13.109375" style="22" hidden="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.44140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="14" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="41" t="s">
+    <row r="1" spans="1:16" s="5" customFormat="1" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+    </row>
+    <row r="2" spans="1:16" s="9" customFormat="1" ht="108.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C1" s="41"/>
-[...1 lines deleted...]
-      <c r="E1" s="15" t="s">
+      <c r="E2" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="G2" s="45" t="s">
+        <v>143</v>
+      </c>
+      <c r="H2" s="45" t="s">
+        <v>141</v>
+      </c>
+      <c r="I2" s="45" t="s">
+        <v>142</v>
+      </c>
+      <c r="J2" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="F1" s="16"/>
-[...12 lines deleted...]
-      <c r="A2" s="18" t="s">
+      <c r="K2" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="L2" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="M2" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C2" s="20" t="s">
+      <c r="N2" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="15" customFormat="1" ht="108.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="18"/>
+      <c r="G3" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="D2" s="19" t="s">
+      <c r="L3" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="E2" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="21" t="s">
+      <c r="M3" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="G2" s="22" t="s">
-[...58 lines deleted...]
-        <v>36</v>
+      <c r="N3" s="17" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="33"/>
-[...11 lines deleted...]
-      <c r="N4" s="34"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="24"/>
     </row>
     <row r="5" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B5" s="33"/>
-[...11 lines deleted...]
-      <c r="N5" s="34"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="24"/>
     </row>
     <row r="6" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B6" s="33"/>
-[...11 lines deleted...]
-      <c r="N6" s="34"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="24"/>
     </row>
     <row r="7" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B7" s="33"/>
-[...11 lines deleted...]
-      <c r="N7" s="34"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="27"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="27"/>
+      <c r="N7" s="24"/>
     </row>
     <row r="8" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B8" s="33"/>
-[...11 lines deleted...]
-      <c r="N8" s="34"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="24"/>
     </row>
     <row r="9" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B9" s="33"/>
-[...11 lines deleted...]
-      <c r="N9" s="34"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="27"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="24"/>
     </row>
     <row r="10" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B10" s="33"/>
-[...11 lines deleted...]
-      <c r="N10" s="34"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="24"/>
     </row>
     <row r="11" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B11" s="33"/>
-[...11 lines deleted...]
-      <c r="N11" s="34"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="24"/>
     </row>
     <row r="12" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B12" s="33"/>
-[...11 lines deleted...]
-      <c r="N12" s="34"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="24"/>
     </row>
     <row r="13" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B13" s="33"/>
-[...11 lines deleted...]
-      <c r="N13" s="34"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="28"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="24"/>
     </row>
     <row r="14" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B14" s="33"/>
-[...11 lines deleted...]
-      <c r="N14" s="34"/>
+      <c r="B14" s="23"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="24"/>
     </row>
     <row r="15" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B15" s="33"/>
-[...11 lines deleted...]
-      <c r="N15" s="34"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="24"/>
     </row>
     <row r="16" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="B16" s="33"/>
-[...11 lines deleted...]
-      <c r="N16" s="34"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="28"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="24"/>
     </row>
     <row r="17" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B17" s="33"/>
-[...11 lines deleted...]
-      <c r="N17" s="34"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="25"/>
+      <c r="K17" s="27"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="24"/>
     </row>
     <row r="18" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B18" s="33"/>
-[...11 lines deleted...]
-      <c r="N18" s="34"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="27"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="24"/>
     </row>
     <row r="19" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B19" s="33"/>
-[...11 lines deleted...]
-      <c r="N19" s="34"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="28"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="24"/>
     </row>
     <row r="20" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B20" s="33"/>
-[...11 lines deleted...]
-      <c r="N20" s="34"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="24"/>
     </row>
     <row r="21" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B21" s="33"/>
-[...11 lines deleted...]
-      <c r="N21" s="34"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="24"/>
     </row>
     <row r="22" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B22" s="33"/>
-[...11 lines deleted...]
-      <c r="N22" s="34"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="24"/>
     </row>
     <row r="23" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B23" s="33"/>
-[...11 lines deleted...]
-      <c r="N23" s="34"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="24"/>
     </row>
     <row r="24" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B24" s="33"/>
-[...11 lines deleted...]
-      <c r="N24" s="34"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="24"/>
     </row>
     <row r="25" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B25" s="33"/>
-[...11 lines deleted...]
-      <c r="N25" s="34"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="27"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="24"/>
     </row>
     <row r="26" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B26" s="33"/>
-[...11 lines deleted...]
-      <c r="N26" s="34"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="24"/>
     </row>
     <row r="27" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B27" s="33"/>
-[...11 lines deleted...]
-      <c r="N27" s="34"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="27"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="24"/>
     </row>
     <row r="28" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B28" s="33"/>
-[...11 lines deleted...]
-      <c r="N28" s="34"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="27"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="24"/>
     </row>
     <row r="29" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B29" s="33"/>
-[...11 lines deleted...]
-      <c r="N29" s="34"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="24"/>
     </row>
     <row r="30" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B30" s="33"/>
-[...11 lines deleted...]
-      <c r="N30" s="34"/>
+      <c r="B30" s="23"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="27"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="24"/>
     </row>
     <row r="31" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B31" s="33"/>
-[...11 lines deleted...]
-      <c r="N31" s="34"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="27"/>
+      <c r="L31" s="28"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="24"/>
     </row>
     <row r="32" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B32" s="33"/>
-[...11 lines deleted...]
-      <c r="N32" s="34"/>
+      <c r="B32" s="23"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="25"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="28"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="24"/>
     </row>
     <row r="33" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B33" s="33"/>
-[...11 lines deleted...]
-      <c r="N33" s="34"/>
+      <c r="B33" s="23"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="27"/>
+      <c r="L33" s="28"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="24"/>
     </row>
     <row r="34" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B34" s="33"/>
-[...11 lines deleted...]
-      <c r="N34" s="34"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="25"/>
+      <c r="K34" s="27"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="24"/>
     </row>
     <row r="35" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B35" s="33"/>
-[...11 lines deleted...]
-      <c r="N35" s="34"/>
+      <c r="B35" s="23"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="24"/>
     </row>
     <row r="36" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B36" s="33"/>
-[...11 lines deleted...]
-      <c r="N36" s="34"/>
+      <c r="B36" s="23"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="27"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="27"/>
+      <c r="N36" s="24"/>
     </row>
     <row r="37" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B37" s="33"/>
-[...11 lines deleted...]
-      <c r="N37" s="34"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="27"/>
+      <c r="L37" s="28"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="24"/>
     </row>
     <row r="38" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B38" s="33"/>
-[...11 lines deleted...]
-      <c r="N38" s="34"/>
+      <c r="B38" s="23"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="27"/>
+      <c r="L38" s="28"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="24"/>
     </row>
     <row r="39" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B39" s="33"/>
-[...11 lines deleted...]
-      <c r="N39" s="34"/>
+      <c r="B39" s="23"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="27"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="24"/>
     </row>
     <row r="40" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B40" s="33"/>
-[...11 lines deleted...]
-      <c r="N40" s="34"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="24"/>
     </row>
     <row r="41" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B41" s="33"/>
-[...11 lines deleted...]
-      <c r="N41" s="34"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="27"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="24"/>
     </row>
     <row r="42" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B42" s="33"/>
-[...11 lines deleted...]
-      <c r="N42" s="34"/>
+      <c r="B42" s="23"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="27"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="27"/>
+      <c r="N42" s="24"/>
     </row>
     <row r="43" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B43" s="33"/>
-[...11 lines deleted...]
-      <c r="N43" s="34"/>
+      <c r="B43" s="23"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="25"/>
+      <c r="G43" s="25"/>
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="25"/>
+      <c r="K43" s="27"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="27"/>
+      <c r="N43" s="24"/>
     </row>
     <row r="44" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B44" s="33"/>
-[...11 lines deleted...]
-      <c r="N44" s="34"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="27"/>
+      <c r="L44" s="28"/>
+      <c r="M44" s="27"/>
+      <c r="N44" s="24"/>
     </row>
     <row r="45" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B45" s="33"/>
-[...11 lines deleted...]
-      <c r="N45" s="34"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="28"/>
+      <c r="M45" s="27"/>
+      <c r="N45" s="24"/>
     </row>
     <row r="46" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B46" s="33"/>
-[...11 lines deleted...]
-      <c r="N46" s="34"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="27"/>
+      <c r="L46" s="28"/>
+      <c r="M46" s="27"/>
+      <c r="N46" s="24"/>
     </row>
     <row r="47" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B47" s="33"/>
-[...11 lines deleted...]
-      <c r="N47" s="34"/>
+      <c r="B47" s="23"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="27"/>
+      <c r="L47" s="28"/>
+      <c r="M47" s="27"/>
+      <c r="N47" s="24"/>
     </row>
     <row r="48" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B48" s="33"/>
-[...11 lines deleted...]
-      <c r="N48" s="34"/>
+      <c r="B48" s="23"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="25"/>
+      <c r="G48" s="25"/>
+      <c r="H48" s="25"/>
+      <c r="I48" s="25"/>
+      <c r="J48" s="25"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="28"/>
+      <c r="M48" s="27"/>
+      <c r="N48" s="24"/>
     </row>
     <row r="49" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B49" s="33"/>
-[...11 lines deleted...]
-      <c r="N49" s="34"/>
+      <c r="B49" s="23"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="25"/>
+      <c r="H49" s="25"/>
+      <c r="I49" s="25"/>
+      <c r="J49" s="25"/>
+      <c r="K49" s="27"/>
+      <c r="L49" s="28"/>
+      <c r="M49" s="27"/>
+      <c r="N49" s="24"/>
     </row>
     <row r="50" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B50" s="33"/>
-[...11 lines deleted...]
-      <c r="N50" s="34"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="25"/>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="27"/>
+      <c r="L50" s="28"/>
+      <c r="M50" s="27"/>
+      <c r="N50" s="24"/>
     </row>
     <row r="51" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B51" s="33"/>
-[...11 lines deleted...]
-      <c r="N51" s="34"/>
+      <c r="B51" s="23"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="25"/>
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="25"/>
+      <c r="K51" s="27"/>
+      <c r="L51" s="28"/>
+      <c r="M51" s="27"/>
+      <c r="N51" s="24"/>
     </row>
     <row r="52" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B52" s="33"/>
-[...11 lines deleted...]
-      <c r="N52" s="34"/>
+      <c r="B52" s="23"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="23"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="25"/>
+      <c r="G52" s="25"/>
+      <c r="H52" s="25"/>
+      <c r="I52" s="25"/>
+      <c r="J52" s="25"/>
+      <c r="K52" s="27"/>
+      <c r="L52" s="28"/>
+      <c r="M52" s="27"/>
+      <c r="N52" s="24"/>
     </row>
     <row r="53" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B53" s="33"/>
-[...11 lines deleted...]
-      <c r="N53" s="34"/>
+      <c r="B53" s="23"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="23"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="25"/>
+      <c r="G53" s="25"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="25"/>
+      <c r="K53" s="27"/>
+      <c r="L53" s="28"/>
+      <c r="M53" s="27"/>
+      <c r="N53" s="24"/>
     </row>
     <row r="54" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B54" s="33"/>
-[...11 lines deleted...]
-      <c r="N54" s="34"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="25"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="27"/>
+      <c r="L54" s="28"/>
+      <c r="M54" s="27"/>
+      <c r="N54" s="24"/>
     </row>
     <row r="55" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B55" s="33"/>
-[...11 lines deleted...]
-      <c r="N55" s="34"/>
+      <c r="B55" s="23"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="23"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="25"/>
+      <c r="G55" s="25"/>
+      <c r="H55" s="25"/>
+      <c r="I55" s="25"/>
+      <c r="J55" s="25"/>
+      <c r="K55" s="27"/>
+      <c r="L55" s="28"/>
+      <c r="M55" s="27"/>
+      <c r="N55" s="24"/>
     </row>
     <row r="56" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B56" s="33"/>
-[...11 lines deleted...]
-      <c r="N56" s="34"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="25"/>
+      <c r="G56" s="25"/>
+      <c r="H56" s="25"/>
+      <c r="I56" s="25"/>
+      <c r="J56" s="25"/>
+      <c r="K56" s="27"/>
+      <c r="L56" s="28"/>
+      <c r="M56" s="27"/>
+      <c r="N56" s="24"/>
     </row>
     <row r="57" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B57" s="33"/>
-[...11 lines deleted...]
-      <c r="N57" s="34"/>
+      <c r="B57" s="23"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="24"/>
+      <c r="F57" s="25"/>
+      <c r="G57" s="25"/>
+      <c r="H57" s="25"/>
+      <c r="I57" s="25"/>
+      <c r="J57" s="25"/>
+      <c r="K57" s="27"/>
+      <c r="L57" s="28"/>
+      <c r="M57" s="27"/>
+      <c r="N57" s="24"/>
     </row>
     <row r="58" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B58" s="33"/>
-[...11 lines deleted...]
-      <c r="N58" s="34"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="25"/>
+      <c r="G58" s="25"/>
+      <c r="H58" s="25"/>
+      <c r="I58" s="25"/>
+      <c r="J58" s="25"/>
+      <c r="K58" s="27"/>
+      <c r="L58" s="28"/>
+      <c r="M58" s="27"/>
+      <c r="N58" s="24"/>
     </row>
     <row r="59" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B59" s="33"/>
-[...11 lines deleted...]
-      <c r="N59" s="34"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="28"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="24"/>
     </row>
     <row r="60" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B60" s="33"/>
-[...11 lines deleted...]
-      <c r="N60" s="34"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="24"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="25"/>
+      <c r="I60" s="25"/>
+      <c r="J60" s="25"/>
+      <c r="K60" s="27"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="27"/>
+      <c r="N60" s="24"/>
     </row>
     <row r="61" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B61" s="33"/>
-[...11 lines deleted...]
-      <c r="N61" s="34"/>
+      <c r="B61" s="23"/>
+      <c r="C61" s="24"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
+      <c r="H61" s="25"/>
+      <c r="I61" s="25"/>
+      <c r="J61" s="25"/>
+      <c r="K61" s="27"/>
+      <c r="L61" s="28"/>
+      <c r="M61" s="27"/>
+      <c r="N61" s="24"/>
     </row>
     <row r="62" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B62" s="33"/>
-[...11 lines deleted...]
-      <c r="N62" s="34"/>
+      <c r="B62" s="23"/>
+      <c r="C62" s="24"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="25"/>
+      <c r="G62" s="25"/>
+      <c r="H62" s="25"/>
+      <c r="I62" s="25"/>
+      <c r="J62" s="25"/>
+      <c r="K62" s="27"/>
+      <c r="L62" s="28"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="24"/>
     </row>
     <row r="63" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B63" s="33"/>
-[...11 lines deleted...]
-      <c r="N63" s="34"/>
+      <c r="B63" s="23"/>
+      <c r="C63" s="24"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="25"/>
+      <c r="H63" s="25"/>
+      <c r="I63" s="25"/>
+      <c r="J63" s="25"/>
+      <c r="K63" s="27"/>
+      <c r="L63" s="28"/>
+      <c r="M63" s="27"/>
+      <c r="N63" s="24"/>
     </row>
     <row r="64" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B64" s="33"/>
-[...11 lines deleted...]
-      <c r="N64" s="34"/>
+      <c r="B64" s="23"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="25"/>
+      <c r="I64" s="25"/>
+      <c r="J64" s="25"/>
+      <c r="K64" s="27"/>
+      <c r="L64" s="28"/>
+      <c r="M64" s="27"/>
+      <c r="N64" s="24"/>
     </row>
     <row r="65" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B65" s="33"/>
-[...11 lines deleted...]
-      <c r="N65" s="34"/>
+      <c r="B65" s="23"/>
+      <c r="C65" s="24"/>
+      <c r="D65" s="23"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
+      <c r="I65" s="25"/>
+      <c r="J65" s="25"/>
+      <c r="K65" s="27"/>
+      <c r="L65" s="28"/>
+      <c r="M65" s="27"/>
+      <c r="N65" s="24"/>
     </row>
     <row r="66" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B66" s="33"/>
-[...11 lines deleted...]
-      <c r="N66" s="34"/>
+      <c r="B66" s="23"/>
+      <c r="C66" s="24"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="25"/>
+      <c r="I66" s="25"/>
+      <c r="J66" s="25"/>
+      <c r="K66" s="27"/>
+      <c r="L66" s="28"/>
+      <c r="M66" s="27"/>
+      <c r="N66" s="24"/>
     </row>
     <row r="67" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B67" s="33"/>
-[...11 lines deleted...]
-      <c r="N67" s="34"/>
+      <c r="B67" s="23"/>
+      <c r="C67" s="24"/>
+      <c r="D67" s="23"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="25"/>
+      <c r="K67" s="27"/>
+      <c r="L67" s="28"/>
+      <c r="M67" s="27"/>
+      <c r="N67" s="24"/>
     </row>
     <row r="68" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B68" s="33"/>
-[...11 lines deleted...]
-      <c r="N68" s="34"/>
+      <c r="B68" s="23"/>
+      <c r="C68" s="24"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="25"/>
+      <c r="K68" s="27"/>
+      <c r="L68" s="28"/>
+      <c r="M68" s="27"/>
+      <c r="N68" s="24"/>
     </row>
     <row r="69" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B69" s="33"/>
-[...11 lines deleted...]
-      <c r="N69" s="34"/>
+      <c r="B69" s="23"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="25"/>
+      <c r="I69" s="25"/>
+      <c r="J69" s="25"/>
+      <c r="K69" s="27"/>
+      <c r="L69" s="28"/>
+      <c r="M69" s="27"/>
+      <c r="N69" s="24"/>
     </row>
     <row r="70" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B70" s="33"/>
-[...11 lines deleted...]
-      <c r="N70" s="34"/>
+      <c r="B70" s="23"/>
+      <c r="C70" s="24"/>
+      <c r="D70" s="23"/>
+      <c r="E70" s="24"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
+      <c r="I70" s="25"/>
+      <c r="J70" s="25"/>
+      <c r="K70" s="27"/>
+      <c r="L70" s="28"/>
+      <c r="M70" s="27"/>
+      <c r="N70" s="24"/>
     </row>
     <row r="71" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B71" s="33"/>
-[...11 lines deleted...]
-      <c r="N71" s="34"/>
+      <c r="B71" s="23"/>
+      <c r="C71" s="24"/>
+      <c r="D71" s="23"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="25"/>
+      <c r="G71" s="25"/>
+      <c r="H71" s="25"/>
+      <c r="I71" s="25"/>
+      <c r="J71" s="25"/>
+      <c r="K71" s="27"/>
+      <c r="L71" s="28"/>
+      <c r="M71" s="27"/>
+      <c r="N71" s="24"/>
     </row>
     <row r="72" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B72" s="33"/>
-[...11 lines deleted...]
-      <c r="N72" s="34"/>
+      <c r="B72" s="23"/>
+      <c r="C72" s="24"/>
+      <c r="D72" s="23"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="25"/>
+      <c r="G72" s="25"/>
+      <c r="H72" s="25"/>
+      <c r="I72" s="25"/>
+      <c r="J72" s="25"/>
+      <c r="K72" s="27"/>
+      <c r="L72" s="28"/>
+      <c r="M72" s="27"/>
+      <c r="N72" s="24"/>
     </row>
     <row r="73" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B73" s="33"/>
-[...11 lines deleted...]
-      <c r="N73" s="34"/>
+      <c r="B73" s="23"/>
+      <c r="C73" s="24"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="24"/>
+      <c r="F73" s="25"/>
+      <c r="G73" s="25"/>
+      <c r="H73" s="25"/>
+      <c r="I73" s="25"/>
+      <c r="J73" s="25"/>
+      <c r="K73" s="27"/>
+      <c r="L73" s="28"/>
+      <c r="M73" s="27"/>
+      <c r="N73" s="24"/>
     </row>
     <row r="74" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B74" s="33"/>
-[...11 lines deleted...]
-      <c r="N74" s="34"/>
+      <c r="B74" s="23"/>
+      <c r="C74" s="24"/>
+      <c r="D74" s="23"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="25"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="25"/>
+      <c r="I74" s="25"/>
+      <c r="J74" s="25"/>
+      <c r="K74" s="27"/>
+      <c r="L74" s="28"/>
+      <c r="M74" s="27"/>
+      <c r="N74" s="24"/>
     </row>
     <row r="75" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B75" s="33"/>
-[...11 lines deleted...]
-      <c r="N75" s="34"/>
+      <c r="B75" s="23"/>
+      <c r="C75" s="24"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="24"/>
+      <c r="F75" s="25"/>
+      <c r="G75" s="25"/>
+      <c r="H75" s="25"/>
+      <c r="I75" s="25"/>
+      <c r="J75" s="25"/>
+      <c r="K75" s="27"/>
+      <c r="L75" s="28"/>
+      <c r="M75" s="27"/>
+      <c r="N75" s="24"/>
     </row>
     <row r="76" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B76" s="33"/>
-[...11 lines deleted...]
-      <c r="N76" s="34"/>
+      <c r="B76" s="23"/>
+      <c r="C76" s="24"/>
+      <c r="D76" s="23"/>
+      <c r="E76" s="24"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="25"/>
+      <c r="H76" s="25"/>
+      <c r="I76" s="25"/>
+      <c r="J76" s="25"/>
+      <c r="K76" s="27"/>
+      <c r="L76" s="28"/>
+      <c r="M76" s="27"/>
+      <c r="N76" s="24"/>
     </row>
     <row r="77" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B77" s="33"/>
-[...11 lines deleted...]
-      <c r="N77" s="34"/>
+      <c r="B77" s="23"/>
+      <c r="C77" s="24"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="24"/>
+      <c r="F77" s="25"/>
+      <c r="G77" s="25"/>
+      <c r="H77" s="25"/>
+      <c r="I77" s="25"/>
+      <c r="J77" s="25"/>
+      <c r="K77" s="27"/>
+      <c r="L77" s="28"/>
+      <c r="M77" s="27"/>
+      <c r="N77" s="24"/>
     </row>
     <row r="78" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B78" s="33"/>
-[...11 lines deleted...]
-      <c r="N78" s="34"/>
+      <c r="B78" s="23"/>
+      <c r="C78" s="24"/>
+      <c r="D78" s="23"/>
+      <c r="E78" s="24"/>
+      <c r="F78" s="25"/>
+      <c r="G78" s="25"/>
+      <c r="H78" s="25"/>
+      <c r="I78" s="25"/>
+      <c r="J78" s="25"/>
+      <c r="K78" s="27"/>
+      <c r="L78" s="28"/>
+      <c r="M78" s="27"/>
+      <c r="N78" s="24"/>
     </row>
     <row r="79" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B79" s="33"/>
-[...11 lines deleted...]
-      <c r="N79" s="34"/>
+      <c r="B79" s="23"/>
+      <c r="C79" s="24"/>
+      <c r="D79" s="23"/>
+      <c r="E79" s="24"/>
+      <c r="F79" s="25"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="25"/>
+      <c r="I79" s="25"/>
+      <c r="J79" s="25"/>
+      <c r="K79" s="27"/>
+      <c r="L79" s="28"/>
+      <c r="M79" s="27"/>
+      <c r="N79" s="24"/>
     </row>
     <row r="80" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B80" s="33"/>
-[...11 lines deleted...]
-      <c r="N80" s="34"/>
+      <c r="B80" s="23"/>
+      <c r="C80" s="24"/>
+      <c r="D80" s="23"/>
+      <c r="E80" s="24"/>
+      <c r="F80" s="25"/>
+      <c r="G80" s="25"/>
+      <c r="H80" s="25"/>
+      <c r="I80" s="25"/>
+      <c r="J80" s="25"/>
+      <c r="K80" s="27"/>
+      <c r="L80" s="28"/>
+      <c r="M80" s="27"/>
+      <c r="N80" s="24"/>
     </row>
     <row r="81" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B81" s="33"/>
-[...11 lines deleted...]
-      <c r="N81" s="34"/>
+      <c r="B81" s="23"/>
+      <c r="C81" s="24"/>
+      <c r="D81" s="23"/>
+      <c r="E81" s="24"/>
+      <c r="F81" s="25"/>
+      <c r="G81" s="25"/>
+      <c r="H81" s="25"/>
+      <c r="I81" s="25"/>
+      <c r="J81" s="25"/>
+      <c r="K81" s="27"/>
+      <c r="L81" s="28"/>
+      <c r="M81" s="27"/>
+      <c r="N81" s="24"/>
     </row>
     <row r="82" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B82" s="33"/>
-[...11 lines deleted...]
-      <c r="N82" s="34"/>
+      <c r="B82" s="23"/>
+      <c r="C82" s="24"/>
+      <c r="D82" s="23"/>
+      <c r="E82" s="24"/>
+      <c r="F82" s="25"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="25"/>
+      <c r="I82" s="25"/>
+      <c r="J82" s="25"/>
+      <c r="K82" s="27"/>
+      <c r="L82" s="28"/>
+      <c r="M82" s="27"/>
+      <c r="N82" s="24"/>
     </row>
     <row r="83" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B83" s="33"/>
-[...11 lines deleted...]
-      <c r="N83" s="34"/>
+      <c r="B83" s="23"/>
+      <c r="C83" s="24"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="25"/>
+      <c r="G83" s="25"/>
+      <c r="H83" s="25"/>
+      <c r="I83" s="25"/>
+      <c r="J83" s="25"/>
+      <c r="K83" s="27"/>
+      <c r="L83" s="28"/>
+      <c r="M83" s="27"/>
+      <c r="N83" s="24"/>
     </row>
     <row r="84" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B84" s="33"/>
-[...11 lines deleted...]
-      <c r="N84" s="34"/>
+      <c r="B84" s="23"/>
+      <c r="C84" s="24"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="24"/>
+      <c r="F84" s="25"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="25"/>
+      <c r="I84" s="25"/>
+      <c r="J84" s="25"/>
+      <c r="K84" s="27"/>
+      <c r="L84" s="28"/>
+      <c r="M84" s="27"/>
+      <c r="N84" s="24"/>
     </row>
     <row r="85" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B85" s="33"/>
-[...11 lines deleted...]
-      <c r="N85" s="34"/>
+      <c r="B85" s="23"/>
+      <c r="C85" s="24"/>
+      <c r="D85" s="23"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="25"/>
+      <c r="G85" s="25"/>
+      <c r="H85" s="25"/>
+      <c r="I85" s="25"/>
+      <c r="J85" s="25"/>
+      <c r="K85" s="27"/>
+      <c r="L85" s="28"/>
+      <c r="M85" s="27"/>
+      <c r="N85" s="24"/>
     </row>
     <row r="86" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B86" s="33"/>
-[...11 lines deleted...]
-      <c r="N86" s="34"/>
+      <c r="B86" s="23"/>
+      <c r="C86" s="24"/>
+      <c r="D86" s="23"/>
+      <c r="E86" s="24"/>
+      <c r="F86" s="25"/>
+      <c r="G86" s="25"/>
+      <c r="H86" s="25"/>
+      <c r="I86" s="25"/>
+      <c r="J86" s="25"/>
+      <c r="K86" s="27"/>
+      <c r="L86" s="28"/>
+      <c r="M86" s="27"/>
+      <c r="N86" s="24"/>
     </row>
     <row r="87" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B87" s="33"/>
-[...11 lines deleted...]
-      <c r="N87" s="34"/>
+      <c r="B87" s="23"/>
+      <c r="C87" s="24"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="24"/>
+      <c r="F87" s="25"/>
+      <c r="G87" s="25"/>
+      <c r="H87" s="25"/>
+      <c r="I87" s="25"/>
+      <c r="J87" s="25"/>
+      <c r="K87" s="27"/>
+      <c r="L87" s="28"/>
+      <c r="M87" s="27"/>
+      <c r="N87" s="24"/>
     </row>
     <row r="88" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B88" s="33"/>
-[...11 lines deleted...]
-      <c r="N88" s="34"/>
+      <c r="B88" s="23"/>
+      <c r="C88" s="24"/>
+      <c r="D88" s="23"/>
+      <c r="E88" s="24"/>
+      <c r="F88" s="25"/>
+      <c r="G88" s="25"/>
+      <c r="H88" s="25"/>
+      <c r="I88" s="25"/>
+      <c r="J88" s="25"/>
+      <c r="K88" s="27"/>
+      <c r="L88" s="28"/>
+      <c r="M88" s="27"/>
+      <c r="N88" s="24"/>
     </row>
     <row r="89" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B89" s="33"/>
-[...11 lines deleted...]
-      <c r="N89" s="34"/>
+      <c r="B89" s="23"/>
+      <c r="C89" s="24"/>
+      <c r="D89" s="23"/>
+      <c r="E89" s="24"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="25"/>
+      <c r="I89" s="25"/>
+      <c r="J89" s="25"/>
+      <c r="K89" s="27"/>
+      <c r="L89" s="28"/>
+      <c r="M89" s="27"/>
+      <c r="N89" s="24"/>
     </row>
     <row r="90" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B90" s="33"/>
-[...11 lines deleted...]
-      <c r="N90" s="34"/>
+      <c r="B90" s="23"/>
+      <c r="C90" s="24"/>
+      <c r="D90" s="23"/>
+      <c r="E90" s="24"/>
+      <c r="F90" s="25"/>
+      <c r="G90" s="25"/>
+      <c r="H90" s="25"/>
+      <c r="I90" s="25"/>
+      <c r="J90" s="25"/>
+      <c r="K90" s="27"/>
+      <c r="L90" s="28"/>
+      <c r="M90" s="27"/>
+      <c r="N90" s="24"/>
     </row>
     <row r="91" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B91" s="33"/>
-[...11 lines deleted...]
-      <c r="N91" s="34"/>
+      <c r="B91" s="23"/>
+      <c r="C91" s="24"/>
+      <c r="D91" s="23"/>
+      <c r="E91" s="24"/>
+      <c r="F91" s="25"/>
+      <c r="G91" s="25"/>
+      <c r="H91" s="25"/>
+      <c r="I91" s="25"/>
+      <c r="J91" s="25"/>
+      <c r="K91" s="27"/>
+      <c r="L91" s="28"/>
+      <c r="M91" s="27"/>
+      <c r="N91" s="24"/>
     </row>
     <row r="92" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B92" s="33"/>
-[...11 lines deleted...]
-      <c r="N92" s="34"/>
+      <c r="B92" s="23"/>
+      <c r="C92" s="24"/>
+      <c r="D92" s="23"/>
+      <c r="E92" s="24"/>
+      <c r="F92" s="25"/>
+      <c r="G92" s="25"/>
+      <c r="H92" s="25"/>
+      <c r="I92" s="25"/>
+      <c r="J92" s="25"/>
+      <c r="K92" s="27"/>
+      <c r="L92" s="28"/>
+      <c r="M92" s="27"/>
+      <c r="N92" s="24"/>
     </row>
     <row r="93" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B93" s="33"/>
-[...11 lines deleted...]
-      <c r="N93" s="34"/>
+      <c r="B93" s="23"/>
+      <c r="C93" s="24"/>
+      <c r="D93" s="23"/>
+      <c r="E93" s="24"/>
+      <c r="F93" s="25"/>
+      <c r="G93" s="25"/>
+      <c r="H93" s="25"/>
+      <c r="I93" s="25"/>
+      <c r="J93" s="25"/>
+      <c r="K93" s="27"/>
+      <c r="L93" s="28"/>
+      <c r="M93" s="27"/>
+      <c r="N93" s="24"/>
     </row>
     <row r="94" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B94" s="33"/>
-[...11 lines deleted...]
-      <c r="N94" s="34"/>
+      <c r="B94" s="23"/>
+      <c r="C94" s="24"/>
+      <c r="D94" s="23"/>
+      <c r="E94" s="24"/>
+      <c r="F94" s="25"/>
+      <c r="G94" s="25"/>
+      <c r="H94" s="25"/>
+      <c r="I94" s="25"/>
+      <c r="J94" s="25"/>
+      <c r="K94" s="27"/>
+      <c r="L94" s="28"/>
+      <c r="M94" s="27"/>
+      <c r="N94" s="24"/>
     </row>
     <row r="95" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B95" s="33"/>
-[...11 lines deleted...]
-      <c r="N95" s="34"/>
+      <c r="B95" s="23"/>
+      <c r="C95" s="24"/>
+      <c r="D95" s="23"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="25"/>
+      <c r="G95" s="25"/>
+      <c r="H95" s="25"/>
+      <c r="I95" s="25"/>
+      <c r="J95" s="25"/>
+      <c r="K95" s="27"/>
+      <c r="L95" s="28"/>
+      <c r="M95" s="27"/>
+      <c r="N95" s="24"/>
     </row>
     <row r="96" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B96" s="33"/>
-[...11 lines deleted...]
-      <c r="N96" s="34"/>
+      <c r="B96" s="23"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="23"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="25"/>
+      <c r="G96" s="25"/>
+      <c r="H96" s="25"/>
+      <c r="I96" s="25"/>
+      <c r="J96" s="25"/>
+      <c r="K96" s="27"/>
+      <c r="L96" s="28"/>
+      <c r="M96" s="27"/>
+      <c r="N96" s="24"/>
     </row>
     <row r="97" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B97" s="33"/>
-[...11 lines deleted...]
-      <c r="N97" s="34"/>
+      <c r="B97" s="23"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="23"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="25"/>
+      <c r="G97" s="25"/>
+      <c r="H97" s="25"/>
+      <c r="I97" s="25"/>
+      <c r="J97" s="25"/>
+      <c r="K97" s="27"/>
+      <c r="L97" s="28"/>
+      <c r="M97" s="27"/>
+      <c r="N97" s="24"/>
     </row>
     <row r="98" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B98" s="33"/>
-[...11 lines deleted...]
-      <c r="N98" s="34"/>
+      <c r="B98" s="23"/>
+      <c r="C98" s="24"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="25"/>
+      <c r="G98" s="25"/>
+      <c r="H98" s="25"/>
+      <c r="I98" s="25"/>
+      <c r="J98" s="25"/>
+      <c r="K98" s="27"/>
+      <c r="L98" s="28"/>
+      <c r="M98" s="27"/>
+      <c r="N98" s="24"/>
     </row>
     <row r="99" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B99" s="33"/>
-[...11 lines deleted...]
-      <c r="N99" s="34"/>
+      <c r="B99" s="23"/>
+      <c r="C99" s="24"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="25"/>
+      <c r="G99" s="25"/>
+      <c r="H99" s="25"/>
+      <c r="I99" s="25"/>
+      <c r="J99" s="25"/>
+      <c r="K99" s="27"/>
+      <c r="L99" s="28"/>
+      <c r="M99" s="27"/>
+      <c r="N99" s="24"/>
     </row>
     <row r="100" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B100" s="33"/>
-[...11 lines deleted...]
-      <c r="N100" s="34"/>
+      <c r="B100" s="23"/>
+      <c r="C100" s="24"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="24"/>
+      <c r="F100" s="25"/>
+      <c r="G100" s="25"/>
+      <c r="H100" s="25"/>
+      <c r="I100" s="25"/>
+      <c r="J100" s="25"/>
+      <c r="K100" s="27"/>
+      <c r="L100" s="28"/>
+      <c r="M100" s="27"/>
+      <c r="N100" s="24"/>
     </row>
     <row r="101" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B101" s="33"/>
-[...11 lines deleted...]
-      <c r="N101" s="34"/>
+      <c r="B101" s="23"/>
+      <c r="C101" s="24"/>
+      <c r="D101" s="23"/>
+      <c r="E101" s="24"/>
+      <c r="F101" s="25"/>
+      <c r="G101" s="25"/>
+      <c r="H101" s="25"/>
+      <c r="I101" s="25"/>
+      <c r="J101" s="25"/>
+      <c r="K101" s="27"/>
+      <c r="L101" s="28"/>
+      <c r="M101" s="27"/>
+      <c r="N101" s="24"/>
     </row>
     <row r="102" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B102" s="33"/>
-[...11 lines deleted...]
-      <c r="N102" s="34"/>
+      <c r="B102" s="23"/>
+      <c r="C102" s="24"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="25"/>
+      <c r="G102" s="25"/>
+      <c r="H102" s="25"/>
+      <c r="I102" s="25"/>
+      <c r="J102" s="25"/>
+      <c r="K102" s="27"/>
+      <c r="L102" s="28"/>
+      <c r="M102" s="27"/>
+      <c r="N102" s="24"/>
     </row>
     <row r="103" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B103" s="33"/>
-[...11 lines deleted...]
-      <c r="N103" s="34"/>
+      <c r="B103" s="23"/>
+      <c r="C103" s="24"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="24"/>
+      <c r="F103" s="25"/>
+      <c r="G103" s="25"/>
+      <c r="H103" s="25"/>
+      <c r="I103" s="25"/>
+      <c r="J103" s="25"/>
+      <c r="K103" s="27"/>
+      <c r="L103" s="28"/>
+      <c r="M103" s="27"/>
+      <c r="N103" s="24"/>
     </row>
     <row r="104" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B104" s="33"/>
-[...11 lines deleted...]
-      <c r="N104" s="34"/>
+      <c r="B104" s="23"/>
+      <c r="C104" s="24"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="24"/>
+      <c r="F104" s="25"/>
+      <c r="G104" s="25"/>
+      <c r="H104" s="25"/>
+      <c r="I104" s="25"/>
+      <c r="J104" s="25"/>
+      <c r="K104" s="27"/>
+      <c r="L104" s="28"/>
+      <c r="M104" s="27"/>
+      <c r="N104" s="24"/>
     </row>
     <row r="105" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B105" s="33"/>
-[...11 lines deleted...]
-      <c r="N105" s="34"/>
+      <c r="B105" s="23"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="23"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="25"/>
+      <c r="G105" s="25"/>
+      <c r="H105" s="25"/>
+      <c r="I105" s="25"/>
+      <c r="J105" s="25"/>
+      <c r="K105" s="27"/>
+      <c r="L105" s="28"/>
+      <c r="M105" s="27"/>
+      <c r="N105" s="24"/>
     </row>
     <row r="106" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B106" s="33"/>
-[...11 lines deleted...]
-      <c r="N106" s="34"/>
+      <c r="B106" s="23"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="25"/>
+      <c r="G106" s="25"/>
+      <c r="H106" s="25"/>
+      <c r="I106" s="25"/>
+      <c r="J106" s="25"/>
+      <c r="K106" s="27"/>
+      <c r="L106" s="28"/>
+      <c r="M106" s="27"/>
+      <c r="N106" s="24"/>
     </row>
     <row r="107" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B107" s="33"/>
-[...11 lines deleted...]
-      <c r="N107" s="34"/>
+      <c r="B107" s="23"/>
+      <c r="C107" s="24"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="24"/>
+      <c r="F107" s="25"/>
+      <c r="G107" s="25"/>
+      <c r="H107" s="25"/>
+      <c r="I107" s="25"/>
+      <c r="J107" s="25"/>
+      <c r="K107" s="27"/>
+      <c r="L107" s="28"/>
+      <c r="M107" s="27"/>
+      <c r="N107" s="24"/>
     </row>
     <row r="108" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B108" s="33"/>
-[...11 lines deleted...]
-      <c r="N108" s="34"/>
+      <c r="B108" s="23"/>
+      <c r="C108" s="24"/>
+      <c r="D108" s="23"/>
+      <c r="E108" s="24"/>
+      <c r="F108" s="25"/>
+      <c r="G108" s="25"/>
+      <c r="H108" s="25"/>
+      <c r="I108" s="25"/>
+      <c r="J108" s="25"/>
+      <c r="K108" s="27"/>
+      <c r="L108" s="28"/>
+      <c r="M108" s="27"/>
+      <c r="N108" s="24"/>
     </row>
     <row r="109" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B109" s="33"/>
-[...11 lines deleted...]
-      <c r="N109" s="34"/>
+      <c r="B109" s="23"/>
+      <c r="C109" s="24"/>
+      <c r="D109" s="23"/>
+      <c r="E109" s="24"/>
+      <c r="F109" s="25"/>
+      <c r="G109" s="25"/>
+      <c r="H109" s="25"/>
+      <c r="I109" s="25"/>
+      <c r="J109" s="25"/>
+      <c r="K109" s="27"/>
+      <c r="L109" s="28"/>
+      <c r="M109" s="27"/>
+      <c r="N109" s="24"/>
     </row>
     <row r="110" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B110" s="33"/>
-[...11 lines deleted...]
-      <c r="N110" s="34"/>
+      <c r="B110" s="23"/>
+      <c r="C110" s="24"/>
+      <c r="D110" s="23"/>
+      <c r="E110" s="24"/>
+      <c r="F110" s="25"/>
+      <c r="G110" s="25"/>
+      <c r="H110" s="25"/>
+      <c r="I110" s="25"/>
+      <c r="J110" s="25"/>
+      <c r="K110" s="27"/>
+      <c r="L110" s="28"/>
+      <c r="M110" s="27"/>
+      <c r="N110" s="24"/>
     </row>
     <row r="111" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B111" s="33"/>
-[...11 lines deleted...]
-      <c r="N111" s="34"/>
+      <c r="B111" s="23"/>
+      <c r="C111" s="24"/>
+      <c r="D111" s="23"/>
+      <c r="E111" s="24"/>
+      <c r="F111" s="25"/>
+      <c r="G111" s="25"/>
+      <c r="H111" s="25"/>
+      <c r="I111" s="25"/>
+      <c r="J111" s="25"/>
+      <c r="K111" s="27"/>
+      <c r="L111" s="28"/>
+      <c r="M111" s="27"/>
+      <c r="N111" s="24"/>
     </row>
     <row r="112" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B112" s="33"/>
-[...11 lines deleted...]
-      <c r="N112" s="34"/>
+      <c r="B112" s="23"/>
+      <c r="C112" s="24"/>
+      <c r="D112" s="23"/>
+      <c r="E112" s="24"/>
+      <c r="F112" s="25"/>
+      <c r="G112" s="25"/>
+      <c r="H112" s="25"/>
+      <c r="I112" s="25"/>
+      <c r="J112" s="25"/>
+      <c r="K112" s="27"/>
+      <c r="L112" s="28"/>
+      <c r="M112" s="27"/>
+      <c r="N112" s="24"/>
     </row>
     <row r="113" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B113" s="33"/>
-[...11 lines deleted...]
-      <c r="N113" s="34"/>
+      <c r="B113" s="23"/>
+      <c r="C113" s="24"/>
+      <c r="D113" s="23"/>
+      <c r="E113" s="24"/>
+      <c r="F113" s="25"/>
+      <c r="G113" s="25"/>
+      <c r="H113" s="25"/>
+      <c r="I113" s="25"/>
+      <c r="J113" s="25"/>
+      <c r="K113" s="27"/>
+      <c r="L113" s="28"/>
+      <c r="M113" s="27"/>
+      <c r="N113" s="24"/>
     </row>
     <row r="114" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B114" s="33"/>
-[...11 lines deleted...]
-      <c r="N114" s="34"/>
+      <c r="B114" s="23"/>
+      <c r="C114" s="24"/>
+      <c r="D114" s="23"/>
+      <c r="E114" s="24"/>
+      <c r="F114" s="25"/>
+      <c r="G114" s="25"/>
+      <c r="H114" s="25"/>
+      <c r="I114" s="25"/>
+      <c r="J114" s="25"/>
+      <c r="K114" s="27"/>
+      <c r="L114" s="28"/>
+      <c r="M114" s="27"/>
+      <c r="N114" s="24"/>
     </row>
     <row r="115" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B115" s="33"/>
-[...11 lines deleted...]
-      <c r="N115" s="34"/>
+      <c r="B115" s="23"/>
+      <c r="C115" s="24"/>
+      <c r="D115" s="23"/>
+      <c r="E115" s="24"/>
+      <c r="F115" s="25"/>
+      <c r="G115" s="25"/>
+      <c r="H115" s="25"/>
+      <c r="I115" s="25"/>
+      <c r="J115" s="25"/>
+      <c r="K115" s="27"/>
+      <c r="L115" s="28"/>
+      <c r="M115" s="27"/>
+      <c r="N115" s="24"/>
     </row>
     <row r="116" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B116" s="33"/>
-[...11 lines deleted...]
-      <c r="N116" s="34"/>
+      <c r="B116" s="23"/>
+      <c r="C116" s="24"/>
+      <c r="D116" s="23"/>
+      <c r="E116" s="24"/>
+      <c r="F116" s="25"/>
+      <c r="G116" s="25"/>
+      <c r="H116" s="25"/>
+      <c r="I116" s="25"/>
+      <c r="J116" s="25"/>
+      <c r="K116" s="27"/>
+      <c r="L116" s="28"/>
+      <c r="M116" s="27"/>
+      <c r="N116" s="24"/>
     </row>
     <row r="117" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B117" s="33"/>
-[...11 lines deleted...]
-      <c r="N117" s="34"/>
+      <c r="B117" s="23"/>
+      <c r="C117" s="24"/>
+      <c r="D117" s="23"/>
+      <c r="E117" s="24"/>
+      <c r="F117" s="25"/>
+      <c r="G117" s="25"/>
+      <c r="H117" s="25"/>
+      <c r="I117" s="25"/>
+      <c r="J117" s="25"/>
+      <c r="K117" s="27"/>
+      <c r="L117" s="28"/>
+      <c r="M117" s="27"/>
+      <c r="N117" s="24"/>
     </row>
     <row r="118" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B118" s="33"/>
-[...11 lines deleted...]
-      <c r="N118" s="34"/>
+      <c r="B118" s="23"/>
+      <c r="C118" s="24"/>
+      <c r="D118" s="23"/>
+      <c r="E118" s="24"/>
+      <c r="F118" s="25"/>
+      <c r="G118" s="25"/>
+      <c r="H118" s="25"/>
+      <c r="I118" s="25"/>
+      <c r="J118" s="25"/>
+      <c r="K118" s="27"/>
+      <c r="L118" s="28"/>
+      <c r="M118" s="27"/>
+      <c r="N118" s="24"/>
     </row>
     <row r="119" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B119" s="33"/>
-[...11 lines deleted...]
-      <c r="N119" s="34"/>
+      <c r="B119" s="23"/>
+      <c r="C119" s="24"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="24"/>
+      <c r="F119" s="25"/>
+      <c r="G119" s="25"/>
+      <c r="H119" s="25"/>
+      <c r="I119" s="25"/>
+      <c r="J119" s="25"/>
+      <c r="K119" s="27"/>
+      <c r="L119" s="28"/>
+      <c r="M119" s="27"/>
+      <c r="N119" s="24"/>
     </row>
     <row r="120" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B120" s="33"/>
-[...11 lines deleted...]
-      <c r="N120" s="34"/>
+      <c r="B120" s="23"/>
+      <c r="C120" s="24"/>
+      <c r="D120" s="23"/>
+      <c r="E120" s="24"/>
+      <c r="F120" s="25"/>
+      <c r="G120" s="25"/>
+      <c r="H120" s="25"/>
+      <c r="I120" s="25"/>
+      <c r="J120" s="25"/>
+      <c r="K120" s="27"/>
+      <c r="L120" s="28"/>
+      <c r="M120" s="27"/>
+      <c r="N120" s="24"/>
     </row>
     <row r="121" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B121" s="33"/>
-[...11 lines deleted...]
-      <c r="N121" s="34"/>
+      <c r="B121" s="23"/>
+      <c r="C121" s="24"/>
+      <c r="D121" s="23"/>
+      <c r="E121" s="24"/>
+      <c r="F121" s="25"/>
+      <c r="G121" s="25"/>
+      <c r="H121" s="25"/>
+      <c r="I121" s="25"/>
+      <c r="J121" s="25"/>
+      <c r="K121" s="27"/>
+      <c r="L121" s="28"/>
+      <c r="M121" s="27"/>
+      <c r="N121" s="24"/>
     </row>
     <row r="122" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B122" s="33"/>
-[...11 lines deleted...]
-      <c r="N122" s="34"/>
+      <c r="B122" s="23"/>
+      <c r="C122" s="24"/>
+      <c r="D122" s="23"/>
+      <c r="E122" s="24"/>
+      <c r="F122" s="25"/>
+      <c r="G122" s="25"/>
+      <c r="H122" s="25"/>
+      <c r="I122" s="25"/>
+      <c r="J122" s="25"/>
+      <c r="K122" s="27"/>
+      <c r="L122" s="28"/>
+      <c r="M122" s="27"/>
+      <c r="N122" s="24"/>
     </row>
     <row r="123" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B123" s="33"/>
-[...11 lines deleted...]
-      <c r="N123" s="34"/>
+      <c r="B123" s="23"/>
+      <c r="C123" s="24"/>
+      <c r="D123" s="23"/>
+      <c r="E123" s="24"/>
+      <c r="F123" s="25"/>
+      <c r="G123" s="25"/>
+      <c r="H123" s="25"/>
+      <c r="I123" s="25"/>
+      <c r="J123" s="25"/>
+      <c r="K123" s="27"/>
+      <c r="L123" s="28"/>
+      <c r="M123" s="27"/>
+      <c r="N123" s="24"/>
     </row>
     <row r="124" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B124" s="33"/>
-[...11 lines deleted...]
-      <c r="N124" s="34"/>
+      <c r="B124" s="23"/>
+      <c r="C124" s="24"/>
+      <c r="D124" s="23"/>
+      <c r="E124" s="24"/>
+      <c r="F124" s="25"/>
+      <c r="G124" s="25"/>
+      <c r="H124" s="25"/>
+      <c r="I124" s="25"/>
+      <c r="J124" s="25"/>
+      <c r="K124" s="27"/>
+      <c r="L124" s="28"/>
+      <c r="M124" s="27"/>
+      <c r="N124" s="24"/>
     </row>
     <row r="125" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B125" s="33"/>
-[...11 lines deleted...]
-      <c r="N125" s="34"/>
+      <c r="B125" s="23"/>
+      <c r="C125" s="24"/>
+      <c r="D125" s="23"/>
+      <c r="E125" s="24"/>
+      <c r="F125" s="25"/>
+      <c r="G125" s="25"/>
+      <c r="H125" s="25"/>
+      <c r="I125" s="25"/>
+      <c r="J125" s="25"/>
+      <c r="K125" s="27"/>
+      <c r="L125" s="28"/>
+      <c r="M125" s="27"/>
+      <c r="N125" s="24"/>
     </row>
     <row r="126" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B126" s="33"/>
-[...11 lines deleted...]
-      <c r="N126" s="34"/>
+      <c r="B126" s="23"/>
+      <c r="C126" s="24"/>
+      <c r="D126" s="23"/>
+      <c r="E126" s="24"/>
+      <c r="F126" s="25"/>
+      <c r="G126" s="25"/>
+      <c r="H126" s="25"/>
+      <c r="I126" s="25"/>
+      <c r="J126" s="25"/>
+      <c r="K126" s="27"/>
+      <c r="L126" s="28"/>
+      <c r="M126" s="27"/>
+      <c r="N126" s="24"/>
     </row>
     <row r="127" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B127" s="33"/>
-[...11 lines deleted...]
-      <c r="N127" s="34"/>
+      <c r="B127" s="23"/>
+      <c r="C127" s="24"/>
+      <c r="D127" s="23"/>
+      <c r="E127" s="24"/>
+      <c r="F127" s="25"/>
+      <c r="G127" s="25"/>
+      <c r="H127" s="25"/>
+      <c r="I127" s="25"/>
+      <c r="J127" s="25"/>
+      <c r="K127" s="27"/>
+      <c r="L127" s="28"/>
+      <c r="M127" s="27"/>
+      <c r="N127" s="24"/>
     </row>
     <row r="128" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B128" s="33"/>
-[...11 lines deleted...]
-      <c r="N128" s="34"/>
+      <c r="B128" s="23"/>
+      <c r="C128" s="24"/>
+      <c r="D128" s="23"/>
+      <c r="E128" s="24"/>
+      <c r="F128" s="25"/>
+      <c r="G128" s="25"/>
+      <c r="H128" s="25"/>
+      <c r="I128" s="25"/>
+      <c r="J128" s="25"/>
+      <c r="K128" s="27"/>
+      <c r="L128" s="28"/>
+      <c r="M128" s="27"/>
+      <c r="N128" s="24"/>
     </row>
     <row r="129" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B129" s="33"/>
-[...11 lines deleted...]
-      <c r="N129" s="34"/>
+      <c r="B129" s="23"/>
+      <c r="C129" s="24"/>
+      <c r="D129" s="23"/>
+      <c r="E129" s="24"/>
+      <c r="F129" s="25"/>
+      <c r="G129" s="25"/>
+      <c r="H129" s="25"/>
+      <c r="I129" s="25"/>
+      <c r="J129" s="25"/>
+      <c r="K129" s="27"/>
+      <c r="L129" s="28"/>
+      <c r="M129" s="27"/>
+      <c r="N129" s="24"/>
     </row>
     <row r="130" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B130" s="33"/>
-[...11 lines deleted...]
-      <c r="N130" s="34"/>
+      <c r="B130" s="23"/>
+      <c r="C130" s="24"/>
+      <c r="D130" s="23"/>
+      <c r="E130" s="24"/>
+      <c r="F130" s="25"/>
+      <c r="G130" s="25"/>
+      <c r="H130" s="25"/>
+      <c r="I130" s="25"/>
+      <c r="J130" s="25"/>
+      <c r="K130" s="27"/>
+      <c r="L130" s="28"/>
+      <c r="M130" s="27"/>
+      <c r="N130" s="24"/>
     </row>
     <row r="131" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B131" s="33"/>
-[...11 lines deleted...]
-      <c r="N131" s="34"/>
+      <c r="B131" s="23"/>
+      <c r="C131" s="24"/>
+      <c r="D131" s="23"/>
+      <c r="E131" s="24"/>
+      <c r="F131" s="25"/>
+      <c r="G131" s="25"/>
+      <c r="H131" s="25"/>
+      <c r="I131" s="25"/>
+      <c r="J131" s="25"/>
+      <c r="K131" s="27"/>
+      <c r="L131" s="28"/>
+      <c r="M131" s="27"/>
+      <c r="N131" s="24"/>
     </row>
     <row r="132" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B132" s="33"/>
-[...11 lines deleted...]
-      <c r="N132" s="34"/>
+      <c r="B132" s="23"/>
+      <c r="C132" s="24"/>
+      <c r="D132" s="23"/>
+      <c r="E132" s="24"/>
+      <c r="F132" s="25"/>
+      <c r="G132" s="25"/>
+      <c r="H132" s="25"/>
+      <c r="I132" s="25"/>
+      <c r="J132" s="25"/>
+      <c r="K132" s="27"/>
+      <c r="L132" s="28"/>
+      <c r="M132" s="27"/>
+      <c r="N132" s="24"/>
     </row>
     <row r="133" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B133" s="33"/>
-[...11 lines deleted...]
-      <c r="N133" s="34"/>
+      <c r="B133" s="23"/>
+      <c r="C133" s="24"/>
+      <c r="D133" s="23"/>
+      <c r="E133" s="24"/>
+      <c r="F133" s="25"/>
+      <c r="G133" s="25"/>
+      <c r="H133" s="25"/>
+      <c r="I133" s="25"/>
+      <c r="J133" s="25"/>
+      <c r="K133" s="27"/>
+      <c r="L133" s="28"/>
+      <c r="M133" s="27"/>
+      <c r="N133" s="24"/>
     </row>
     <row r="134" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B134" s="33"/>
-[...11 lines deleted...]
-      <c r="N134" s="34"/>
+      <c r="B134" s="23"/>
+      <c r="C134" s="24"/>
+      <c r="D134" s="23"/>
+      <c r="E134" s="24"/>
+      <c r="F134" s="25"/>
+      <c r="G134" s="25"/>
+      <c r="H134" s="25"/>
+      <c r="I134" s="25"/>
+      <c r="J134" s="25"/>
+      <c r="K134" s="27"/>
+      <c r="L134" s="28"/>
+      <c r="M134" s="27"/>
+      <c r="N134" s="24"/>
     </row>
     <row r="135" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B135" s="33"/>
-[...11 lines deleted...]
-      <c r="N135" s="34"/>
+      <c r="B135" s="23"/>
+      <c r="C135" s="24"/>
+      <c r="D135" s="23"/>
+      <c r="E135" s="24"/>
+      <c r="F135" s="25"/>
+      <c r="G135" s="25"/>
+      <c r="H135" s="25"/>
+      <c r="I135" s="25"/>
+      <c r="J135" s="25"/>
+      <c r="K135" s="27"/>
+      <c r="L135" s="28"/>
+      <c r="M135" s="27"/>
+      <c r="N135" s="24"/>
     </row>
     <row r="136" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B136" s="33"/>
-[...11 lines deleted...]
-      <c r="N136" s="34"/>
+      <c r="B136" s="23"/>
+      <c r="C136" s="24"/>
+      <c r="D136" s="23"/>
+      <c r="E136" s="24"/>
+      <c r="F136" s="25"/>
+      <c r="G136" s="25"/>
+      <c r="H136" s="25"/>
+      <c r="I136" s="25"/>
+      <c r="J136" s="25"/>
+      <c r="K136" s="27"/>
+      <c r="L136" s="28"/>
+      <c r="M136" s="27"/>
+      <c r="N136" s="24"/>
     </row>
     <row r="137" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B137" s="33"/>
-[...11 lines deleted...]
-      <c r="N137" s="34"/>
+      <c r="B137" s="23"/>
+      <c r="C137" s="24"/>
+      <c r="D137" s="23"/>
+      <c r="E137" s="24"/>
+      <c r="F137" s="25"/>
+      <c r="G137" s="25"/>
+      <c r="H137" s="25"/>
+      <c r="I137" s="25"/>
+      <c r="J137" s="25"/>
+      <c r="K137" s="27"/>
+      <c r="L137" s="28"/>
+      <c r="M137" s="27"/>
+      <c r="N137" s="24"/>
     </row>
     <row r="138" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B138" s="33"/>
-[...11 lines deleted...]
-      <c r="N138" s="34"/>
+      <c r="B138" s="23"/>
+      <c r="C138" s="24"/>
+      <c r="D138" s="23"/>
+      <c r="E138" s="24"/>
+      <c r="F138" s="25"/>
+      <c r="G138" s="25"/>
+      <c r="H138" s="25"/>
+      <c r="I138" s="25"/>
+      <c r="J138" s="25"/>
+      <c r="K138" s="27"/>
+      <c r="L138" s="28"/>
+      <c r="M138" s="27"/>
+      <c r="N138" s="24"/>
     </row>
     <row r="139" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B139" s="33"/>
-[...11 lines deleted...]
-      <c r="N139" s="34"/>
+      <c r="B139" s="23"/>
+      <c r="C139" s="24"/>
+      <c r="D139" s="23"/>
+      <c r="E139" s="24"/>
+      <c r="F139" s="25"/>
+      <c r="G139" s="25"/>
+      <c r="H139" s="25"/>
+      <c r="I139" s="25"/>
+      <c r="J139" s="25"/>
+      <c r="K139" s="27"/>
+      <c r="L139" s="28"/>
+      <c r="M139" s="27"/>
+      <c r="N139" s="24"/>
     </row>
     <row r="140" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B140" s="33"/>
-[...11 lines deleted...]
-      <c r="N140" s="34"/>
+      <c r="B140" s="23"/>
+      <c r="C140" s="24"/>
+      <c r="D140" s="23"/>
+      <c r="E140" s="24"/>
+      <c r="F140" s="25"/>
+      <c r="G140" s="25"/>
+      <c r="H140" s="25"/>
+      <c r="I140" s="25"/>
+      <c r="J140" s="25"/>
+      <c r="K140" s="27"/>
+      <c r="L140" s="28"/>
+      <c r="M140" s="27"/>
+      <c r="N140" s="24"/>
     </row>
     <row r="141" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B141" s="33"/>
-[...11 lines deleted...]
-      <c r="N141" s="34"/>
+      <c r="B141" s="23"/>
+      <c r="C141" s="24"/>
+      <c r="D141" s="23"/>
+      <c r="E141" s="24"/>
+      <c r="F141" s="25"/>
+      <c r="G141" s="25"/>
+      <c r="H141" s="25"/>
+      <c r="I141" s="25"/>
+      <c r="J141" s="25"/>
+      <c r="K141" s="27"/>
+      <c r="L141" s="28"/>
+      <c r="M141" s="27"/>
+      <c r="N141" s="24"/>
     </row>
     <row r="142" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B142" s="33"/>
-[...11 lines deleted...]
-      <c r="N142" s="34"/>
+      <c r="B142" s="23"/>
+      <c r="C142" s="24"/>
+      <c r="D142" s="23"/>
+      <c r="E142" s="24"/>
+      <c r="F142" s="25"/>
+      <c r="G142" s="25"/>
+      <c r="H142" s="25"/>
+      <c r="I142" s="25"/>
+      <c r="J142" s="25"/>
+      <c r="K142" s="27"/>
+      <c r="L142" s="28"/>
+      <c r="M142" s="27"/>
+      <c r="N142" s="24"/>
     </row>
     <row r="143" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B143" s="33"/>
-[...11 lines deleted...]
-      <c r="N143" s="34"/>
+      <c r="B143" s="23"/>
+      <c r="C143" s="24"/>
+      <c r="D143" s="23"/>
+      <c r="E143" s="24"/>
+      <c r="F143" s="25"/>
+      <c r="G143" s="25"/>
+      <c r="H143" s="25"/>
+      <c r="I143" s="25"/>
+      <c r="J143" s="25"/>
+      <c r="K143" s="27"/>
+      <c r="L143" s="28"/>
+      <c r="M143" s="27"/>
+      <c r="N143" s="24"/>
     </row>
     <row r="144" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B144" s="33"/>
-[...11 lines deleted...]
-      <c r="N144" s="34"/>
+      <c r="B144" s="23"/>
+      <c r="C144" s="24"/>
+      <c r="D144" s="23"/>
+      <c r="E144" s="24"/>
+      <c r="F144" s="25"/>
+      <c r="G144" s="25"/>
+      <c r="H144" s="25"/>
+      <c r="I144" s="25"/>
+      <c r="J144" s="25"/>
+      <c r="K144" s="27"/>
+      <c r="L144" s="28"/>
+      <c r="M144" s="27"/>
+      <c r="N144" s="24"/>
     </row>
     <row r="145" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B145" s="33"/>
-[...11 lines deleted...]
-      <c r="N145" s="34"/>
+      <c r="B145" s="23"/>
+      <c r="C145" s="24"/>
+      <c r="D145" s="23"/>
+      <c r="E145" s="24"/>
+      <c r="F145" s="25"/>
+      <c r="G145" s="25"/>
+      <c r="H145" s="25"/>
+      <c r="I145" s="25"/>
+      <c r="J145" s="25"/>
+      <c r="K145" s="27"/>
+      <c r="L145" s="28"/>
+      <c r="M145" s="27"/>
+      <c r="N145" s="24"/>
     </row>
     <row r="146" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B146" s="33"/>
-[...11 lines deleted...]
-      <c r="N146" s="34"/>
+      <c r="B146" s="23"/>
+      <c r="C146" s="24"/>
+      <c r="D146" s="23"/>
+      <c r="E146" s="24"/>
+      <c r="F146" s="25"/>
+      <c r="G146" s="25"/>
+      <c r="H146" s="25"/>
+      <c r="I146" s="25"/>
+      <c r="J146" s="25"/>
+      <c r="K146" s="27"/>
+      <c r="L146" s="28"/>
+      <c r="M146" s="27"/>
+      <c r="N146" s="24"/>
     </row>
     <row r="147" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B147" s="33"/>
-[...11 lines deleted...]
-      <c r="N147" s="34"/>
+      <c r="B147" s="23"/>
+      <c r="C147" s="24"/>
+      <c r="D147" s="23"/>
+      <c r="E147" s="24"/>
+      <c r="F147" s="25"/>
+      <c r="G147" s="25"/>
+      <c r="H147" s="25"/>
+      <c r="I147" s="25"/>
+      <c r="J147" s="25"/>
+      <c r="K147" s="27"/>
+      <c r="L147" s="28"/>
+      <c r="M147" s="27"/>
+      <c r="N147" s="24"/>
     </row>
     <row r="148" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B148" s="33"/>
-[...11 lines deleted...]
-      <c r="N148" s="34"/>
+      <c r="B148" s="23"/>
+      <c r="C148" s="24"/>
+      <c r="D148" s="23"/>
+      <c r="E148" s="24"/>
+      <c r="F148" s="25"/>
+      <c r="G148" s="25"/>
+      <c r="H148" s="25"/>
+      <c r="I148" s="25"/>
+      <c r="J148" s="25"/>
+      <c r="K148" s="27"/>
+      <c r="L148" s="28"/>
+      <c r="M148" s="27"/>
+      <c r="N148" s="24"/>
     </row>
     <row r="149" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B149" s="33"/>
-[...11 lines deleted...]
-      <c r="N149" s="34"/>
+      <c r="B149" s="23"/>
+      <c r="C149" s="24"/>
+      <c r="D149" s="23"/>
+      <c r="E149" s="24"/>
+      <c r="F149" s="25"/>
+      <c r="G149" s="25"/>
+      <c r="H149" s="25"/>
+      <c r="I149" s="25"/>
+      <c r="J149" s="25"/>
+      <c r="K149" s="27"/>
+      <c r="L149" s="28"/>
+      <c r="M149" s="27"/>
+      <c r="N149" s="24"/>
     </row>
     <row r="150" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B150" s="33"/>
-[...11 lines deleted...]
-      <c r="N150" s="34"/>
+      <c r="B150" s="23"/>
+      <c r="C150" s="24"/>
+      <c r="D150" s="23"/>
+      <c r="E150" s="24"/>
+      <c r="F150" s="25"/>
+      <c r="G150" s="25"/>
+      <c r="H150" s="25"/>
+      <c r="I150" s="25"/>
+      <c r="J150" s="25"/>
+      <c r="K150" s="27"/>
+      <c r="L150" s="28"/>
+      <c r="M150" s="27"/>
+      <c r="N150" s="24"/>
     </row>
     <row r="151" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B151" s="33"/>
-[...11 lines deleted...]
-      <c r="N151" s="34"/>
+      <c r="B151" s="23"/>
+      <c r="C151" s="24"/>
+      <c r="D151" s="23"/>
+      <c r="E151" s="24"/>
+      <c r="F151" s="25"/>
+      <c r="G151" s="25"/>
+      <c r="H151" s="25"/>
+      <c r="I151" s="25"/>
+      <c r="J151" s="25"/>
+      <c r="K151" s="27"/>
+      <c r="L151" s="28"/>
+      <c r="M151" s="27"/>
+      <c r="N151" s="24"/>
     </row>
     <row r="152" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B152" s="33"/>
-[...11 lines deleted...]
-      <c r="N152" s="34"/>
+      <c r="B152" s="23"/>
+      <c r="C152" s="24"/>
+      <c r="D152" s="23"/>
+      <c r="E152" s="24"/>
+      <c r="F152" s="25"/>
+      <c r="G152" s="25"/>
+      <c r="H152" s="25"/>
+      <c r="I152" s="25"/>
+      <c r="J152" s="25"/>
+      <c r="K152" s="27"/>
+      <c r="L152" s="28"/>
+      <c r="M152" s="27"/>
+      <c r="N152" s="24"/>
     </row>
     <row r="153" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B153" s="33"/>
-[...11 lines deleted...]
-      <c r="N153" s="34"/>
+      <c r="B153" s="23"/>
+      <c r="C153" s="24"/>
+      <c r="D153" s="23"/>
+      <c r="E153" s="24"/>
+      <c r="F153" s="25"/>
+      <c r="G153" s="25"/>
+      <c r="H153" s="25"/>
+      <c r="I153" s="25"/>
+      <c r="J153" s="25"/>
+      <c r="K153" s="27"/>
+      <c r="L153" s="28"/>
+      <c r="M153" s="27"/>
+      <c r="N153" s="24"/>
     </row>
     <row r="154" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B154" s="33"/>
-[...11 lines deleted...]
-      <c r="N154" s="34"/>
+      <c r="B154" s="23"/>
+      <c r="C154" s="24"/>
+      <c r="D154" s="23"/>
+      <c r="E154" s="24"/>
+      <c r="F154" s="25"/>
+      <c r="G154" s="25"/>
+      <c r="H154" s="25"/>
+      <c r="I154" s="25"/>
+      <c r="J154" s="25"/>
+      <c r="K154" s="27"/>
+      <c r="L154" s="28"/>
+      <c r="M154" s="27"/>
+      <c r="N154" s="24"/>
     </row>
     <row r="155" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B155" s="33"/>
-[...11 lines deleted...]
-      <c r="N155" s="34"/>
+      <c r="B155" s="23"/>
+      <c r="C155" s="24"/>
+      <c r="D155" s="23"/>
+      <c r="E155" s="24"/>
+      <c r="F155" s="25"/>
+      <c r="G155" s="25"/>
+      <c r="H155" s="25"/>
+      <c r="I155" s="25"/>
+      <c r="J155" s="25"/>
+      <c r="K155" s="27"/>
+      <c r="L155" s="28"/>
+      <c r="M155" s="27"/>
+      <c r="N155" s="24"/>
     </row>
     <row r="156" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B156" s="33"/>
-[...11 lines deleted...]
-      <c r="N156" s="34"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="24"/>
+      <c r="D156" s="23"/>
+      <c r="E156" s="24"/>
+      <c r="F156" s="25"/>
+      <c r="G156" s="25"/>
+      <c r="H156" s="25"/>
+      <c r="I156" s="25"/>
+      <c r="J156" s="25"/>
+      <c r="K156" s="27"/>
+      <c r="L156" s="28"/>
+      <c r="M156" s="27"/>
+      <c r="N156" s="24"/>
     </row>
     <row r="157" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B157" s="33"/>
-[...11 lines deleted...]
-      <c r="N157" s="34"/>
+      <c r="B157" s="23"/>
+      <c r="C157" s="24"/>
+      <c r="D157" s="23"/>
+      <c r="E157" s="24"/>
+      <c r="F157" s="25"/>
+      <c r="G157" s="25"/>
+      <c r="H157" s="25"/>
+      <c r="I157" s="25"/>
+      <c r="J157" s="25"/>
+      <c r="K157" s="27"/>
+      <c r="L157" s="28"/>
+      <c r="M157" s="27"/>
+      <c r="N157" s="24"/>
     </row>
     <row r="158" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B158" s="33"/>
-[...11 lines deleted...]
-      <c r="N158" s="34"/>
+      <c r="B158" s="23"/>
+      <c r="C158" s="24"/>
+      <c r="D158" s="23"/>
+      <c r="E158" s="24"/>
+      <c r="F158" s="25"/>
+      <c r="G158" s="25"/>
+      <c r="H158" s="25"/>
+      <c r="I158" s="25"/>
+      <c r="J158" s="25"/>
+      <c r="K158" s="27"/>
+      <c r="L158" s="28"/>
+      <c r="M158" s="27"/>
+      <c r="N158" s="24"/>
     </row>
     <row r="159" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B159" s="33"/>
-[...11 lines deleted...]
-      <c r="N159" s="34"/>
+      <c r="B159" s="23"/>
+      <c r="C159" s="24"/>
+      <c r="D159" s="23"/>
+      <c r="E159" s="24"/>
+      <c r="F159" s="25"/>
+      <c r="G159" s="25"/>
+      <c r="H159" s="25"/>
+      <c r="I159" s="25"/>
+      <c r="J159" s="25"/>
+      <c r="K159" s="27"/>
+      <c r="L159" s="28"/>
+      <c r="M159" s="27"/>
+      <c r="N159" s="24"/>
     </row>
     <row r="160" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B160" s="33"/>
-[...11 lines deleted...]
-      <c r="N160" s="34"/>
+      <c r="B160" s="23"/>
+      <c r="C160" s="24"/>
+      <c r="D160" s="23"/>
+      <c r="E160" s="24"/>
+      <c r="F160" s="25"/>
+      <c r="G160" s="25"/>
+      <c r="H160" s="25"/>
+      <c r="I160" s="25"/>
+      <c r="J160" s="25"/>
+      <c r="K160" s="27"/>
+      <c r="L160" s="28"/>
+      <c r="M160" s="27"/>
+      <c r="N160" s="24"/>
     </row>
     <row r="161" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B161" s="33"/>
-[...11 lines deleted...]
-      <c r="N161" s="34"/>
+      <c r="B161" s="23"/>
+      <c r="C161" s="24"/>
+      <c r="D161" s="23"/>
+      <c r="E161" s="24"/>
+      <c r="F161" s="25"/>
+      <c r="G161" s="25"/>
+      <c r="H161" s="25"/>
+      <c r="I161" s="25"/>
+      <c r="J161" s="25"/>
+      <c r="K161" s="27"/>
+      <c r="L161" s="28"/>
+      <c r="M161" s="27"/>
+      <c r="N161" s="24"/>
     </row>
     <row r="162" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B162" s="33"/>
-[...11 lines deleted...]
-      <c r="N162" s="34"/>
+      <c r="B162" s="23"/>
+      <c r="C162" s="24"/>
+      <c r="D162" s="23"/>
+      <c r="E162" s="24"/>
+      <c r="F162" s="25"/>
+      <c r="G162" s="25"/>
+      <c r="H162" s="25"/>
+      <c r="I162" s="25"/>
+      <c r="J162" s="25"/>
+      <c r="K162" s="27"/>
+      <c r="L162" s="28"/>
+      <c r="M162" s="27"/>
+      <c r="N162" s="24"/>
     </row>
     <row r="163" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B163" s="33"/>
-[...11 lines deleted...]
-      <c r="N163" s="34"/>
+      <c r="B163" s="23"/>
+      <c r="C163" s="24"/>
+      <c r="D163" s="23"/>
+      <c r="E163" s="24"/>
+      <c r="F163" s="25"/>
+      <c r="G163" s="25"/>
+      <c r="H163" s="25"/>
+      <c r="I163" s="25"/>
+      <c r="J163" s="25"/>
+      <c r="K163" s="27"/>
+      <c r="L163" s="28"/>
+      <c r="M163" s="27"/>
+      <c r="N163" s="24"/>
     </row>
     <row r="164" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B164" s="33"/>
-[...11 lines deleted...]
-      <c r="N164" s="34"/>
+      <c r="B164" s="23"/>
+      <c r="C164" s="24"/>
+      <c r="D164" s="23"/>
+      <c r="E164" s="24"/>
+      <c r="F164" s="25"/>
+      <c r="G164" s="25"/>
+      <c r="H164" s="25"/>
+      <c r="I164" s="25"/>
+      <c r="J164" s="25"/>
+      <c r="K164" s="27"/>
+      <c r="L164" s="28"/>
+      <c r="M164" s="27"/>
+      <c r="N164" s="24"/>
     </row>
     <row r="165" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="B165" s="33"/>
-[...11 lines deleted...]
-      <c r="N165" s="34"/>
+      <c r="B165" s="23"/>
+      <c r="C165" s="24"/>
+      <c r="D165" s="23"/>
+      <c r="E165" s="24"/>
+      <c r="F165" s="25"/>
+      <c r="G165" s="25"/>
+      <c r="H165" s="25"/>
+      <c r="I165" s="25"/>
+      <c r="J165" s="25"/>
+      <c r="K165" s="27"/>
+      <c r="L165" s="28"/>
+      <c r="M165" s="27"/>
+      <c r="N165" s="24"/>
     </row>
     <row r="166" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B166" s="32"/>
-[...1 lines deleted...]
-      <c r="D166" s="32"/>
+      <c r="B166" s="22"/>
+      <c r="C166" s="29"/>
+      <c r="D166" s="22"/>
     </row>
     <row r="167" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B167" s="32"/>
-[...1 lines deleted...]
-      <c r="D167" s="32"/>
+      <c r="B167" s="22"/>
+      <c r="C167" s="29"/>
+      <c r="D167" s="22"/>
     </row>
     <row r="168" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B168" s="32"/>
-[...1 lines deleted...]
-      <c r="D168" s="32"/>
+      <c r="B168" s="22"/>
+      <c r="C168" s="29"/>
+      <c r="D168" s="22"/>
     </row>
     <row r="169" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B169" s="32"/>
-[...1 lines deleted...]
-      <c r="D169" s="32"/>
+      <c r="B169" s="22"/>
+      <c r="C169" s="29"/>
+      <c r="D169" s="22"/>
     </row>
     <row r="170" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B170" s="32"/>
-[...1 lines deleted...]
-      <c r="D170" s="32"/>
+      <c r="B170" s="22"/>
+      <c r="C170" s="29"/>
+      <c r="D170" s="22"/>
     </row>
     <row r="171" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B171" s="32"/>
-[...1 lines deleted...]
-      <c r="D171" s="32"/>
+      <c r="B171" s="22"/>
+      <c r="C171" s="29"/>
+      <c r="D171" s="22"/>
     </row>
     <row r="172" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B172" s="32"/>
-[...1 lines deleted...]
-      <c r="D172" s="32"/>
+      <c r="B172" s="22"/>
+      <c r="C172" s="29"/>
+      <c r="D172" s="22"/>
     </row>
     <row r="173" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B173" s="32"/>
-[...1 lines deleted...]
-      <c r="D173" s="32"/>
+      <c r="B173" s="22"/>
+      <c r="C173" s="29"/>
+      <c r="D173" s="22"/>
     </row>
     <row r="174" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B174" s="32"/>
-[...1 lines deleted...]
-      <c r="D174" s="32"/>
+      <c r="B174" s="22"/>
+      <c r="C174" s="29"/>
+      <c r="D174" s="22"/>
     </row>
     <row r="175" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B175" s="32"/>
-[...1 lines deleted...]
-      <c r="D175" s="32"/>
+      <c r="B175" s="22"/>
+      <c r="C175" s="29"/>
+      <c r="D175" s="22"/>
     </row>
     <row r="176" spans="2:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B176" s="32"/>
-[...1 lines deleted...]
-      <c r="D176" s="32"/>
+      <c r="B176" s="22"/>
+      <c r="C176" s="29"/>
+      <c r="D176" s="22"/>
     </row>
     <row r="177" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B177" s="32"/>
-[...1 lines deleted...]
-      <c r="D177" s="32"/>
+      <c r="B177" s="22"/>
+      <c r="C177" s="29"/>
+      <c r="D177" s="22"/>
     </row>
     <row r="178" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B178" s="32"/>
-[...1 lines deleted...]
-      <c r="D178" s="32"/>
+      <c r="B178" s="22"/>
+      <c r="C178" s="29"/>
+      <c r="D178" s="22"/>
     </row>
     <row r="179" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B179" s="32"/>
-[...1 lines deleted...]
-      <c r="D179" s="32"/>
+      <c r="B179" s="22"/>
+      <c r="C179" s="29"/>
+      <c r="D179" s="22"/>
     </row>
     <row r="180" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B180" s="32"/>
-[...1 lines deleted...]
-      <c r="D180" s="32"/>
+      <c r="B180" s="22"/>
+      <c r="C180" s="29"/>
+      <c r="D180" s="22"/>
     </row>
     <row r="181" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B181" s="32"/>
-[...1 lines deleted...]
-      <c r="D181" s="32"/>
+      <c r="B181" s="22"/>
+      <c r="C181" s="29"/>
+      <c r="D181" s="22"/>
     </row>
     <row r="182" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B182" s="32"/>
-[...1 lines deleted...]
-      <c r="D182" s="32"/>
+      <c r="B182" s="22"/>
+      <c r="C182" s="29"/>
+      <c r="D182" s="22"/>
     </row>
     <row r="183" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B183" s="32"/>
-[...1 lines deleted...]
-      <c r="D183" s="32"/>
+      <c r="B183" s="22"/>
+      <c r="C183" s="29"/>
+      <c r="D183" s="22"/>
     </row>
     <row r="184" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B184" s="32"/>
-[...1 lines deleted...]
-      <c r="D184" s="32"/>
+      <c r="B184" s="22"/>
+      <c r="C184" s="29"/>
+      <c r="D184" s="22"/>
     </row>
     <row r="185" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B185" s="32"/>
-[...1 lines deleted...]
-      <c r="D185" s="32"/>
+      <c r="B185" s="22"/>
+      <c r="C185" s="29"/>
+      <c r="D185" s="22"/>
     </row>
     <row r="186" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B186" s="32"/>
-[...1 lines deleted...]
-      <c r="D186" s="32"/>
+      <c r="B186" s="22"/>
+      <c r="C186" s="29"/>
+      <c r="D186" s="22"/>
     </row>
     <row r="187" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B187" s="32"/>
-[...1 lines deleted...]
-      <c r="D187" s="32"/>
+      <c r="B187" s="22"/>
+      <c r="C187" s="29"/>
+      <c r="D187" s="22"/>
     </row>
     <row r="188" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B188" s="32"/>
-[...1 lines deleted...]
-      <c r="D188" s="32"/>
+      <c r="B188" s="22"/>
+      <c r="C188" s="29"/>
+      <c r="D188" s="22"/>
     </row>
     <row r="189" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B189" s="32"/>
-[...1 lines deleted...]
-      <c r="D189" s="32"/>
+      <c r="B189" s="22"/>
+      <c r="C189" s="29"/>
+      <c r="D189" s="22"/>
     </row>
     <row r="190" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B190" s="32"/>
-[...1 lines deleted...]
-      <c r="D190" s="32"/>
+      <c r="B190" s="22"/>
+      <c r="C190" s="29"/>
+      <c r="D190" s="22"/>
     </row>
     <row r="191" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B191" s="32"/>
-[...1 lines deleted...]
-      <c r="D191" s="32"/>
+      <c r="B191" s="22"/>
+      <c r="C191" s="29"/>
+      <c r="D191" s="22"/>
     </row>
     <row r="192" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B192" s="32"/>
-[...1 lines deleted...]
-      <c r="D192" s="32"/>
+      <c r="B192" s="22"/>
+      <c r="C192" s="29"/>
+      <c r="D192" s="22"/>
     </row>
     <row r="193" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B193" s="32"/>
-[...1 lines deleted...]
-      <c r="D193" s="32"/>
+      <c r="B193" s="22"/>
+      <c r="C193" s="29"/>
+      <c r="D193" s="22"/>
     </row>
     <row r="194" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B194" s="32"/>
-[...1 lines deleted...]
-      <c r="D194" s="32"/>
+      <c r="B194" s="22"/>
+      <c r="C194" s="29"/>
+      <c r="D194" s="22"/>
     </row>
     <row r="195" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B195" s="32"/>
-[...1 lines deleted...]
-      <c r="D195" s="32"/>
+      <c r="B195" s="22"/>
+      <c r="C195" s="29"/>
+      <c r="D195" s="22"/>
     </row>
     <row r="196" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B196" s="32"/>
-[...1 lines deleted...]
-      <c r="D196" s="32"/>
+      <c r="B196" s="22"/>
+      <c r="C196" s="29"/>
+      <c r="D196" s="22"/>
     </row>
     <row r="197" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B197" s="32"/>
-[...1 lines deleted...]
-      <c r="D197" s="32"/>
+      <c r="B197" s="22"/>
+      <c r="C197" s="29"/>
+      <c r="D197" s="22"/>
     </row>
     <row r="198" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B198" s="32"/>
-[...1 lines deleted...]
-      <c r="D198" s="32"/>
+      <c r="B198" s="22"/>
+      <c r="C198" s="29"/>
+      <c r="D198" s="22"/>
     </row>
     <row r="199" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B199" s="32"/>
-[...1 lines deleted...]
-      <c r="D199" s="32"/>
+      <c r="B199" s="22"/>
+      <c r="C199" s="29"/>
+      <c r="D199" s="22"/>
     </row>
     <row r="200" spans="2:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B200" s="32"/>
-[...1 lines deleted...]
-      <c r="D200" s="32"/>
+      <c r="B200" s="22"/>
+      <c r="C200" s="29"/>
+      <c r="D200" s="22"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="TWxlCRc1rtft5Gj+IWYB+KH83pEIoJ1AdX/dZTYPObGfl3t0+8smniT7ValvPLhkUBp0C13Wn9/x4VxsiwUivw==" saltValue="GuBpNmLBUnGrt+MaR45sIQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="l7YE9kbEarj6FDGTuiZIC6M2zFTrn74EADgdVk3zYGz6Wju0aoaoKmE5gtAHyzwxkRyOJvmAdsz1BDzMPlhYbA==" saltValue="4uMAm3ZABBgKE5xBcfOaZg==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F166:F1048576" xr:uid="{291D3CB3-8C2A-4158-A6E0-6F2062BD0071}">
       <formula1>"1"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F2 J2" xr:uid="{77375B2D-0824-4E1F-A94E-059633704B1B}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <picture r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D3BE319F-2B8E-4687-9338-440C07C0A393}">
           <x14:formula1>
             <xm:f>'Target Drop Downs Do Not Edit'!$A$2:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>F4:F165 J4:J165</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{213C7D00-1B5C-4370-86AA-9494873056F5}">
           <x14:formula1>
             <xm:f>'Target Drop Downs Do Not Edit'!$B$2:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>H4:H165</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BB8A354-2FC7-4B05-B217-D933684F3B51}">
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>41</v>
+        <v>133</v>
       </c>
       <c r="B1" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B2" t="s">
-        <v>44</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>42</v>
+        <v>136</v>
       </c>
       <c r="B3" t="s">
-        <v>45</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B4" t="s">
-        <v>46</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B15AC87F6CE4E149825FD9027B89AF2D" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5578cfe73b47e95239e9a4016610ec87">
-[...1 lines deleted...]
-    <xsd:import namespace="99c0f6c4-b94a-43b9-a2e0-5176e4cd8080"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Gavi Document" ma:contentTypeID="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E" ma:contentTypeVersion="212" ma:contentTypeDescription="Gavi Document content type " ma:contentTypeScope="" ma:versionID="0dfc4237cdcaa6618f0677c2fbac7698">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0706217-df7c-4bf4-936d-b09aa3b837af" xmlns:ns3="55894003-98dc-4f3e-8669-85b90bdbcc8c" xmlns:ns4="e6cd9352-8937-4446-be7c-c415f39bf7ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83200b1380c02637f6a6655f1dd31684" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
+    <xsd:import namespace="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
+    <xsd:import namespace="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="99c0f6c4-b94a-43b9-a2e0-5176e4cd8080" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0706217-df7c-4bf4-936d-b09aa3b837af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="5" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{c405dbff-886d-494b-bfcb-83b334e9f606}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="55894003-98dc-4f3e-8669-85b90bdbcc8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:description="" ma:hidden="true" ma:list="{c405dbff-886d-494b-bfcb-83b334e9f606}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="55894003-98dc-4f3e-8669-85b90bdbcc8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="55894003-98dc-4f3e-8669-85b90bdbcc8c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="6" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="7" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="8" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e6cd9352-8937-4446-be7c-c415f39bf7ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="93cb0222-e980-4273-ad97-85dba3159c09" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
-      </xsd:simpleType>
-[...18 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4544,152 +6223,248 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="93cb0222-e980-4273-ad97-85dba3159c09" ContentTypeId="0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6cd9352-8937-4446-be7c-c415f39bf7ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d0706217-df7c-4bf4-936d-b09aa3b837af" xsi:nil="true"/>
+    <_dlc_DocId xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">GAVI-1756984991-1160503</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="55894003-98dc-4f3e-8669-85b90bdbcc8c">
+      <Url>https://gavinet.sharepoint.com/teams/PAP/mon/_layouts/15/DocIdRedir.aspx?ID=GAVI-1756984991-1160503</Url>
+      <Description>GAVI-1756984991-1160503</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02094067-FF95-44DD-85E8-187FA720B313}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D97BEB-1C9D-4F94-9F62-090785D91A6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4F458C0-EABD-4F81-8E69-43C9FDC319AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="99c0f6c4-b94a-43b9-a2e0-5176e4cd8080"/>
+    <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
+    <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
+    <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E50B2A-8BE2-45F5-B3A2-03FFD3691289}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F74264B-2F40-4BA0-9C15-EF2E28449543}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DC564D-F49D-4F02-988C-C0634FA79104}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="e6cd9352-8937-4446-be7c-c415f39bf7ba"/>
+    <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
     <ds:schemaRef ds:uri="55894003-98dc-4f3e-8669-85b90bdbcc8c"/>
-    <ds:schemaRef ds:uri="d0706217-df7c-4bf4-936d-b09aa3b837af"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>6.0 Targeted Areas</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Subnational Targeting Guidance</vt:lpstr>
+      <vt:lpstr>Instructions for the template</vt:lpstr>
+      <vt:lpstr>6.0 Targeted Areas Template</vt:lpstr>
       <vt:lpstr>Target Drop Downs Do Not Edit</vt:lpstr>
+      <vt:lpstr>'Subnational Targeting Guidance'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Subnational Targeting Guidance'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Friederike Teutsch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B15AC87F6CE4E149825FD9027B89AF2D</vt:lpwstr>
+    <vt:lpwstr>0x0101009954897F3EE3CC4ABB9FB9EDAC9CDEBC00CF9780FC1FF2974FB78D3A6C831EF45E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>72040dc1-2dca-4e89-b67c-cb068ac92e53</vt:lpwstr>
+    <vt:lpwstr>1f09110f-8a40-4135-a247-4954519dce5c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SetDate">
     <vt:lpwstr>2021-02-03T21:07:07Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_Name">
     <vt:lpwstr>0a957285-7815-485a-9751-5b273b784ad5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_SiteId">
     <vt:lpwstr>1de6d9f3-0daf-4df6-b9d6-5959f16f6118</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ActionId">
     <vt:lpwstr>454465f7-6727-4445-8f3b-00007a50ac9f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0a957285-7815-485a-9751-5b273b784ad5_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="kfa83adfad8641678ddaedda80d7e126">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Test">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>